--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a99e9bc2328c89f7c8ae7da6befa241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb05b21a757d1ebeff08bfbffba3b802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7940d5d7e5288848d818aa0d250bd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d2552d4b27f26a616558cc6483ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b86461abddd5fb04b92bb765e35105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90c1a76a8d986348614eb221978e7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe397e5bb34729de5e7e0438c50cb67e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a84e2fb30150d0fbd7c617b12548528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf03ebcef72afede7764a48df55609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e1a0ed0e5fd8c3298a81f8db357ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b07e494e4817767ce1bb7f9855087911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aec939c3ff039ad0b1c3593f600ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7160492379412342e92ebc66990813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe2e390b978c29c7cedb12c58d275314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed53b4f5459dde95f446d58ed4ec2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c45f3c2b262450f20de462d79b28c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efd2b78468cd7dfc51b8d015fe081e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c37469e1ebe69165b41045cf238b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947eff2727789badab28a441032ecae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf485cb13559793648bd48a18b37bba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac619277e33141217af1b4f8a6e57b4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039f230d38ba0388d1f3516dfee8b4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193566fe3b4f42939262042f15c65aae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81a68a604ec09bf21830386e0664624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abfc40735f2a184bbc9ea277925c4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078394fce9f0fece58bd270244ba5a7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6f9ab237bbfd80d1e8fe168f701027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f931b15a81b1e0c325b959445fdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913579ff64198ab64c609b09364b7aeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5cd64907718867fdc466d995eeea930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41345164d0dcc458db2c3877ee94079b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda566f5ab47984fa90e51d22ac467c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738bd106f05d0bb968bba2048a8b24833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94ab0bb0b375a546eef27c7b866b8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f921add2efdbdc5cdd885794d53ead35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20592689692baa1f16bb795da9eccac536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4621f197d4d03ea4c3d9e881414d6d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642b7e81e4c05435a9526c4dc6d79fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc929317e34a092eec36bc8fbe25c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607af1e7da46f8380c9f268c426d68de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09fc1a5a6cf9a4e99030be4bcceb9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe72ff0e6b5cdc5881c6cd9444f6fe442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676de07340ac2cf9a9cb73d3df447d9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531f5c66c62413b1158db75671304d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2c7e7889a4a8c401ad8781d1df2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e98fe9697064f1c00f3dfed2acb3e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791a518df5b77d632b43e8733dc76847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a669acbcc50b0fb49d7887b13c49b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130f0bbd6746df5638b0a1539d7123b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f1cc355f12d05c2948470cc3a70a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b9bbc1936f09f3e28c6d34fe994ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad3c3e87147d6786cccfa1d9cce52752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e30c6aaf44c5a77b41138156b62853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a009e4a0a0a6a1766f5a44571bb9c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7138f0ada35c3cf38a424ca30a63b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ef6235efabf6786fe0f4c96fa320f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f0421ed3b4434df18e926239e8dea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a7785be9e8b7477a387cbef1c74e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274aaeae3c75594adb6587e767d1aa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0294026767c8ef736a1a2990d6287ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685081a56a6efa27197f5d30ae55995b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7e5f1f8ba38637ff07232d1cf839f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf1d2be0b7488933ada0c7e69b9ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24471cfa3553807dccbd9296b22c5c1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383573797fdf3be66655d6945c48c9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe895ffddac1c7d99c07ea67a7235cdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4ddce5b80f20d4c84a31a2751103e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b877a3d240759f3b0081926c5145f2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eb9b9098f8fe65dc11bcde1e1590b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e22ffd0636943ec434878a9b8c870470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b2019dd679541db86afab46513d4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf6d43ca4be08d3459c86290f5d80f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82119856441160446e78172347bfe39973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3357f0e31c1b1883df607b331a1cd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42452febb8429a5b943745eeff52dffd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4302882e3186d30b6830b211cabb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673464bf21fd7d1e45db804843d2284c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c27ffdeaf70cb6fd38dea17465a0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6a80e9275b24f71db240860a1118979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba971a81bf72ff0593182ec70c124fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148376e9824a8abe474d37e075d4c6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3e220e9e78b5598cd17e02c5bc2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb393fc2ecc1c85b1eb49a50e85b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6b13f1239a010b83ec36371d42cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78d56c9006e1d6ddb98caa6d4b6d7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc2ca5cd5ccf62c76a8b830bc3ad286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f24bcc69587341e0b26b033a8b91e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e94898bbf57c8d9b6ae481421921b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e80b45faba892fa62110cde74bd1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaf776fe365f928f1bc06abcb9cd0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6e257f6a517d57e1e62614e4093591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724824c534dc255eee6aee4b3f5b18892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be842cafee4cebf185935a546feeaa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb58580f97b566b0b7dc6cea61094e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958260380fe285f11a1c719529caa6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b802a16cdf19df0cd513b9c71a06e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d157884d13701a3855e4a207ba5c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871054045277262993132005ef2d4c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069432529dd95982eb6e862e47d6e8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae75ce15f0139312cbe3f1048d3e39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383da18a006a8108753b12c3c76628b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191795dc1075e852862410529bb751ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198bb13a3791ac6a6e57e86b467bbb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f036951161495e91ee05e9fda560ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae932692409cc89bd00fa025ee11e9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824197644334f789706bcc99192fad6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efa57b197a52d00ba3613c21c99936107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10605a1eff1456cff9f68be212d66051108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226ca924c6270fc9d2c08ff666c2e1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5dd9e2323c07aff99f8aca653a7ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385c9560df31a1606c0f9080588e4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d725725d047af10555bb593ad50be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1788c84419dd4e4cb5b3685245fe6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c31d03e53dc2d95d04ddb2214dd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294f0a2bb731e00d5836bfe29f83fd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197573c5dd0915e26251e2e22ecb1ddb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535998b638e1fe465aa8127dbf85d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3a4516cddec2bef9afd879770b487118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4ba9b8c463735b2cead55228ed534119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16273ac84f05a47faf310d1c797212d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ca2e2b30815756be103cb005ff328121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882cd3a1e8af433ec12daf576d018fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a1c897987c5bd32c71051f9a147b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a7a0bd670eebf46938682cae5fe0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cf701c140cb68c72c6bc6958bd877125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f926b220358877d45cdb2bc0930e97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e800bb9e231223f3be6baee491a66e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d2f20d471899d98e0fee4d34b01b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3783560a3dc5f68260bd10f7916d3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb3ed5ebdb4bb2cf2c0ac143b7a86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678ce1b9b121cc9bb2d02a67fe99154131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e45a28306ac789ebd4a0c15567e02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5226f56047865655e385af1da308133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5c946abbe92e493faa4f1939f19bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc5f2ee5ba05a5c90756bd57ca4bb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afbd661c9ac95806ed1640c92060d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ee47403a2c2c2ab0eee450bb10f67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ac1dd017cf0adb56d0c9a61a5112e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b64b942a489953d8e56b578acc941139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24051750b061ccc73fc5a365c14f6b4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a139f8e44b552f05fcda5e80f20a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d05a112edec10d32709f294faa0aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c175ce100590035b395b5b7753e21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587576c31e71a03405104f72532e12a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c251ea9a96e70a3470648d1c234ce8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7d5cb3c77b32253e78a2e2cf2ef2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87710c42be8888b15d0cda312628c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eed45bb0efd59e0bb743056bef425148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a957f0dab27eebebb59b106689b710e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6715cc4be2f857c06c22b7c7aedd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a9e2fd2c7ef774b39b5eb516be8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b35ec6bcf13be09fc096e51593e91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02126167f4c2973a60d2625641422f9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc1c00279f2e420842b0dd85de590a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24fb7758e44fe24c7ff4cbf1d16375155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed348055dc2d71f78d84228b6cd630156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788806fd86368806190142cc8fd90a62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f3c46701b203e829bcae9f5b5e3f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074cd73749cfb2b437aee7f2e2ce677159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3625822be79077813314366c9514bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f97dabf7b143da3c2a2dc5dd6048b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6784fb727eb435307905cb75152e537162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffd5a26ecc1c30577c87b478bc7fbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe3215ed7a3987a525d4a747940731164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826d7ef0fc3e0da52ed19e36a384040165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95558d7096e9a5aa539e5d6299f1848f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7f37ee375dc605038d071605952d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84437a31652d4e4d186654a855e23a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d03f860b544de8e12656a6173d692169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4b9e9dbae4f5fa3a3ee06ff351ebb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf986f3793813067409ccbe105c20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68c824c4baac0c757c0f0969289f20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e472f59ab8bfdfd5dc04aee8c1a86a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752a2889dfcf47b37445c62348454fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeac5ba44561c37b04659b6212aed50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626920cc6eafbca2fac0677c141fa3c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be35b285a66c9025648fb35d88b05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a01331a5307df904f33f0dc26e5682178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bfe0a4f7391b7ed3fc94afd233526179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cbaff062ade0cc95181b3e28d5075180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b521a22a972ad74614fc1b9c96fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734e000d09bd4b570cd3b02d12cc984182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0f1b6a4af036d74ed0443ef846290183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1bdce693f3c984a98c89093f281b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b4ef9c1ee8f1a7c3ae4642403a6cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23919976e3206e33dd4534bd95c5c8a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296037211f65f9433f67a95f4c2b9e51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cef93c08e749e0ab7e01df9c952051188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda61ec0ad39ed3affce216ad038913189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c968deb490a42fbc3a8f87d9c0c7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4a75faa2aa43cde488f15b45bd0f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda32b6d94e2ba1d2e039ebdf535681192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d339387ca449d27d00ee72e155d6657193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339874a946a066e54f9cb9b4e71d3caa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e3db02cffebfdc4c488f303a88bff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418723a7e6d07c7b2a7f4ba04f4d761196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a3f7d6df33a57de1128827c8821ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677697a6921996c688980e7055c2e0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18478d719465797b7ac9d66e273f228a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180fcd1cffad82bd14ef13885974856200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cdf4f3c7de71db931933a50b5d6f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe41c1c83e7e0ac494a98101360975202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d2389302c697cf82d155c98d8ebc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1b9749eda9ac5e3d8610c0947ef2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb373a744332704a3caff59a4fc0dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d73ca1970be83966870855bed5aad8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df122dccb56986c5d8b0c86ba5e61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29883071a20cf7f637d8189e51f714208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14de0d92508f3b2c1b062e761a1e84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a91cd1d1dbe1bbd890aa638580f05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164402cc25306a9ac08b963e68c3c407211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeface09e6ddb8532427cd7137a88b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac64818bf41e7eaf45b6048ff59a77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a755f80961152aebd063c8db55f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6badffc952e5d8e8ea8f4084790bfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f98b6266a356df65dd311522c4101216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5862910fe838794a2ad0503a01767c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88b58349f577b3c1723539ce3a5d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dcb72b2ee478ee4aa73a6e631be4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47d2627a61f303680a4228cfdc80ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263bf8eb44200dcb2c025e72e8c902b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c0c1a22932266b12c0092c61463b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c009c1d6c8485f2ae8fbc83b862b82d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372af583d57761910224af4a076a9dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396967fa97ba07b5df06c30df020823225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21297e4b51bc95d4239c953de004767226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec59bdd9209e310054600c205febe4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f46062b2d4aec514e696b0b1aa0633228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7fb15a2ec0ddb309cc5c242b0f89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a0712248b85a5ee8dce05b0d7e68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0ceff3f10c4c8d28e77813454c97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d7a6eddadddbc757af9b7f61c1e92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5df7b65039d2e0b12ee6108b20e06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ae63c685f1a6cf334b541b76c0d74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6627d9bf02236538b9f19ccdd4f75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c0923cfc0e1a91dec8ac4adb230b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83825bc8f2937e66a2253954b2ef07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a475167e9e9f121978775672063d230238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1c24d33257e43ac7fe05d6eaca69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff55f8d790334114ecdb3eca03761ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e2cc3da163a4fcfa6390719e2d52d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb39317686aa2fce78fbd12b92ce1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229f76e4501e77a57d5499741b53d84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c46091dde51fc6d66727bf8b82bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43c3c1a98056c9370714c4b0e23893245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37ae9d7ad8aa8dda0a0f1ce2922ee6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c3bd4230268955ff2b553360d73f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865ab7b7a3cffaaa7eb91583f576a89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b73700a1ecb061dc796dbd97d9e96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f362aa9fffa3182d937c8973905576d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69ddd0c2b3d18e42a854bbff38eafd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feffe4c385eedeb97d2f2850d90327252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fefc0834e25458309c6006a8ede37f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb140bd55abe7688ab559fa3016820254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb4c476ded78e32917e08d6fdf1a15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbad30b1f4cff7817db5db1e7b4c7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3758d4be879c736e467271f4982bb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8e676780d0c66e18f0bf4bdebd2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86e57fa00d99f2c5f44c51b711cee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5cacf209fb8a3ed1cb57c7a7ca1b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d989ccfbe84bf0c9f344268301c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450303644cb473531743a5abafa0d68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b33f69d365587f2090089186b11a25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e3153806460648d96d91d7ffae82d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625dd1ddeaa84e8d74b6a0e8cd1be71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866fb6a796b519054aa61291d433b38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e251d946265a57a4f5bc032e23c2ad9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dc72c0505fff6994185bd18b3d7fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d962c3926511a9d504db4633c70e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8b051a2f03ef08d884b117f5d1e35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3707c09f6828ef23fe53ef3da2a950271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1aced1dc1a61ea253d95ec23057e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd854cc53aecaef1045c4708a489b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bfafcd0e01a08c298e1bc38a6b330274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df170eba29b9d935337a8cf8a7c2e08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e60262661cc5e1d0bb88384b9a8372276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debdd2f66b52f9530643b3e62611c69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9df4dee72be1d624d5e9df36ef6e38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7270372640f707283e8c45febee5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcd0dc51d25739b288b7d15821e784280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c24c2c562e7fb155c045fe6bcb83d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bab2a7c8bd25793a1bfd8547ea5a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3ef9493540ed13950255ef174d719283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82136bca89fe0c72c720e520dbcce4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae5d771ce86bbaf3943b529175417e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d0a1a3533ba24965eae5a9a450da8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae925410a67fbc3f3669892b6fa90c0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c259152cb58b9f98338a80bf239b5a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9936149b7fe9e34498f4af511a4c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2a38d592cef781c386969b3e34d7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b51498c7ac6ff5c174d3ce8d8101c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0d5977148d9e5856041385b5fdc85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9277ae848569412d69120685aa23e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bc786d3400cfa460e80b84a6e794c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f37d3c4fdbb79b4639ed31691984f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f91b699a8c745e5928e5d5d8c4b1c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bde03d64a2e80143dbf055d02371f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6217273e9c53b12095790664a965a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0673ab31a8398b2d10e983c863e2769299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39bb6f267004c38dcde3969f581ad2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d3bd17d05a2207b1904b9f6e240b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd44e003b0d812bf42333c066c1f2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8e51b71788403e15490c08baecb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df7bdce90f7c47c97cf3e6c928e1c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876427ab3f28f1bb112a05fe61349daa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ad1443e4a16ce0cee50c9ede7724306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5115bb46cd40e20eded64354441a3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859456fa4cbdd161b06f6b41fb7cdc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b298862b57e12a454dcab98b06051309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9668d0ae00638e19316ba460cdd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfabd166fcdd164017dc331e92ece16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac163d797ec993e3d560de24cbc63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488853a6d6db0f7d3695d82acf5627313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a642963a674455e287da69b083d081314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f853c84895c3238f3a976e637c0a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a32ddd0c91b227dc033e2d1d18af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43265af98a40dcff91ff5b61b69155a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9255d8cdb352bd917790956a85914318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1641b2151d7e49c6e2f68446370ccf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194255a59361d7c58edf9d996c2c594320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f351e446efa8cf8da50675a25a93b40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df71d8fde7d48f7ce75a14bf49edf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246dcb927ab9036e4a9e24a488ff0cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842177c38c221b06db95a9b3486de8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe7a2bf18e1bf982f470821c03431325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba3acc288838feeeba4a4e6473f9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7c522041ce0ec2dc5fde220798dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f378fd2ce8f6f31027188699b7fa5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bce9e1e5987b4f6693465b918a910329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bbe5e360e756338564f81ee2e2762330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f474a4c7e3061acbf2a0efa6ba52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc6759a0a3170b96fab22b12ef0c6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8293a5011e33a08db6be264530673333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987df08224702d24b2625c6417d9a19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0b6831bf889b8f227351911224453335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f569deb955b13cb21cdd073b38b8fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f370a13bf4428f0ef120650248de79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be55a9bc30484609f47cb2fb188e2cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef303dd984c75fb9c3e0b781bac35896339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7ce19b731fcd9fcc165effa97e090340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c9b7836c37e6a18d93530da5171b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29c59cfce5a9df0e9201fcfaa29643342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2adebb595c1f70490e208c386f2ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f7f9bce57511dd5c8d5d7660a7b31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0bcc1b7135fdac63dd13b5a1dec7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368441c76957488e74659ae3dc1bd96f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8380b4bb24703eacbe657a0e295d12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f119b5dbb12af3350a53755ed698f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dfde3b2fc78a7afe7e63f0748644b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f20ab0fae4113f6aa146f1b1f32e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71595c33a4e7e90dd24f16e42e6dc0ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea406f4c718ffae1796de771bfda674a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590c55efd4fe2ed7b73a78eac38d44a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a290bbd53e2abcc9d7bb9499ba616354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625868989199ad005f608a624af6f333355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf98ed414d7c1a1a8dcfe1040ca2a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a0423045efd39b1708e3795b6202357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd500dbb2cfcc33d4fca07b00cfb9d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531029e40c4d4ea30e2514caa52e44f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934a797675da97315d066acef722fd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8b24f33e2e2aba7a0e2cc48ad6a87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e158309f0396d2315d123ba80665124362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfd7a50e9b3e004ac54027208e3e42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a5e214067f37b9663d517ac94a94f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d23390566faed873538341b0dc6aa2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c943e3646deb870367856836c79e456366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d71fb7fa0927338a5f2b6649824bbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62acbfe2aec7194edab793b32177c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de300e410384a64e68e3f38ba79b3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b7f49917472290bdd75cefef8223370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884a46f766c7315f7650a376922e472371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb96e1d057ea969440d52db1a8b068372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4350d9d52fa691280ee4b44c703d60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfe85a4b72a4aaec8f79fbb75e5fa5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d037e58541c92b595660753ecf5e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0456785affde41fed0278ea4b19506376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeaceebb77b1409d6287a096144cfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4664e906c488c87caac0d00f400231d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa61d9ba2ea257faa8589934868797379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f13cebd0cb2c8972c05659af669b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf9405224063d89cb4e17bc7c19fbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca09787f5a0a10f424175b77adc13a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef58e0d3e28631d8f9a1680d560546383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcbadc4b1f8a3cacdec763e9fb5e46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7ef02c84bb551503024f40775d304385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd596e57848c1baaa431962a666d7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76b52d5044faf8b5bc4d0a0d10a42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14a6c143eb16600822ee13c724ffbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3a83a3faff5a79997c0be4f9cc066389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead95710fb192d00113c4333519b70ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38fb73dee4e0894a8df69d8ecae0f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b1c9227f07a0c570ae5d40710fb4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b50d770a3e64db19aba815ab4252d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78899410e9f39dfba25d33a0f7dcae67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98bee569560ddc5914d864e5f38235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e7270bc41a96fdbb62f8346177935396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaaabdce56ad7df51740f9c20d17f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531325ec3fa21385c798612a6f13e61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd4fff7a8ea99f33a6c9d84c6c0625399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286528726fa97d77ce32a4c17772d1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fe54acb419444265a24f4762cd681401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ba6a17c468e8d232b2c8a74f38b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268b1a7ac235cd44473638b2f2dd72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf53efb698d63db9788266bd3e76d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e62802de9d24a2b3c1938c3a768d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84dfe2ad3cd71f9ff2a09918044d53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1dce5a008f9d05efa657c90893a0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b972f398ec881f8c3980009163e59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd70b1c86ba4f69267a9fd760ffb79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3f6d7904a6bf9495297a7afab3a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872800d6a81e7c0c486dd78d7c3c977411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bebd80ae1a858604f328749edf6faa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf3fc49a9f389d611376df51025b0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f33a07fae8a9a7a86e8e452f4e52d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb67bb359f7d3bfc59e1911c6440e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d36a64c13de3c184dbe3d020e142f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413b2607f8463610ae6b66ec1001893417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3b26a2dd2dc258e9a46d029882c3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942c5ba4aaabe22075eca8c9dcb5c5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b2b5351266042fbf34286431c0d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2eeff45dd4f3eb629f03b907242b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5aed636199329b6a50c9f0858e3e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da5d6bb46347048e84f6aafc7b37cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9730e530656d9a73571e394cdb05a53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a02e30dfc435d5c5291413eeab4351425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e557a4c1dc13526b8a13d2779bd015426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604a2a407053113905d06fa44cdf967427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb310099f57d47c972b525bd98b2ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f38a4b5ca8c8cd97547d3fe902051d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aca7b2ef026553717fcdf7b723db3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af5cee4972048b9f6519fd314c006b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22594146ffce81c7a6e70f95fa7c7d97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5544908c5ae176f9493b8b0f87953ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906211c038ffbe6bfd312e727e087e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c00812c88889f93cdeae031d846a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce20de0d6ac08a9943d548f746ea3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef32961f5b52cafbc281e194ce1cde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1a9990f6f64b0c21eb11846728afc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dd13f6a1753ccbc4b52914e0ef63d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b194f1b095a3cb0fea13682ca756ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd5967329365bbd14475407ec9730d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb671a0b634ca0adb54f9c456cf941442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5ff1314b10d7b36f06037244cc8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f48acf28585b7498f3f1e535152d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac7d69cf89e78e5331a8fd6daeeec3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c88d04f38009e5876c2d50c9fab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a2d9f1f79c87aadcdac02a702efd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aacb57ce1be191c0e5933d9c017999448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ba38ccf051a3b70ac036f471ce93a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719fba87355a3cb31220e01f052c493450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb90fbc8b54c8968f1268174ff621451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baafd487aa85f63703c911039be8ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52f090f661d97144921ed436f25103453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d0be29d91e95743b90b6ef182eb09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee9ecf72b007b775def24c8534737a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74070d525eadca1985493db1e41a0d70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689625902d945fb21df3a3ba38dceb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec20bf5ec142399638e9e99732eca3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b2a56a4eedecf9d1795e4b32f827459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de622a4786498901c414bb4ba88597b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b09db3630b586ea8ac585a0591a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125c75190be1ff65fa880d8d931c952462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c30d0ce2b8b1ccc87f4e2ec129e4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ae48db3243ea9b40edc26fa3a707a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36258a1273ff0a0c4906d1a606ddcdc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85767a5936d914e9adcccb5df0de5fdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a3817c4cbcad10165791f09930ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4921982158eead3ff2ea2b2e3a1ef9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143455351208eb6b9d040eb7cb27491469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12e6891ca84b09c8fcb3e2830f3715470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f651dc242faa3634b40bc5963bcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c1b385223526f2a3fe45beffc49df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd90250bfe559c6934dc4807c77415473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c0d8e1c32f8b8a3bb6a8468eef6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218afb92294c1fa33b7a571f7e211154475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afb3a807935c8d1ebe87ab6d924a2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8ce6fdbb48b07d79c6e640e27fee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd5f142d4710046b9c2847e9856e88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1394c0fad9fb5c786136fd7d71751479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709593ced1314a8128aa7303811410e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda08256386dacfb25b5313c088bf958481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01e60a137163cfb63107eb33ab73c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405ac14dca297d8dfeb20249e39b5ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce7403c6423b16240d192af02d35c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989f73e7ddbc81bb9c83106e141815485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafa27e1fe953a3e6bb09190d7218eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e795c59cc77df96e0a40216e01ce9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0eb12c4bf48e1b80ec3beae561d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c68d7165b0d54f70fe4f20c0284d73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa2c5d505dd51c42faa09d974e7b69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c13563304ff992d2155172114eb3ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a579a85296fda87b9c9504f940231492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a5d07b5f46de3d8f6ff1df2c01ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27a42f2499e4e70b69d46143c030b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16186ed07a9ee15185b776e25cf53c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81aa567f5d4b0ad06f30983227375496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add73520662de83c7aeccf06197eb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fcdbc322fa885a5b3a3037ae1b946498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc26652b21c7fe942f307d2ccd8f19b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246efd468bbd6e27c012fea429b5d20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f304104f8b7adaa1b42ceae4e322501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433ac9a3a0cab93a972053f5a169a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3f8e8ac3e88791c4e36b697d78bea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93742981a208a9f132d8f813cda22b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd3d099741f6f2ce829bff0383094a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3797f5c3735b280c5375872cdc203506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b319ece23a844e0a6dc8d790b79f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab771523b9e718d3df96c835283e74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e32e51436ce63ece02d3e5d6f0cd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1956d699fdf2721edc497d4e7d75991510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f718a56d687f3918df5ae1cf58eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac00203c8dae18e68c1a78df3700620512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089857bd619ed23b8c263b1b1ebd5a39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d6abde10157845172c777b5ac16a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75fd69d56c1413d1d97f9b62129fc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b93685a73e1a86b2569a9cd7c99e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e72d391ffa5dd84f440fd5dd5d104517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de1f5487182d7db8f0f3e5ca9988a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da599896b7530db18f74451d2f195519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5cbc4290e01116c633059b5473c37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f81b5b97e9fa23400c1020c02598521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c894a87454dab7c16342abbb2564522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4a44f0b1ede1bba42291f5938eed7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e73e5448fdbc28dc7d6d804f30aad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d2beaed5f4fc5fa17134a6b1692d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9effb31592b4c933db7fc991db9a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfb00d0ae99e56ef8be9ee54dc4538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565b988e4c8b23ad1f29aca6a4f4764528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa54a670e08c6322dfe6c39220013b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091e81e8681a0ac0165a3049f29f72f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98fde1038fff4f03c3736de2551ff6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02e0f26f1cf552500575ab9ad9345b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff2e2d5a7de5a8475066016410342533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed149cfb4465f6a3ab27a125ea6463534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7500420bdeb5f8cc34cd39f22871535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b98b124039719886b804d5d0769468536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a951d4197a8e4707ad42367aeef1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7427d7f698ac6938158e059f20cc5ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91a9dea8386691ed197d48290d935539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bcfc21f849e473b9d60fe3e214b37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018964e98c9147e199905ad6c920c6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f6c6bfb222a19793e04b6d516bc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558abbc49d08fe2af93c48f09dcea3ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f051fca0b051d0b259319653ff4c3fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccbea6a90a664c251fc7aeccbf8467545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d938b28f291bceb8be7ab0a2a2f272e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b1f07c1f89d7d6550c0a20eb6910b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd394b50ca283240bb43981591d79fda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793cbcdf5349f4ef00e346d5a4f613549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60186c65d7523d133be277efad0d8ea1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59605910f370fbe9fae2a0b0d57ac01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31940012dc304641026ed9f3c405db75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a7ee4cc1a5c33a61e0393d60b9f98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265b5ffa772266785ca9d98c25a08d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657fb3f5f82b142dd1ec5f17c28e6d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acadff04d7a092f2166f464cfa5697556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba939c26b13032f8e77cdcd3eff163d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edaa7fdeca3c7b69792822b8a53947558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36714fbc0b38c4a943b8c7651781ba4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea275b42b92f328779f74e157854ff5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74331ff4bdcc7489c59129d001bf26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c130804fb6c1c4c00d684fbbb45429562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d50709f53faa9e3573bb601e94cc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac7aef5306a1fbff167816d943cb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a7967f7e9ff83b6bae504aaea0eb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954159b77de9725de6c31f984aff1d01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de235e34462b10882b64ed09ace687567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28905535da51e79bfc2d0facde31c033568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99773059b27011fb3db8ae079060bf84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a211388167f09cdaf2b3ee2209eb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9edbf78df6a130b163d528bd4c8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bcdb435b022b922e7c5b31888c970572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa60cf3002cfa745f6f3fddb0ddcd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec513c72878fb2f649298383a8c447f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27900b7319f54eb7f7e2ca652e21e4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83767389e6d303cfa8531d7eee7f2b5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bddc23cb4689e4fd78306f9b84bb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0cf35c978d9fb4eb32f0d836a4dd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11675e63ca875f145f34424934e86a34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d14aac8047d31a1fd319525f2f011580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16237e6e1286473f4d60febd16d04a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a75a3000864a330a238d3daa7f295582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048eb31f5943570296783ff39115819583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724cf63dec94eb731bd3e7b2b5a8fbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d65509e1a78932514d5c48e5871aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9564286d090631958db578a3bff6e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed4ce25aa0f2aa88a4b3cedbece645587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a055394f5f45a5fcb5ac748f4f4be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09296e1c164b5ac235025d8d524a59f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eec797a751593688ad000eafe75d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0729fe8f07f27e6ce9c8423b6ca8c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2bbd7a53b247c3ead4ec1bfa91c2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5711b92924a95ac8c5782cbb18758593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8d9512c8e52c9c13a506b51d83e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee1347362cbf55f611abd7c52e4ad7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eadd9ca7a6e58830188eb0ff955b5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f9e1a01c19ed7dda8da8312aefce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f4a04a6168ba0f6bdc8494d643396598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b342697c05840b990a2c67f90e53857599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45da9c7cb2f5820978c1a1c6e407bed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ac5dd59d84a64d3b0d566c09cd8a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc03477cf4b04f3f5d3b1c86e42df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbb6a420cc62e2be112ec34cf7386c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a5bb1120d178dc4179a9a6d295ea2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86081f67445db8f62017c890e5702db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a94e1321c915198503b4c38b266a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83909041af9edc48c66184fea034ddb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5865cca2b8a42f01b0fb62cd232551608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4a60cd4460b1639b9e89910883a78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543a411b991592090e41da4de3770d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0510226334f1fac4ec3b71239e9979611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaa73dbf6a21fd4b16e97a04e80ff8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d52643f0859d15d378f1ad3e2e1432613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dfd66efbdc7d0978e80f9cf5da3fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43fb3b8cfacfbdd0eccddb5b2b0c65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde63b75e24419722826a5d52d2ad572616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b9b4cd2150474a4f1b239063aaee2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2360fc046a825ed8883ebd778b19e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be2fb211ded7fbcccbc16ad5f5a359619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002842e62c5239bb8eb7b965939e0f33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e0107e90e4207f6bf196ec59b779a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb976ce87480409706cb47faaec37d96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2c246c14e5063c080d87a723a8cc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da770c923613ab5e814b200be0aa1de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b0fde7c03f339789b6c77e89007cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2865423dd395f83ecf2b935423a0c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94296a11c1344e70e3a4026b32354b1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe493a26713445683b560bf82d4e6ca4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc8db8fba5fc2c5bd479afe1eb1aae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8b8c48d0e9a5b8be6dadf4c72147e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5af2f61b24ae37659139a14aabb64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e31430c441951ff388274b9c0e12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dfd26d1cad1a79f8236e36c247766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e28452ed3897a15fa4d595db085d8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfa22a6a0fe9de232fd1577efd3779635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e20c116fbd2b1ef51fc98fd39f33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837b51ff2d6e2ffa28407ca364153fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc1e680433d0a04d5a80a15aa0dc52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3740bcb4ce26c61b9b09190716bad8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8e0399361434e1d9e84ab652ea4ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061531e8e6a78ebeffa04ff68bd8aa94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337ce388186ec5e8844965a69b01c1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56adcefed38dc4e3feb541b8b00c48b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8086ecf01eec135893e9361c7cc1ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b713560ffa3054dece460845d8f0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ed0c091395bbf02faa3db07c43a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b01272bf08ce6ff28f8d3fef0b98d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d84fb85ab4df2ada5290101b65fa5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65da1eea143c916b74043dcb2e5f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3882d5ec94fa17de7efe6716b155650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6bf4f618042c449c12be4936324e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4ebb77e0b6346a8c9a78e8e8e3540652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3fc0a64ed6966df1115700ab8a04c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1ac73c7c5eb56e09c2868b839704b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f48e9a0480ac065f98e238bf8aa8b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec4c04b68594ccd222e504db5d558f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d644ff86abd5c3589cbb57a06a4385657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d22deeef2a71268810f1573e9c74658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ef83196e13b9028f1466b97cc354659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3362fc8957ad5b7b9ff4237a9c3da6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc9c500967bd5bb11f1b1fa16dabae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49dc7839a241333708573a4ddae9b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fddb2039dac5d703800d916ec7e570663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6afab048c97683eb645fc149a41b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27046c9a79fa65beb2e46f5c91db2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261889b6b0779adf259e5ae85216f037666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fb79883781078d95a72822e08474b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4122177f7c13c2fb4509e6db782ebb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43766f217ac343e65c96e43000864df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c6e589470918a2041dd9d87b1049d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c24ededc9aa0da00de345d1f720fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769925f308306b6acd1411854b19b71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb272d985e18a597f8b1d8194befc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f968ea111d852555d3c1d00f45dbbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcad44d5437bcb58190cbab01d29deb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358366019ae7e4e48f0ca0ada54ff80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026539ba37479c6107dec59c5713fb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7252ceec1d76d1b1005b10957f81ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2977c042eadedaeb8577f6944cdce19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3618b4c47858cc02fba8dd8e817b5ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf891f1647397120e29dcfd282d58a66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0313866c857df64fec6a008e2132957682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9625362fe20299056768977dc28fd1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da62f51106376e7bbecfbeaf97fb61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4cc4451addd64a6fda09e98b8a9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285285a6ae88a7d657bf1b11cc134bae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe58c3d7320dab796114b0b1df8e14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca7ce748de4a3dee986b0c861926e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ee74a6d6c27f9d3ae32eb5cb2dc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cc3a6132989763d4304a8a7428b0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921fc299ecb8d5fbe169ab4c57659c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84805b193ede1f4b118ccc498c5a67c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0050051a874f8580c67d9c18d297693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db755846dc6dba4db817372d4a6857c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e58922730ef9426fbac39b7aad5be7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a7751d4f55edec417685ae81bc30f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3c80d8fb0e125ca89a605f292e53c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d81ee06620a089cf97494472f75be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128264c806d3db95ce4db5f385de2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeefc4a8c325840993f7306ce0a5add700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd779153256b9ba8284d9698a069538701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be50c65292c130b9f9ee3882ec842fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8272612aad51713e1eeb7dd8b522841703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88268cf3a8f8668d1f5a8c4e33b19ee1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f646babae81da656088895b97d769f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f049c6fbc2eda330ae4b713dff1b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4f8e83fd1133fb242b28495e5f41e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac33e56fe8b225bb5a16bfdc055686a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0dc70b8d39b579aa9385063ffeee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4184ecf044cde92bcb4c5ca36884ad8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5451a98adaa866d0332954dc228cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa9f4ff73b4949544d65c6f41bcfc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe36b2eae88c4d6a8b13b62238b2333713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e72d666c634a8d23c1908d5ff4b69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c17d67c4edd83cee19e41aa1d3d520715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3cb596b4d1b762271b0d5d0994479716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789398b6af2c45e6a46b84ab97b052e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eacd9032219074be556d9455e7ef82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32976b7dbeff71dddcd87bbe7f637e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406302b720c004f544b9be57851a652720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075be0403edce7c982f382f1d49f70d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a2db60f64fbb4641a07fb23db4b80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc6cd3304b1ee9079a11689d79e903723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b27d34fda2483e60570f5b1a4438c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8301fdc9bd059fe2f60ca353cdd379725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e48637e9a91d41bb26784aa1afa29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d77a9508b8594afe4495d000f4727727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48037fa1eb5fd1ee485f636b212e3028728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2371fccec7d1e5d764e0779e04b4e9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747425c370adb65aced8f12a08b0f06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640afc7428c0288d934d21bcf7571f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0280e7441d400ad58aa810f8e8a26732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c419ed4f9b13297c6f7558a5d84461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bbb954ecef3fd0082c247525efd582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7265f3c18aeac18c15c1610a3a85b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c85282643fb94822193950f553b304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faf8e24e1a9f36657605b2855354c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9890b2408dcce3718e907a497dea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d02d730a35156a35ea4432e260cf747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580497b9bba0bda36072c654d5e9645e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f91dd6cb16c0a523d9f63594847b359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2fbafbeef487e05f00b41d29f36210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20053db225fcfc67c58d83fd2e140f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5968d61e3dd1dc2539293f57c2a0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555cf105154c21308b83b8c68801b3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9a7d9d48115a0c9c34a9d7ce82c1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36541d1565d89f9a3bd1ec63f425d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d347d1a308414085319ae4750e5838116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcee2cbee7f1e8ef3cd68f6dc63f3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b0dc25f8c9ab82ba91c69732f811118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54fa48e3aae85f807fda90500325a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa552ad7df2e051f748a0b806a97687c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524ccb3c174c7d1cebb74dd389793e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f1d3cdec2572f36db2cf4d8d3e0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570c22c4afc81f58746cb2725e0b1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedb9220d605df4e0a4c73dd47ab36c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffaca527ca5fa8a33b09e7b00d055825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c289e67fc6963902efa54e3cf34a7bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef77d45abdb32a22df2cebd06f3042627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058bd5bf0295b1b8cbc740bddadd1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedff2a5ae6b4bf147f4920c5eb552e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b5148e30484f3f3605b0fb149c4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6666694a0f54d6ee5cee32ea2f2226431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662a759f8ff9fc280f499eb90cd251f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0e809accdd2190b2f5a939ab52af833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04371a24083f15b277a61bc6bfebe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b21d4f08c20dcfb82bca869cf5dec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b88ae6cd52a7fd55b18da876ed6cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a2f9245d42447e609ac44191c922137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc94fe891032eb26bacd4203417a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba007cebfe8f22e116ddac0f8810d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed3a08bed4c4b3890ac4e96d8a6db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a638a8415fa9fee999fad99f2e2d2d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6689277c4664b4cf1fa854666993442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7c330bae12bb7174869946d5b979643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f969d3b676374edffd7b2dbc68c55b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035698d15cde5e672869786f5962e37a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a631656a7289edddb1638abe8c9f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffbe33346419d97eee7bb68fd34f5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d352d70e4aa31cacc12f61ea95bdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71f9417058f1ceac1ae96f762f3ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f42d2545870463a36db3f2e6e00d1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e89cb60b15cb9fe7eefe078d53d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760dbf7899cc3a803f43740b574d56752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ff6334ba7c574afa67db9a2b0465953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6a522154ac5db5718121b5db2650d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1d1b0c8cb5ccadfc1e4ec297e75f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a332dbe754c5da036749801221c2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184c48e392753317205abe70278d29d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69a0434bf0219db6827de9fdf63a4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f708617132d57794517e4136f56fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb963391e1af57c77502f9f660e71a5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40a6e5bab8625361a96d17de7daa6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1a34347a2c6b968f631d6683a356162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9abdb4cb9a9018182221a10f2dedf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6801ee691c930b11e2279650b755d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e5110603ebaa7a4ed40978888eb2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361afda5e363de1bc7c18362ce3404d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7c28b4d53ed7fe1fd2496afdd06167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559807b69e9e86f82bf191f258260168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa278e4ea75c478007eacb4c6030ccc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ca4ad5a06936cccb32505c4be113f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38231879b2ccf2aee939074d59885ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4a85e486e4db415d89f5a9f9059da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da54f4489087b364a5b01c59727d7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d438639fb3c76569c5d63ab7409c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae00b00b7aae2369b0ed217b6490ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfde8ba4320d458e01ac42df2f5103976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68d2623669ae105941251c25891c2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91a88a22ad229656e9802c96b8927278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd57b4d12accb13d846cdf275848d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f01e9cd20295ef6870b3fe47d0b8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa2614efe14cfd240c4c4a8c22548081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89faedac377823924482a261091dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d819f62506a03591d3be8b7bf7ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbafe1bd40bbcd51b81889a74ea598b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2b95bf9767a493623847bdeae181a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9a6a9cc73eda9816d8f02ab8a666c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505cc427388b8bae4f13098ea6c686a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42882f5ddf09561be1d6113e93336b7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3372bb1b786762de4544598782d840389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae626d19cad380d982b4f28a016f91990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e4742817924817a3bc739edb6a7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda0b2803a67d1dbc0b92582217ed2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f8c8796c16bf6868fa4fd7f2c37a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416463ac1c9fa8ff29790207229c10e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4cd0511bdae8cdd31b747eb108c9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5ea5ca61805a5d6b02feed652bca296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611790491126b65e7f50c80b8bcf47197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a087cf34ce17efab87a02ec40ca75098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9035221fecfa8ae804a96614c6d533499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf95ed862ccdd60c1df795f90c781d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483167d8a245a5515df2626678f65f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87604b8d45dd35c24578e55959d6063e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fa37a1e6169b6c47ddd6b1a29b1f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0e38be904c4182bbba9eba28550a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e13de6d6d08a0879e00f5e15952a0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4cfdc833942bd012c57f742f25465106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0ab7c4afec7af3e617dc8603af1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aff2363958757aed1e975f79b7b14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba078af22f0c957a07f9b95659dc5692109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b73a9643ff93d72be4f25235c337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8deb869ecda61315c2acc595d28761111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780f479db6f643123970d97addef4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b910b00c5e00664a9c5ff567062ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615a233566a531aefb9a85a020aaa81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaea768fef4b2dcd1fc3a77651eb80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4268c1bc56786a36e43cbf33e3d9eb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb2c38e7cb6d998823782db3eb45d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff59d312436c54690cdffccb5c4e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddfa27d42f8394b0fd97cebbb8b37e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b1875d287dfebdd7893599ccad03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef70776242095e61be56817462e76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73750c8cd5e2872bca580d89eb149d5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040014254f9b7761a5de8c36b90940f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069f1dfd8ee2f3d79a6f8fecf21022124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e103ba3fdfa09e53cd06835fcbf4e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f43b9001183e166391222a1fdc7d4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011804955afb849fa538fefbce7b64a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5227e3c5596b43d378da4b02ec28204128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce621db2230b483692983a73cc3c095c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fb162a7cb231cd4b1ff60b26b2add130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c8407703739815d5619497a01518e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e45196deb22b656847fb167ffc7ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a996f314261822341c39f661cfbe3a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29a98311389f4cd1f68bbb16fb151e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76691aab6faa8047765c637d05148f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b636193c6351a011c3855d4d1c5996136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c29b7268255f2ed661207c372c1d6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deeddc53b74c3884274a50f7996452138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50788128067f81d824d94e62c93ca0b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd56b20f02c18e2a4932b458e31ac4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441c17b0aaa1d30eb07b985c58e9f37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313630ba8570b5f030b348cc73d46a2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3d804f45247aa04a80f0eb1e58b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e77adac39d0f2aef58a4be32597fe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df3779459e5bb87c0a6b7af54de2b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb26a270e2ae4ae409baa15adf8fa30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6385e6b3444be022277bee320977cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ab34375738f68afd3246becc8148148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d357e047ebaf1566ccd69264256ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f995bc573062f88cd9044c4826c7dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668b79e1a46abe0306b82f07cf68f9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7c6e5d64267083e5b2e79a2e3b8fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a4d480ae2cd0c275c163607ca8778153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de907d3df6afe6e85d2ea8271c44e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443b698ca893a83660a2a51fbe8141f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafce6096aa637805ee576f32f107ddd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1335b36d3b7c7216c77c8a7681088157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff36a94aca37bd55617228f6b729db9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d03ce519207257359a2e733551c0ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f413acc2c93987b78a13f402cff03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661efdcf746f3dbc988cd76763533b92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a61ae8e795b3b4ab8774723e3e40cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5edf5539a7f8706fa6e033e3c2f81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57745ae4bf65ae843260c5301a6b73a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af9a7a11ab8a7bd884feb47e674c79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce2a3ff41462ef9c1bc1a251b5a039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c367a520967a9622926200cfc587a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a1afe29a67c193507d6fdeb2dc48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b947efe0333d75399be04b03882eac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fb7cd8cc86922f48c57d1132e2722170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feebdb30777cb1e62d848e78572d52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e87f796350aa9e063877db41fa7e3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228387965934eed07d8cea6aff7b9f6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ee69cbf2b6d06cfdc57c95685621174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e1dbbba4bdee05aa8af27758c401175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433b35fd128ed597033697465a85b20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4014870e6e261766aeeeff4e69a83b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e723036607c82c41475e9b7404f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b7f8b401057deea215211fd9b8335179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65b2561b1e6e6683f88019e9d6418180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58e957d170ce4346d0f1898e8a0114181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d38b1633bcbf249de1ef7455076382182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c06698956b040aaabf1bebbca0614183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75131af72e2c80ed12dafb932a6b10b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa844e5526f89ddb3adbe186a46da5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36625cb5cab78f341f5b74e9a746de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe60338c6a7531795a98fe3fdc3dec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce0c1cca812dfed969f59766d7db0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f813329afbb8429b6ad744cf5cfae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cbbd1c23164fd6c7cff9fa25d8cd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b3c381890bee32053237a5403dee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623bbd37c033137c1837ba1004b51e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6c84b901feead87e04afb8486dc20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7971f258651841a5e5e3942733cee5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947735c05e31b442b115005dff5e63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8845cb2ee20d614d1249d18e00827ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345783df2f599585b854dbf932fe5f32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0514b64ef843ced8a3642af6b2a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88a19cd2b6cc45ad11c857d5fe0b4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd2176be4f447cdc1e87e5f62fe50e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf966d3f98ace22dc7d415430604e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966573986e860ef3aef1382b8e7b2b50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb816d3b9f5d435fc4e509a93039b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5079f82fd5d76589ff40296bd0c8c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebe35ebfdf37737f0a1b2a6c9ff018205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19c102176ede2f33c696c9f2843f1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5440115b5d8c2cd9d60227c2501da4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b71dc6056979be8743f25dbf36af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55f1c39cb563afc114e11d4a7eda54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac84d197ba3ce4563f53b2c076470b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898d82b66cbf1f7a5dd46eb675f649e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d4aa529c9fdd6e782a582d55519e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d510be2771180da7029fbadf69589b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856dd7e59b40a5ae0ea32e56448f12c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d61ade7f3ec71a451f7d7223fdac9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29482c6a395ce9d4a2e6ea3a316d2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61388838e3c47f26ef8f1fd6f99917a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0794cc3fb9f786acd7acdf38a096f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a147070cf675560427fa71af15b8d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5718fd0d6d83768b59eb8b0024f794220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc8f28c94c684985b3ee619780148b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4619769e9f12ab1d896c580b742745222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc1168835be8dabc6d238ae094b269223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec699cb3b9b7053748f0961a8d33e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc769d04470c45fee13f22574a85d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd860bc23f42a3bde4158290889e8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63351bd63150db06401e728d0aee98fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07796dd9606c458c327f6b9a0722129228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee0f7356cbc26417e9b314ec221dbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38a2608e3ebab283350025ae47fbe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078920ac0757bfc42eb4d02ce5a2d6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8172463511c4c336174def9bbd1bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7318d267804916435888bd03cfda68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429ea9fa7ec89af2aa78c629865655234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62469d7ffe7f8077248acbb7b17376235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5506cf97740a1113665d01d6d5a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c97ae6a9469f01d8975cd7eb9abf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff657fa49a9d30840e86e68d352e4863238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79453b5c0a9fd1512d6594a7f2938312239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a22633e92ccdd3a97b09f5cb36455d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967a424e9bf88f59c07a266f35e0551241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2accfe1e7b52b730f016e51d45c753242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f17ff69cb441fc71a1ee15131065243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c397c493e0e79694c1202aad3abfab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065a86d3c7f76682ea958a3e8861838245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cafcaa9f68198cfbabcaf48d2780e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd01dd5460a6c6fd479901bbaf37d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea40426a4b951076e17a9aab0e842fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a5c831e2e25f14f4b65059ea93c29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce76edc73bb0f8110f56b45e9e1534250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d4fd8c51cd09a3b770775fc042a6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706f6bf90c95d71f63a7fbc88092d7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80617baa78108cbf783b4d0e579b4874253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0111f2fac22d9896f1b1ff1c3b3dfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df4835c983252d2952e88cee76512d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eebb54b759ca22daf32cea6c02b67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e58a9fba49274f8b9e9258bad757257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b10c4b48f812adf9a504d3fdf47305258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e0c74e41e70d2a0060fc780faf041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20d62d36418d6ae4de4bebac9957a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d8ead8ed5d4f3b21c732da035c075261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f137a9f20e0ee6512931b040532ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84042c7d36b726fc73f856709af1ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b79e8652b5040624966a2c78f00551264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eca4239be7c5cff8507c2803d4c26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8c8d2f2e9fdc49e5d706d36cef97a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43012cca6089dcd98f89d483c4ad8d02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf171ea6444ca6692b750f0ec6f5a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174f948c39a1ba75721cb5732e873c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7e79aa0a4ec9c09a39a1ffe3cbba1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b04a890240d081d252d0fc17ba5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7f9ca99438d1580889074311f1d31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8910b597dba07e7602fcb6d8b5ba1d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc81ea9612690b3da5088de19e59ac3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805473dbcf070d34b00a91f8e4dfebed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a45b838b7cd55699be3c95ce4c79e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d186b6ca77b81d25ff2c1f6ec17ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90900859ee2d553a3bfbe254deb8d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b01849a69a7266081e8850ba53ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faaa555352ed71df6d10b3eec72331280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a9ee54a312b21dcd2880951844621281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8821bc29f10218aecfc29393bdc77f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57ca907b1b3b8bd8c573081bbe68e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ef4e9eb900a78f667b3483d5813af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399bf77870596deaaec081d69b0d343285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b4d7f95aab2e8af8385970381081286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e55e1a3c42d74f98247c13eba481287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83a1371d5e42400fabe327949b6f75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0849879cc9324d86002b479b7b53ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04014d4c8a824a4f9521a0107d6144df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d2223063a2a8b7d7cc7553fd3088291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca8b7e93dee50db4036ff27e9e38f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de1b7ddbb0a4bb593ec1e9fe6924f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f9a951e8156f7c44b27dab8405c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5381f6aeda9438afd3948a795fb20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa8c5f77bd8a46cdafa76cb2517e36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027e910494738215a1d6d4f007d0ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976bc9f3785f00968181d2c362d0955298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b4ba733fdd8f10413f75ffb7762d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc685197009613bd403101c37e0aca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314450a7d9fa67c1df00472448b17979301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef24e632e082c79bf2f2f38dceae7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cedc9c73980dcc718d00f555937e46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59e0f60a2102bebd31c25bf6c44ffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b1c82f375a97f3933fe5a7a3f3c36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7794f0e61f53ff07d700f8bd7ea84ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4173ec1d7dc6ebb3965164ffdb4c4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaebea442dbd39a628bcbcbfa011aa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fdf3430ce8aeac04bcd35ff6ce969309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b0bc76fe9568bdcda0ffd957e5f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e8958c8f67cb261b714d40e4cc4f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcab2d15cf7f4aa6b74afb13782c2e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d08296ae9a3753dfa1136a6b2843a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cefc7686d0414abe5684bbec4442f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be82f3cd793c42157c2504d8e4850315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d335cebf5c08bb0299c2886a5f52a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90240b86856f09709189bd341a729c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd7c4eae7648b4570bfd5fe56c6734318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a78c0b2b82969e3ddd02a2e7a21d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90919c39ffabfdbe6aa387bc67470578320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec56a120d0f602554361c337d19f97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4f1aa50a4fb358b7d93ed5085c94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfd2471aae66316884c0b2f21c17ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc806ca9b0727e623916e549329ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e635caf65b4d44375fac10688abadd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347dd8a4d9330e6e9f2c10da2edd7e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1cd2edc2ac28ba3838c88ae409ffe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a86f06b080739cb4249d2c321698fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b4e88d0726c2f9ae18fbaf62a27dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956bf7209f45bb5eec0c738d2fd9107330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e3d3ef1b7f67bd313a70e26755fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f49fe570d590743eb58ef62ba2321f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4bd86c0a63b13cc7555e9418bef7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e22bcdb04270a1c8be04454030ed00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9308d493854110a88e9093741de391335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905382ee70fa8d2bb18ad143b6b35bff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5390a3ee0151e8e794ff6b9ac7aa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6fd636cf2d60d77d0092046201d15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55fb02cd6634cb43a06be59341fdac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d6adea1834b26662a5622dd0939f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601720b6d9c1ade2dfa38e864bc8ca0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7385df44b2bcbd4195a271546e404342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eaa2a3f8c514eb7582a6b84fd212a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e831945a203e39b8128c47b28c9d2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d7cf99ea72c3d8579e51bc923191a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074cacb176bd3170aea1d728bdd94e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612e6b4c26cc97d0d65c2b05902e04d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e4083f0052e3ee8dd170e8e8abe23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b8af98f5eadbfea52dbbcc3abc5bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a111c59f459bf692540574a67e7365f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb62a7c1e8168f935d4907b215d939351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9c7eda4e5652ecee3a8f2fde39b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2093fb4994fcc81b8494ec5feb98b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a5e6c6f0cfdf95aab27d172eca5d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaed05cfce5de57d5b2374517fb9ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a01fd36283cdefcf90cabd513095ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e42705a629c305bc68ce2a8eab940357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf720d09f686aa44b9ce8074e85bff2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe302d026d715a6d64f341ee03b07e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd590f7411a61104723a52935e1da08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ecf355b391aaf2432f3ffcec88e02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f069e422e82e12908351cea9a33546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a4c795757c6c5486cf96aab85046363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9eea3bcdb2f0531484849430f645a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec740a55e881a2727a0a5750d6f658365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619c5693bb2c429797ac0c090ee759366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9c3d2ecd538a3d0310f7f9301dab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac3719bf14cf2f9b210bd2e6423f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1800fa5568131aefd02780d4a621f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59af581a6e6918de9bc4aab45f3419370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f91af074eee985bdc1b61f2dca6be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a927fdb339f0f5ced525d388a15b64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ff70bd741c8db4f66946320e753d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21e2a103544e1b076a52668a6c13e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62904a8e08d39fef1485068a4f332d1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4a2b3538cae85b6275c68cd013242376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c3215583418639b6a17189f8056b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ebeaec3d0b0f4922eb748b1e67300378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770afb8d8ad35bb4d6b1db784d4766df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e303e5ba33b18b73d0b14813404c765380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d12214cec9fd86fdd7ee3c537641381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64088a6bd43a8776728739635e96740382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8167dfae90b9a4a00af2eae31c6e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0618d4d7af60132607b93a99b38a715384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4de4374cab9f945aabd7e9a77a26b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e37d63e92103b1d3006980cf284d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0bfdac9e2fbbc25b0f236e895c6fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf067fee5f438ddc9d81aac375f4b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67062d55fc18fb6733a3638e08b43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e0257d7b2affed08d2a6b33055341390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a78a4b774da3dccadbb084e7f6cea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a644a6e70d54d8e92f4bd0e1a858e11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc524dc3d5110f021956f4cd0129a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf5c2926ce314f9a4b1c05bc188f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1696e700ee1cdab8be8cd846f11b0f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4da0e5b0664be74d8b09ff8265d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb496b88e7ed8d011148f4ca841e6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5ce0ec904e11f2667905cc2f9aec0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dabee99cea64fe30eccefde59eae2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049959647003c289ccbc93cb73aeb1dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48d617a88842b1f2b0932d73de3d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d29cae0435ee64d2c013855d7576e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde87e7abf6aac709c9019294abbec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3426f2e1d08955bc658258fb1549a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefb9da139a126e0a43033f5daebe28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5541d546bcd9ed31848f520d74445406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bf6a8af05dae2fdc2540f2f5175ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ba408942cd71284146e7fba2b4655408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6e551508b6de7034e33ecb4f33c6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59480cc646976828a8c59c2ae262e000410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717716a25337c76776590d36bc618e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cc8493d90fb791cc876468254299412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b201fb959efbb5fc27a5f46c990e6b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36101b3e149dc0f00c97f5054b3bf95d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c504cca5b31c221e5df8eec5e4b11ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03a48aaad736e8c196dd8d9aa0b1f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137415afb3c95e9a67ec8cf001362676417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcf577d2ede2bb737f15f81409f5ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2fdbe1174c0da4221e807f5f60a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3504deb0bf63e2950d96d98837e28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489a0573ee9090d1533eff5adb044ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a04a5183f105e578f055560458d322422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43924933810067915b6f449b225e0c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31366dc214c90253624c4e8ef03a5c53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d097f6fbd5c60236f5a22901f49488425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510f1762838b67c79de4998ca548b50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95724e3ae44ea36e757716a1c16901427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e00036715a81b20b0d2255584e65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16b65d60d38af6920410343503c24b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6052b0da7ea6f1c5a4f3e0fbb62ac39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0124aefafabff59dd2f5c570d21a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935a59a6caf307eaedda61bf217fdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500671cc35b52906190bd59b3d072755433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9bb95e3673d578ca1fbe205ed2c12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3412748fbf6ba1e729e11238fe896435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057a289db4cd718073b5ec3d17a1e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f76e43bf5c56718f86ac26685d1ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa00d8d794ebedd9b6a43132e80f10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bebc625bd776740f47ff008cf3da2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043e100298a8572118553634edf622440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd15afec31e4a2b97745f685aa4a109441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff2ac9300921ab85607777631f5965442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f22ed38083ffb83081a9654c3fddbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c44f8c94bf119bda6f34782bc6d354444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a528f4d48094ee0d3fe94fd52b21a21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bfe5cc4e9ec46c4c53481b52d5611446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e016d84ec80a2f9e8289fb605c75d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579636249844f16fc77924e5938189448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f2cb3daa63292f5217a750edf6833449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974abad4f90f1f3a312a45f70e4097c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93921c781258290b2f1ea959d5622bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36197670f71a45c44b627efca47230452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca27992bce15a21abebb33ed3c63132453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdccb51951cdc39bf4fbe31b6a1c3f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb6945420e35a6868bf3c971605c0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63474c5200dfe3790a460da876513711456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f396aa11cdd11190e231e3e05f605e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4924f47b3865f98a80bbca63c0608458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139559564169dfc9e519b3c9973a0cd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31957cf5620e987881b775c0b0ad0bf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce2a855ca605c8255c6cac77a04ef6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f7f681892dadf9a2fc657e8a1639e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9822b0b26f5258877ef287d880b3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b60000c44627d956988f1b38d3b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69ddf88c6602fc1cfeae487fdd4d7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18d367431046170be9878d8584c010466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be21fd34952a939c48e2bb54bb4b67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416a83a351d159de8d13085b3c62af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf00f200f7fb61e085e1f59e7e8ec0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682cc821bbba4bdc8388654e5717e02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23effbaf8d00d8a6e0afa41033092f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9af30280662b9f4c0c32808e299b20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507c78b252c4d8c6c339de77461d4e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a4d7ae5575caab79c942a61bc85fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526c1d9f510ef4f475ccf8dd86320c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71384c604923ee65a2ce57d61bca5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84f86d6c01b3122288329f3a5e20e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7252f5802785406e4c1db6ed867b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e19facc84718faf18292bd6b22035d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fdb49d8e267670bb355e06a6f234d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7321e7b20140049082dbede7cceabd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df552647a282eedb3be5afe3db7b40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb63913f2a4633e0318e145440846483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfeb995cf03dbb17e5cf986f024985484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c3e12219348d82182fefea2b412d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451321c30db339194b79f0b0d23b45c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c898f3792f76bc95127acb2b957cb33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539fb0baa962a19da9494770070bd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d625f29abe6aacefad5d3223cd60f6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a04eb2baaa625f9bc4e80fd8080e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1a354bb32d43a822588bcf3e4574e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d7d292ac80f9ea1bae5a0fff24e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247027f6cf7773b5770d40f0717429b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6042a15a1faca9e1a0db38b5a0fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fd6e30eeada7aef62eb4d7e834ef5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fc26c9eecd9762ab7b43c5639f689496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb4e82f2d56de19a85cfe24c125d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7e09f63c30b335accffb5bbe7a8b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71ecb16bdf58937d72792f248b1c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e8566814159886e27768f6b418248500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081246f074f7fb7dda59c1c96328562b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea422c7f2366e26ec7e93d9ef4b0c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d433657dc9921550edc19d4615c17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2160ef14f434e15862aab8516d0a3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9849e98a55e0d2591900e4f9781f6cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c65cd53f8eb43b4222ee623dadaed4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73cee11633b6ad4c3cfcb57215bd90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1cafb9aa8ea9d16a74d98f1d3f650508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aba425d8057f96fe29a02ae0f319a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc58d20aafc1794e019303f04cddb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905f150b87f49d8d6efb38f2b32a7ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bd581351169852109abf22bac34c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beaf753b73348e506f197850377e11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166fd0cf6787e3efae5f9b274dda838514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30133eff59f6365dc0132bb8c9960515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec75beb97ca8b5d6caf5180c5a5fc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc62e98eaa732acf624fd5c6b3ed5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfff47d8b9fc43da5b8b74f13f95ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e503f34d9c489fe05199ed2c92c21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d8afbb863a3d74898fcb4cc1632c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d35199b64d48d43ed2d11730a7823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775624abb5a54e841c267778802c40c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22688f109586961ade6b81e9683318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aafb6ac24e1ce0e2938c68d207507a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29d685745e4dd7680e5c186d2b50e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b1d85c68955686a79b1741cfbe9b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50f742bcd3a55511f23e948b8d70cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f79bd9dabb1601cc72d59a6ac7b24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1011a55e57138f993752c19461442529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c72a9a13d6ab69d9ac026a0a37b6ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc26bdf0f247eafe0a630a54993377531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b0fbb4f52b110cb1b4ce2abdb70ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e79a6bffe143dd50ebcd9e3a265647533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c945320132f993f68ca676c0d613534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf16f2b32e46e381f2b21e5508fd41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a58603318b787a2edbfefbefb590536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9673cbfee11c5a1e27ade4bddd001537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a7eebf5bb882033f8fb0688c1a4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc8eaac0692d14b7156a34b96ada1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308cade43b6ee2aa6220364f0c5816540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac98fb83b1b52e24c92920a615a3187541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53579a29fff5736805f1d6e4b61f7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710f03687527fe0e8425c1bff73b39a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745f82c47c6f5dd3054b67dc7c5d57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e5bb8e0d309651419e18a3f959ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac374f6133bbc3e0fb1f2ee1c3c74b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cef904b6f3d228256bd6291ef2896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942154a61790c0718efc4a411d9a26fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7114ede38e0aa33612ef1b05309a9ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af25769fa4084bf14a211a299beee59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0693183c19ace2bb175d0f529ec8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22147a42dcfe0bbc92648285acae36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ff9fc96a6694a9e62465bdf91177553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5f3e0a76bed17f964d505ee8e5a4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68853e4dcbe733525056e6cc71cbee7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8dee1e4f126c54f04bcf0a2d4c9d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824e579464323b7bb3fe0f7c2398b64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc4ca4eee28aa623fedd2ee7c59a19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cd765f734eaa3a114d269f5e072e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dd6c80a30e04f9f607a9926ea934e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd18ac2e22e63af3037ac0da5ebdcb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a38ea40ab476354961cc758653ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fe7d609a49fc80a70344dde34ce3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f7cafeb3287555e3ff2e725f2b7c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf901be2b9c6cee624f7a292acd30d63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c9718418fd30e17354269ccca7ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906b104d792ec84dc114a351e2effb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8c3d18e0c220753901783516b5510568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86ced974537d2c2242ba06a0bcfd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305227794e2ddc5504045122c6a6ef6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf5311e565a4f37d228f8e60f162ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41bd4490737a15884412982b989e4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61e22cbe109669c5575398fa7c5fa5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188fcef63b2133f7c377154b7d8be8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926991b2bea5e9cfe5472860e79307575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83f6c8c62b6b6c2cf592b78f8fc51d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f71a64b875916c40799e2ac28e5377577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497030d784cd9e638f714cf8c35be26d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a94ee4c375b749a2dee2084e8a2c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b98ee59cbbc9633047ce5165ff614580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa402d1ddf557aa03bd72261fee27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea2304754e89f06cf6717dfca6300582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb46576b85e218604df16edc66cd8df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425556f7cae217fcc0625b554760bef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c9486125cad2eaca0949cff4887ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ba874d08632125a4392a51b5c5a17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26e485417485c9a7a6eaf659ac6f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186cce5b8203eaedf6a33a1d39a6557588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8d0e5e97170b6e575cefe25d58b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c35e2d15307b622ac7906ada4a70ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951b62436bb53d05665cced3eb75fa4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd7a289e55c23c5cd29754ea06560592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eae7f955ad3ebfe8e55efc7e3a091593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c2b5f8dc0b972f0b9b776048da35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a56d69653b5595358664e562c467c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599979b44b0ac95a8626ff898257dc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc54add5ed08dada73748762cc3705b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1c58c5a1cbc8158ad6a07f9b7766c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3af4e59a9804ce85904b1527d53b09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb89c1334556e826e950cb259770c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46d0dc5c4e5b7b8c2f7ff653295f79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc3717eaa147ae98a2c07c20da5deb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ae3f7efb420a7fa4324046ce74339603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c31381115659a246bc6c0cd8467e78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40476bf25f9ec5d0d59cc00f095c52ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe54af2e2e1612da57448acb5bc49c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f0cb0f9bc70da6a3e6009b03331a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6bef21de8afd8d1523d314f596cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384367ab42ebc59593be03617fcd46e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264e1e23d194d3b6d956953ebd1f2d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea9a9779c5e2b7fba17cd7e0f48e54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870f673b726d9471b4995fa94369f2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c92d803db8675ab0063ddfd5cf19f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d023b6142e0c4c1f5834113556798614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e63ec39cc9be2c2e031c4e9e11f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e200d9b7d1797e1a29db0bdef14f29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af195ac175add1b20833a9eb5e81f380617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2bb52fd3ec95e13e2462dffd4030618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aee2de5802fe1166f793a4b5b8e1e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c84ae19b213301e217536a248806620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a54a3760acc47301007b18c0bc1900621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d817bf76d826051351b4dace1ff639622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311ba7846725a880268b4f7e2f0df01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242d9a78da52c3dce464c314559abc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310d43f3d79fcc33cdcd88b1b631a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e540d3e2f85e497f1eec58f48a95c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1dc64d98194b2414be1782f8d4835627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa47afc1e47e8a3579235c16ad8563628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426cc7ce45a3979288ef6532a17507629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3edd56006f29fec55d00db5cedf423630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f187f9a9365b222a3108a36ec3d8122631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad41b7333805a9e19a052cbb297780632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c045079c409f11009c02f6974a628633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcae17e88162f9ab2d1fc4937a9cb92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9c18cdc4591e595fc186fab33c0cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8bcc95493f0de5ab5cf69e36e401c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678ca5e1b7d14955fa2fa93c2560a89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325e95ce1c1d2703a3792703aebb457638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa831961c56811d6365ab3c195b872639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f8e99a7a3579178f3c138125e8c2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d0fec52addc6d0244eb0caa87044b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0530ffded2e5525df0863b3d103199642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe784d214de28acac6219ea2348cc07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff5c39e2283755e212f06ed41b82b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d264b5880be9364786dd95d676e409645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9625f67fca3110bd2ebab1ccb789646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe19ad30abb8e1a205c231025499f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebed5cdfc696e87ec1df70e3af8cd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b7be87af8e6a0922e0c729fa3c9ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d3e2dd3d3fd71a37b8897a68f0c34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb996697cb0deae56b94a14ab52d39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbeb84962ce8464b9f85ca87b29948652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542942aff83eedd94415c066282a9f0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ef10ce578260b392d86de9715671654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af6d0d2a4d3269177cd9818e37028655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716aec78e961a460b1867c210995410656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe629a810f15b35ceb507ada0bbf8b6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe8b5d4dac86162a5f94c0ec44cfee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f31336a717c6a6c7bc57830376d055659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69e44163cdb980a90616715cb00fce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc17333175fdf966c3491627322814a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414516e2230b91032db0d780055dea35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e59d5d40547f8665c4895103c25ad4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dde79e52049dd44714603d27f5b70e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a12d3155c86b3d6134a054501d11d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4bb92feb3c930b309e936cd79dee9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ee3aedf84e284aeb6062ea770cc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558788cb3da47e375fdf90f293dcd6ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aec28e5fba01ceca656c368a8e501669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542ffac12dd939595ce7254c8facb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0983eb7ce26c25acc090a158fe4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cce663b77a988b6cde7c201b9f179672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8d41d5e0ccf2c3b3e9ce4ea70f131673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4fd5663125c0e64bc60bcdef48158674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923561d7132e0e6169d790bf3d9eb17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed70121907b6590da74a37629190041676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bbe136b0b833fd2136d27a16b4bcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37621b4b3ce27ac5f85bdf6d8e1c1b5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df94aa31e28df69eb5bd84baa8fb6a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd94f76eab1456e2050ef55987a8ea1680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>