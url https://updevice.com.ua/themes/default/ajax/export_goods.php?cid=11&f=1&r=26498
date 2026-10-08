--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196805477cd674834e827422a66905f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e66f6a995982d85d98bec3e6c644f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e0c470696eba5277245729e322c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d74dfab85dec5487ff6fe297e768e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71764981eba4dfcea99d0280d2db25e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a121b074b6250ed08cd1c2e0b1606dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef753a89f9ae47b2394dad4800f6df57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd49b402cd859d0f5bb65b150228e158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be481af9c38c368bbbba23e9892cd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b2b15467e615454c08ee6ed63de3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e29b5f4d6b0c4ff43c067c1c6f16011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229d607aa393a3484c457bc186f48612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502586e7004947592c253fa88737415613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdcf2426ea0999d7e543ae893bb2af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9d99219172bc9b3cd2ee1333e0a8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb45fdc9b999d7f17a4aef92ddac4e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad19779d74e1ce2845f4caadf9619cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f5315d6e0794f008e7faff78e12bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70cf3a8fa647479fac71f123b0a1c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf8fb2c664c55e22d2e180b8f8df3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecece3879dee6a05a06a31a52cce9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3ccd0b8c4a8b107810b43fb49373122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed10f9f2acfc94b7311fa6227123623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6561ad3fb1330907695ae902bbc1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11fd8285172963d39adf0eb8a6e47e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6056dbf04618f3e926b722f3dbffe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d14b456e9a58c006c872a219322927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5542bb5758fe12077f23086f882dbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b62c8111cb2c11a07cb3fe338b50e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201813ed130a9cacb1b1c7a1826b4eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2a95eae4bb29ec204797bef11674a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5e2c7c0a6fb725fed0dcc7aa2bed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22600b99b5ec75ea9834c2f214d88b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a37420361562c7136e77d0e9893f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683effd7be6a99d03fab223f5853641a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094abbeb435eea9386ba6c100cb01ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6b13f3ba5c5c576136e210726ecfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d2f5e84195260e818e3871f456fab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46255bc08841b74d8bd19b2118c0b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3384ba6f4fbbb1dfb15869d6e423840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dfbfab5e67e05f897d3de41eba1e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e56ffa289714afb02724f7339d0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095d8f74e1c350800c48727acbd378843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbdb1c59a2af1bc87f975141d2d77144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bf9658554dc924306c0b4b2ad5e6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a6dcea43939fe84a6ecead9c0af6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd744ae1af93108910128480832b1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd4c24016ebaa5951451baa6168c3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b5a5c7f25753bb2b0ae5d566c4f8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d47f6dd493ec6d01cde2430f936150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e1a47ef5d135443056446656476751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa30000e470bad1946e5da4a5cd12f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c792f239467d1f61329b2e23025e1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4ca0729b1cbffe8838075f9546cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537820e3375563028acb87f42f9126d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af71761020b4026837c134d8e0367d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d63872821d3fc49791caa132549acf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2c09439362822f90554ad0b2bc9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef0b524890386a4c0b2b00b854b69759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d1239e16e462959b56d707241008660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414f79dbc9a7c8df0616f8b58543c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a7d9a80d3a5196995338f68464f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67fd4425e2efaa0ce348806408e65d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec63f95a9a98d5078d26cb23a0b99464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37de5c33720e5cab64928a744dd6e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c6322be6f2cd569c3cc8fb30ccae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66749452f7532cc7a11a41118ace48367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a12c9125fa0fa3a17b844c13abae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d9b8ad8b26c9d8758aec87285379569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d05ff9fb281dcdf2e8d2ca629b16a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf72e02f8d8cdef434ec81498d32e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6152cd5227a286c7b013c31f14021f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c1f511ab0a667a1290a88861204673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6f301f0b18a28c092295bdb95ce7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeb8ffebd52859ae1662bdf6d6e75c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf467b491de79de889a56afb48e96e2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471de9154046b13e12d3d2ecf68b1dc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb1b72f63d5229ee08a04b5179696778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c0e7b1e9994292d5e537f38c90e6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bdec3e2176352b8edfd92e7fb68ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a729916fe94016f6a4c7579cb2e66581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259423fcc918a7b698e34eba921635982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810c44b4c04b549dd749c138dbb3b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e9d61cf8e303defd3fe1f581b74684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cb2be3f22d5885109449670f9aa385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885079d00b39bb786267b88906e8396886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716df9594158d1a7cc881b6ed661df587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aad6d57757f14c336a62279d81bae888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc627069ee965b74387b0a54da541a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50fdb5d41640ae5ab02b2206e2cd7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d535045b7c7b9483fd1f0f453e3773191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8d4592a772e8122242876ab2a73292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d9531294c955ad4a0b1a1253016f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8293d2d858bb801f7a60e3263e82f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b6a99404d745470e96a12a885902d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e7faae8418b65405af4766b734b0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c13873b3bd5daef74895f982a6767497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb88802657e8b42d6f0c3cac84445198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2b2690b970844e969b0340908c6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff58eff1ef8af0778f4dc88fd3219a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5864669dca4e639438fa15c22eeb965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b270008ecb8a956a2cc1b5026dfa28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f441af7eaad9fa2782c1524613178103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ba7f2c1fd1421c221cc7ee24b9f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941ee94f9d3bfcfb79206e3e4e5d03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d40f0d7b826596b2d9a39cf961afa2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5d5ff920043e9d4068623a0c6b864107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa2b59e9b5b042638b4ae92652005e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fb845596db71a5747be4582bb8ff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9eff5189de375d04fc61acfc1902a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044a8a1d00fe8aca0f7f0a57116af8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4809b01bc4584abb8dec5c97c1d975b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086963a78f0017f72d2be26c2a4892e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1010ad2e41e44828d342522a8abd17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b631c7f491f5f0bcd0de28ada9bd81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da3e75fb79ca5908fe5c6e4a11413116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c590d9302e9f6eed86b82d48d0de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7151a228038291124cc8faa29bb10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5578d094b24c56d68c30e4dd2f771119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d1e572f7e61479e9aa14c35757c4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737338bef06c0e7d098b2f4c8bb72aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f112d8d307f458fbc6f4e3cc9290b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545955d82e7a6f2db60730d53f1250c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec0cea9e94905ba8244131fd72e343124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5020d1dfa17a385b41542a64d8cb9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300826e265dce22b3c49bf1393c8e3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd326f4457cbac700c8119216ae44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0297af6503775f002ada39189c7c344128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57006e375bc2171b77cf76a121243cb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a4ae3cbb511813b32fbb64c5c375f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a55c6f7ba4369dff903a83efc8c9a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b1904f9525021d34a077e109877b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c956f9e7f6f87de66e32b776d683a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d772493563c75b788e77fd110550258134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c3cfd6713ce07727a7f4a01cfd80b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b1943821404134d0bc2259249b29d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207bd2b741e9917866f76498c96a348137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2d031158ca947f0abff7d5a934970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13212d75ff3de3db39bfbe60a4fff862139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dfcca3b35eb4e60c3ddf1578a4df5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d653e504d02f35f1bb35ef2c9f573141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de18b79a8f23e3dfaa0cec1c518bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc131b1b7550c74a9f68b4566c6801143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dbc52726adfb114b22670c5d55351144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d83e1f3183562e0d0adb551dd52a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab7bef4ea8a07de5f04e6286d73278146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190564921e6c22d9dee8451e5c4d5970147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc365da22f5f78f706660d37d0b4ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3245fa41b26ec46a9591ddbd695a90b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2350d407b73267ac765ce26030e654150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee75d62532cc7890e80f6012d15722151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18dcabb51a7e73d2717af90f03fcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292c43ad854cf4b9e77ed67b1417a1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837242a004e56f2a4ba71b30edd50bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165cc32a93bdd3412a1ad5e194575b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678bdccf6a3f36ffb446714ba2036f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e5fb87234f27952b9916e675a1006157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b374c5580df60a9c35cacec2744b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84256e91387aa3d031ff7eb61470c15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200dcfa754e14fb4e470d683a045f2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cb3d269a20bac35c0013aae643799161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85310bed80104689be01e56660f7595162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2201d60ff887546b53b34321adeb7c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969db1c31a4dd393f2b395147ab526aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff302384d94c57fde1c8c12bee258c8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f4cfe7003e888d410eb9c26681b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5248545af63fba172336cbd212b4dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082359da85952b5e49c9262066f6fa40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1657428c73217b54acdbb46fde57b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d7950bf3b77fee29e84c19a0991b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7521d730198e97327becdb6c55f90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a4fb97a830168e515722506255f1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7219c88f3623e6663499e02aa8581c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d618020bedbfec79a53500dd6946b55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abef93b5da9dbcba99cb0673bf7624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0c46b362cd0c0547ae44d624f0b6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82e873b241aaa47d4a5c85bbbd1adb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45474441693988902ebab58724c4866b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079822c7252ff20f2030e5f3c21b4231179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ecde09e9d16660556f88d3d618343180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea759612f45bf4077a8f04f5f6045181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c007b0c6b8d0016eed746bc9ffd757182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f023e53fe3532a40f854e6199123c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ec5cd77f59c51f43f78850108962184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d92ca6afb2b70e99ada64149fc0873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e66982de4851614db157d51c7cf0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f271bd29cf2eb2e993f6fcf54ca113187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45eec8bb2751e024eeab11db060d61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f15a3049b2e9d2ad4803a74dbb95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce99df6bfafbc17ff2475330b13e728190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cf435b18804b158c76a21f250eeea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655138f011f0749841b1de3c631848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac450551435733da9b1ee13fca446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39243ab1cdb2a844f691c3c387ae22ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46be2ed1c7fcffd14c5a6e93360bc5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540964a200ef5f3b8332497d3e9dd0fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aef5290995a54516301d05ef05a93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e99d333ef7dd6a5ac769f8585ac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba124bc4fd37a15c8ad6394ff554c43b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f1c1a5fc6d3d6c31e33c5d2057aad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5fa8cfb6635857cf0e30469cc986201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5233caf2cf16d1067e64f29821381202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fdf86626fda000a352ef26a0f4de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85a86afb7f16fa3c59ec829fe78d10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777de8397a975ba4d953d628db95bf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767cdf6b58cd7bfd821a449c7774b55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb463811e75edcd8c75eda9d0017e418207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76e1d501a5fa679f27daa910c7665a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b880a8d5f033da5a53aef5d8ee2b8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81862a3115976d7a62859cd4f1a4a3ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a73c77e01337e52e3a8e7c41be6a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d1338bef8b09e8ad6a5ef1ae8c40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e628d1bddf5504d6f6b4ac2ba3302f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db9c1540b031347a15b5eff9b3734b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1ebd5d93f448dbcf55b09d1890b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da1e3b9982904a878a3564c0f327a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ae9df369eef92fe12e91960abd25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478da5408b49f75c5b37bd27ca17317218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e714b272227e807afb9c817426af67e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f436c05d7c82d6d087c2caf56f2cd2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2e36ebd2e58ec8cc01cad416ea207221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601a02067bfb6d98e3ae3ee3ebb0f49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078985c29de50764afed48075584e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53a59a667d21dc703e56a47adaca01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e492f27bec420717956edbd89fffa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1409c27c4bebd1db82ce06f93eb35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058501cdaad7a4f2990b43c8dde922fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab35bb8c9c8d0000219b437542b60d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f43c6ac6ee48cf0d51b448b64bee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b1b2705bac91aa7fa053c840eb0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508014baa2caa00a8510b30f2d29b2e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc254374ef047d6f1d8842e2828083d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271db6cb278f67b2ef82220dc771dd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa13ff1d5df90dda151b1453cb0e24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ffaea2f5d315ec0d3b762e8cc216235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ad60e175de8b70b732fa1aabd8fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25548690513954866ce630689aadd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e836a737a24cf3282448bed0b2609238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc982e4eecec71dbcbc27854aac4686239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58e3b63b2cdd273ef8c4bdcbf3309240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66acb41108950e2c037edc988a99de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556b5d55d1ccb35bdd0dcd13051192a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0eccf79632c9f4d1278d8b36fc3c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5c1b16149118e79662017ca5258cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8798267917978a3f4e6fde4075ef6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3273a7f1d4e217704470d5140e10c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6bca9db24dc917fbe44611f4b2eb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e05a2682ae5eb5dac399ba55152ce7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0070ec07c95ff1471ecc3eb7d03a25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995885b8c5eb295f71d5c4cc2e06807250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a8de36dd005e479a2f7297f1ca5fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de309a5537c64d1699c328872411ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972467c230178e5decec3d5542e0c66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb0d8072846d18b8bb18f6e0c45954254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70c9cce422c424644115f93caf3061255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeac0fdcf03e16c51b1f0d80e571c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc884b0643189bf359a0df4c52cfd46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a2ffbd6e3e50438d67f83872cbc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0cfc84530228c61e6f52679615f70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf45e85aec4b48f5991b948862830c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a41d6b0e4de96c1751aaf94e6ae6bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62434d7fb62c02503afb740d4cf7a87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5c2e0c3f19040d772bf0b75b5bb92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673add60b97e3031c46bb09e6ce30e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b99e6193e99e55cfc5375abc153b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c69ee375a07661be6548b1106d3c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5cc0035d02f17f8535cc3c05af4f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8770776f3f446d73df3f881e90921d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c30e89f4f41a4fe9734552820d393269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc646bea138f30407c16170e63da82f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad94dcd5378c1bff6a59690096f16ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029f0f904baab8963ffdbc7c542afed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4792c92c7893c8d88bd8ffadcd6e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611545cbc27a8e7235220f5a2aaf574274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf8f8f216bd932455c01daf9024cf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec5dc655fe1fd2d18ea4f64f4a1186276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663f794a58a00189a10bf0cdfb2261e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf15ce68db32562453be89e5ea71d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f9f4f98b09c3841a7cb840a1c1b08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8bd686614414f6a206b3064a98214280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddffee1578275f7930907222719fda8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a851724dfb3cc84d720348530b14df4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea1c1ed9bffc2e1ced8dd5331fd4dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10181c3e00530d40032842d9509056284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffbaafd1e7c27dbe126eee30edd19b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7ff540d61faf47977af2b1c88078286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffe73c55ee983b7907f73bb5a9f15f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d1342de68d12c17755409f6655fc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05770e2ddef93a61e78ab40093e0c4fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa93ed69c0f849cdb6081cc07f95c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2dd5518a94cf131628a033570488d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403418e573b8361316c6bed16adac4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce194abe1300dea3585302697bed7775293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74efdd9c3f28a039202ca85fb134a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0b833d9bb5f67f7ffdd1f4b754351295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f3a284ca42d8ab244b16eb26a6074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c1bb506300789612eb642e22ce68e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac23a911740098ccd1d68cd1bb086c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b10086df3ec30e6726c81b2d67496299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff256339d8c8346b4a64b3a9285b24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91656e7fc5d1f7a759a04363d7187115301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188c78058af19c155c207ef8bcbeb82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69892dc7d79b5a88935ccb0aa7a25b95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7f631746a1b84a6cbe2bcfe1c2b09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d039cff0caebd6e1c141a1564213d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ab235e17d199975a7e1216aae49b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473927f4b04e521e71e933d1df9603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35fed29b75c5e91ec4fe6ab7842834308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264303fe736e58d7d1106afad448817b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe502a783e2725f97e1acaa251ac294310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851321636d271ccb14e2961347b52854311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cbe3284fc3078cf30cd4cc130bfb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56036f630b2033aeb92a9fdbf5635724313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d4a052796693bdf5a722d65720878314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518231aa6d90950daf7a58052668b1f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84e51aeeced09e856c258ca168342316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c839fa114d348ac17b4fe8b4e8b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f09e538277371aba2b70e43449e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eea3d3de3e9beed12b8625b1006631319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97831718ee86b32bd5a63912a015989b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23483d50bca7927b6cbd69caab25389e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472ac55153799e9e20b894bc0fcdf02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9b57526990f1922399c944d9cd784323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91441f7ab93b438915d0479562538348324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5ca710916db911baf64f52a11b801325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e63adf2b6c0991af6b7e29826faeb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e9b8dc6ea0028aa806ed002fdb86f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92fa3e27c4c73aeddafa71a453b0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879faa697ed9491da482a00f6fab183329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6506bdf4e2b9c0b00ec054e4eafc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2ffdb80e0c8c8e435fef1effcffe6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a8216cb4bdf39a6e8a32f9beae7a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dc63a26ca746f6accd5be76312b23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad9dfc11cb3accc792e5f2c5acd7c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c587e79316b8d531e8e9a0584ab80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b1ef708b43b74d056ad0b506421eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349c9da4c82ef9c2171c3bffe34bdac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeebffc00b98da1f26de9d876f0deee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb3e537321a500c72b3ee8c20465d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8b5709dc7fa0e165f4384f8caeeaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f73c76f411cdaf4e0d3b7f2ae27c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b106135045b4235ecec5e053c934f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e099c5255ffe81e75d67bfcf0886590343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d706e8dee12ca819e02fa5cfba5302a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ef86d06529e241d774bbaef63f71e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e645de7156604bfa8f13610e589d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98df98560b5f51543121ba021e28a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8886242fc551cbddafb494b738b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394f417fce72037833e5cd1e51e4f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8555048a85ab8faba91457d45094d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d08f84dcc000fdc25a89e035fbd65b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07364592c0b2741d08e8d4fbad7acd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6426a51c3b99f89235bdbfb65e0a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737568f5a613fb5c11776c3b1e8239f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d3d212f752c27299f0062ba4e95b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15794679dd3f328ed6be007a3b7d0ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71db4c9e3a17b88bbd1c491441c0cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73116b753c1e9ba2f26873d59e7ecd4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc605a383ad63d9f51ca10cbab8c0478359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b9bc78e161247d2ebe1279030e82b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c339112e4a575c0b2be198316c9b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d69087b11f686dd663a8c90cc305362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f0c603853eab0e8fdbc5e48cd37ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed4c7ae1e66c83dcf728cb23863867364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9aeed96f65655c8ff37b6a68a6aa2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea93c12e31deebf5158ea54ae5a4d94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d2071bdee375b26b0f1885dc620d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f41782a32d27b70e8d4fa8aeddd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fe8170e096eec82bf51d47cf7fafc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a05a2e9cd56bd8f0dc9971b25df2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be61e542da36eff946554d21abfdcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42deacfe1e706710ab3b42fb6132df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf52d72cc094760f69fd850b3c2326373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c85ad7affb86d3e2e87d34f7f419374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c8e16aa2c20915f5ef799b1991898375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ecfd120aed6f610878543a7d2c8a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf92d03a0f8b2163b7bd6322e407b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512956fd305652d477b0c5acc285d92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f114cb9c26621455c448a97fd3bb5e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d5cc32c4bb840c93a9d47bfda2104380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6852ab8650d19a68913f4a621243e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f09cbcc42ac0d57f6fcf2fbad839382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce994b4514f511d5de748d173402652383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29200d91763aa67f368829ecc48ad0c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce16388bcdcef31539be530f7e52a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5907075b0bc101e33c4c46dba47d00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe83121821c68a0f2ac87d77a1c8012387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4c41b63b2483422a42d7944e4714e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac715a81156cfc9dd9c8a2e35da314389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafa043c4449f93cfe043a1c2585f47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f960bb7b075e9503d4df6b5e7db250391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109318c78973df178695e50ed6b41b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9025da97747219674fd0aff1c0b6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5d01f0f37cdb100a749a948b914dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a6f931e139fd4f29fa6e6976b339b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eaed203e98208c269071a73d14fa9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88708fb754c32c104077845ea830828397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc06187cac8dd3b4821837afb987db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f95c66185280adc9580fd94359d32b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9a2232b65580ab4a8c969bdd03d7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104362fd47b688a0da21cff504afe610401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b6620696006e6a79bb98506bedad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73127b3d497e50673a8e48cca4929aa8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52ba43f1c68ffb186beb8f296e8589404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e62931f2d1c36a9987169c5d9c28ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dd40c3b45773da32f5dd599994a4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1934ccfd5a3c795552643afb2bbe84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aabe7fa2f95ad729b97eaefaa2c16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3714cc52a7442c504197354b987a2ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ccce69864574edb836203b61a63d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198affa623c51d6cd910b73e9e152103411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72df53fa339617736a20da1e670665412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dbb588d647856375bf47c9ac4c7a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2b898ac21438781fe347159f13c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f939af6853eb61dd2b8ab22d85486a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba607807d6e2320e7b7bd6b1b869bce8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b93125141fbbaf75565128a457e31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387312ab8f32bcd10de0002b0e7a99c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c5983c8edc6bab57899ead3a4541e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a6e48476dc6e51f2b977a05aa2cee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9bada9cae5ff283718cd4e1f38205421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43aa0a302b57a4b851926861d0f08b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc6446e8989263f2d2bafdd81d18b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa506a7d22224b0270e179aa4cc050bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36435d2de12eef4977be454a5ab29a04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5348d8d3e4a420a2ed774007e6a1a09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8773740b35f3c16dce3f1effe047a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cab15481265d3211d056edb3d1e6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a253b0c9f1712c218b0782e921eb28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ab3e6e4190be3f4500a479a21773430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb88c6de7d563990e3259cf57aaf8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e43b6e8898bb3dc6ae682b78f3c076432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbc1bc2d2dbe0d486a7513aa87f7b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227c1e7efdb9be374c8f06fcccf9521434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e413cde3b8573508247cc42d134e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97095f09bb8080091983e9705e19e423436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882569d0e64584aea9512fdaa3a447a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27252d13afd28b1ab3bbe4f9775b7f71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bdd96fa54b442a89535fd6680d802439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46a4d487d8539ab82ee306f5251f6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8894681cf9880dcc7f62a5c0adf3f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cd2fad532f2f6a746b492c38a7279442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60317dc561fdb64a2d600960bdfb9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11593ecb741ec0afb239489d5bbdfc99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564f6b89420d6908a7344cb5e936d3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7245507941a1784ecaa17e459671ab4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f6e5c9813d26d5ee4afedfe6a250a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13bf0ef1c7b3cb8f87149a8ed05747448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d35be9b59fde16a71a4fd55554e8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b803743d448d8af1290034acbaefe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6164aadc4b67188194366d5100ef1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd934ab66c07ad2698744d763e8c76bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc2b08cc11bcc69a81049e01508c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1e3e2748d61b98caece987fb5c972454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201392d1b6e1f57daea1b0510ea116b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7c510f24d3d36a41de61657630b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d468306dd763757671ad9d5ff59953457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698384dd25e47e3d32a4664b504c5fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4667b1db4ccc733163946c18032cea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26009b8c4e3fba8aab717d9e20563c9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429c20244a257e6b9baa8504befa7c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d92dedc23614ce8bec809466b09f68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54556f5f8fd2da2a5a012ad0c6123463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b3ad51fd8740ae3069a24e89c6cb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60525b67a8a10abb53d09f46551dd571465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498df7e5eb4fd8253206f33d2a580ae6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d30527cf17e3f98db5c6783768b59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df5f28ce2a9c4c2cc2fed3c00409f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccf4bf06e42d98fc1128ffae95c0b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c82c5bf996820fad83d784cb1b1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9eaa266ae87b33bb3034ccc159fb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2aa44900ab1c56e95a4d3b7b618e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994879b7f2e702b4b3ffada1b27598cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d84443ccfa68a1b7710373c6300de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9232dcd3c8cb89b4aed51ea9a45dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fabd8bd69878a8ea0a8596e61fb878476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a40f0879e3a6f36c8f9872b77255d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec6f8a36df14b6852d31c318df89d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516f9b9b4b3f1a30ebd33422105ee8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eea16489b5120c0fd47b8a929931d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b32158dc5fdeeea07c6805c6199d37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dabe52107f9b30e6251ec42a9f27f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a14e9ae5abac0208efcd3dc208ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1514c4bb22f67357da61dd830ce75de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f55174efc003d0c0b21e7bf9519b46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1ee9fcb4ff43e96b9faee5a93b3d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187ce6b5033eec22b5f843905a02bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7920569c9443b52e8918f4d82b090f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55cb3fe7ab023fd562fd7eeb980ff0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df13e4e25a55b2b0d865dc8603c6049490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e835fcf9a098b6ab3d7117c249bec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d67fb22fce59fb84cf2256b1462b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6cd6d66490908001c63f9e1a81171493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7025f8ac76ea253607a5a321ce009d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c262f5f8dfa90397a05412845ce633495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030ef2aa836fa998c038fc2a5025c9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd2ba029a0eb747ad46f3dc7334155497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a03ec096ad24539fec84d780b71f15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8300c430f29d394a70090af76625f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8a459ede1e16f3ebbb7cb6028904f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f052b7f5e5e444498413a594d67134501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f8beef7eee1b08c4c7c00653bf1d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc751ff5f8c44936e22257ec6fe49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a0d215a2209015e5805a81744ae37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb60e8d8034db3a9fe0e7b1bbae40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12694e00db7ff49e244e566c97d659a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaaaf3b9aaaede771dc1656f6fcfc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b6ba895aba9bc9852ae2601e4692508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456eb6129fa4da87f5305209701ea6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fba395bcd16590d13ea4f0c297b74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdd54c6451505ab706fcd58c7f4e25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590c853ecd95db46d4433e39dc62b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b3bba6a87fbeba38a405fe371793513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a89fb4a0954c3d513c3bb979e2594514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae1d137f46498dbcf3b4992797522515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e56c5121431621958b113624e13fb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e116c0f1b7f3d5c9baecc5ff660842b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb3dde3a824b18fe4d1545e668788f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb36199c7c1ba90d793bd3ab961936519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a2a788b5629f8f6bdd3837ee98636520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7415624439563b79327a977d12f22c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97cd137e9803db1ecac90b9fb8c755522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747a04ee3e46f4cf0946295e1fc1afb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db70a9f809cc31f092eac2cb21450524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdd718e697b975f9013bdfd3dff883525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f2b1101a02beb9568c7d8a307bf73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3e297f73c891b33f1d062391f1507527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f90bdaf3ae0d85c07e7ce7d4b4d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e11ce61e063ba02f14370f2b30c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51de4586ec245051c0fce6bad8bac9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b353e377acd7c16941209c35dd552f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aabdbe2d522e778ea8ce262087b2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d6e45737d3e2cb5fdc414938f4769533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd41686feb792aa6162cbcb8ebdbd9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c19d7aa6da70d474882e408cff3f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534673df3810cf2f304d070e47a6f41a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38919997d0352020b6bebb64cd3cc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3100cdd856105d5392c4e8920dc63f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afffe978342c08528f9f2dd4ad083cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86213751cec1d8048248e797dd481535540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d74b699d3fc194ff8c6cc37e4f3f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fb31a7f71da3581b33b9ce44514af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ac61ccbeee2a51395faac652b1265543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc94101fbdde75b23afdc55cfa962f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc21888c49f485b59ee2d7e1d7aa57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03f1813da8c1ef1331ac002b10e235546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b9f1b59da839f0267bf1849bb81e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024daf99bdb39e579a0a29a4af5cb967548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5945aa94addee7d438c0d8cd576a39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34570d7d12a4b5922e1d92c30f0a77e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceacb4ad989009c6445ad92a31ab2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de68fdb75cd14c5718adbbf8eb0d0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ecce43193039a076ea807b472cae4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0628e85ccb684cf93c4f8d2784851554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc45a5d7833f0f6c5b3897a9260eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6920e4493dc7b72c3bea4f1b6fc28af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6e7ed8eca7932d42c78583bdbc881557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c314e46faa6c34c8abdcc154fe3cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52b34427e65999b64dea03fb1a5495559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3150121e27156d9bd829bfaa394ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2768d2bddf94d65e736670d04456a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d9fc838d4c9fb15d03dbadbaac7ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ebd4ae764ff99fc2783daed478184563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cb53194135a29b547686197667264564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15746e76a003dd471557d1af1a7a33ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff1ee226a37e82caa56d10b4da660566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc794fc39381a044e96f5c7c53ee67c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84febdc0c7380deeaed49f3b563af841568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9172c4e3cfda840c170277f09c74cac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbda222059102229b01d647727f59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d87cc9a16e2fafb333e4ece29b5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a031b64cb093a6015c8e3686ca4cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ce077f5286c970e8fac21b60c777573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b917f3a2223cc50510111bee3b1273c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e189182f001f16973084c106c1e7df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b79c54c306ed85e5432792b2ffee9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e4125cb4a464cebd1d4bf6c346a11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562694ddf2443cb1328e3112e8f7e182578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e2e8e6efe90c89e7bf0c34fc601d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf0ab0c0f65efa35fe797025f55599580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc32d1675a5976cf9d79b06b9dcc63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12688ab4f0d3ed84f4e2a4e51dfdf091582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0057ba6d125cdfca4d3fea00e037e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231785f4d16e5e4c07696aad3d9ecea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f3e7490522061f3b5908a68121b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658f684cb708a1b170bd672d8fd976f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cdf51d945a15dba7298f19a0e5cca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba20583588f87cd8cac2dde77bbc16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d35d9d2a472e9c50829f96ae50d020589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc3474926949bd166c21117b61439590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb72bc38dbebf85e590e119f5ed04b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902715285e1515067730a45aa1cec9de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e70deee5126a66eaf2c4e5a6ad97e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30602209fdd61a2b205b18b4d62911594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d2e4d3d621e09057e90ba39afac1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f13634167c02da1342ff2a7a36a22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa094ab0b033f91dbe4063e852979597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb746a092a88c417ec580e140a6df0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c0a6af4300521538af591b948920599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a4aa5850935813cc76ff23b1f368f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99621bc4a3ab827c1ce64a5c645245c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6331c89bb2cb0b0cbb3b2380bab417602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f474262e12d53819ceff424a28e09f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c704d0ae1d84d490c480206704dc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447d01ba5331f899536979b9e668015605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89c603fa55de8b7be8023ffe7cca8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1a5dfd851888e3369ad5ace477fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc149ad67a3879aaccf9ac80f2de16e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a0edeb54fa09d06995baf0d7cf781609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8a28df00762f4bb8677dfa5346e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ba7e3305b94895835102d4412aa2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4588430529d541f0dccc5780bcf11d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602d7e19422bd7ef6441a027a168744613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bd9604e4d3f210de38e689fe9ed0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42559a0885417595ff553c1d8b26283a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1830bf56ca05c87b8064724dee59f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57dce6ae11199f434fd8084e52881a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70d1364c4b65a0ef81beb20f796ad0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f69dcaa5bfec0909cc808913c2554f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0c1ee0259a2215e9165b7363e5a03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2a3d5197ff99294038fda831e33c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc26f1c2c65201b15e3d2405b7e7336622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91959ab751bf1a43a6d11b415c39c2e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ec30580c15593d8619066363b43c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803a3a06f3ff7cd1f282dfbf5755890625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c286fc38a3ee310895151ca2c33cc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0728af9c43b8586dbcc58c3f663846e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d239b5adcdddbb5578b28983405ad5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203da679628d35889d34919072b49420629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d0270e49750ace7be68092df0c4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f46fed1f28bd74c524cef8fee764631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c7090a968ad643f5b764b94866cf4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81883b0cacb932501c404fead2cc58ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b667d1a06c10f3c5babe98422dcd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253edf7057e60fd5180f00dac83c2312635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01032b8cad3453e18bff449a164c54ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a795974bc5e8549c594b061fd1831637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb0d5f2a9a876a814329d5bd1e323638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48638f22aa636394d64e8e3706dd8fce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730520d6321e5ec5a86e4f5e323c48b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d65735c08fe6d13c428dcda12fda0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21aeb825cb924076e4c8fbf4177048642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01cfa68f93702b8ff0008833fb3c37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaaa976b0b8d32e92e2bbba516f1d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7f1cca6b1e639638323feb56bb30e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157633b32a0594a714a5b8b1a69273a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936f11eccdb7027b3a6f226e93ed5a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be227f67dee451f0f685ddbfd8d832648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50a69aab922070c497fb743c527ec8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9ed05192e9e63a3191219861fa9d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65316895cc58d97ab2da04766e9d9bc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918c5c072a154385233b2e48386220a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f959828da8090976b9c906a8a7003653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc39e8b926d855182e19d69390d64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391747656cb09b762f76da3e2f86a6fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538679085f43b394ed019084019bb957656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012582a688ae58bce0e32f21f09c9a8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e93339135bb1b5f906a603ede838b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702db459b697f1e07aa38c1abf1fc15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e954593a263fcaaaf7d29d5b957e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9813f864fb745131f92755add2837661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce289f6e5d2c664bb91a1b5359634662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56214f19efbdd606dd4f57508a6b50d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2544c15825aa41d189494952390675664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80748a8e1c0477bda9fa6ce72c8b750a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343920ed75035c718e84ab4715d93a1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca22d0ba808ad5ef688e78a082a81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d34a63eba4c6fe0c57ed69ba96fdc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3fd54b0f193dfc29bee30e0f9253d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a65250ca17c5f278d9e4d0ee029c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a2f9501d653be5b7462854c707433671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa46a54384454d67a29d2d0060354f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ee89e2559e86f95e66e6ae7cf94e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edbb78ed9bfaf3cdded52e3a7f2302674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31d21c56bfe9b3c999b4e4f50fa0b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeba7b3f873e527204b801b025c2b1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd56c8073330026e3dd43a82eb8a874677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a457cc550611995b2eba188030cf21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4557833241720d06b6e545a9e1dc5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b74bd35083d78f4eb39ca75a94d5a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c59e977030dc21682c62be082cfed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1afaae850371e2de2edd256f20e835682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2453d5397e76929e1d7d9924b96259d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6b521c2e6e3b9546ee1cf651880ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17173e58444e8d6fa0c6e9bb6cbe8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98bdd279e5c97eecabc1aed7ec5b19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0860433a43717a179feec3aea7d710b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cedfd267a6f3d5609ccd2acbf10ade688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e3f160105fde99e3c54106160cc83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80b8f332a88e9c3791f54d12d1c77c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bbea1ab059e05ce428de8389554d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3f7a07ddc31c5c79068f22aae67f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f79c49a8d60701009af9308f6c78f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590a4d74101f480e621c3dca2dd636e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf23d4c500ba8287931969a463c988695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68935385d221256edb1f8c1bf8f743e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea61969e2703d610b61371077d053697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7708a95513d9db84c495bad09ab657698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca52b4149532c22cb24b44331656947699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcbfceacdce654bc50e0a127dc0c10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1d9e0aeedd7d71da3d2e814446df6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558e7396938246b013e6fada6d686a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e777eae3a57f350b43e77f640e04bd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad2712de9d3b2c9d935793d2d9e1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41484e7d6ec810864a879c7dafb2f20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d9033e63388f439e6cc8b24666503706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a095f9e585380d4d53f453cb0b4284707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa391a634a810686a22bb81920002789708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2873eeca4cdb8b721315405b4459c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c5d9842ce4f0437f8fd3e02c71e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18fe904eed5048690bd7ecdeb6c845711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613c76acfd815ae64db45d61b0f75a8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fed2bb77d3a6f4dd820cb32d25b9821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b632452ca2faa673ab6a40a7b8366852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1107d6cda9cf145137130fb9df5fd873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c41490eee59870db6a66739475cc6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7c02ae55f11ed3da09e63f3896c145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0b2f05ae545d09d3a681143b6478f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a7d62fe970dc72646ce787e4b2e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702d38721c3e2dd93c2288bc964b75a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb60169327a73251b0fc37744ccabf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ba80c3be0b97262d038911a86f0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0141c72dae0cd6251a6bc3836def6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbc472cf2ad5e3c575ff01e72abecb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96425f0374e1c9fb4364daf499b38c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572f89ab01bfa8a335e7f25b6cdbee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd018a60c4736b2b63efc3ba66abc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b8b2197c86f498de433854bfd140d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7967302eb1bbf56833dac721c76a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7b3f7d557ca6b187a7da719e4bfcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5711f1eee60f5d9cd7d2da9457f8a2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1d4acbad7e4666de3508013a656c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613ccfb63a9ca4138bdf846969f88c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d434ec27b1f7129f7e56d170c7acacb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b236d6d1f5886d580761f334ea6fc1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546fe98ec57f8c47c02a802305919e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d44b775c8ddfc69a1bf65d178d0d0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82996cf7614236530a50e668b38510c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0997618d81d0ef7311b8d6c55351bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dad334d8951762ff4ce930cec1c80328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6517ecc0e3d5339a265ffba837d058f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11999ffefea6b8716258d1068a4fcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b08834bdb294165efa706e90b76f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba3ea64727243aa787c20b4cb987d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef5c3b234b135b5788800bd7ed99db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440e954b011f5d5a14871ba6c2ecf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056d5a1ee61c9cf9ce72288b39beb7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caa4c11146bb0076b87fddecd6cfab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708cd6f7f8b3417416739c9f485e48537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c484df485b65bc062595aae2832b8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913989008043f020bc195893404e35439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadadc21b883dbf041c75d727fbe95540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8add5f7cd2cd8f1f3aa9cda1e7cc70941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10bb45ec0aef64cd14c28cb04ebaf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba9d5582ed04dfadf9e7db6f8a798d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011b9e95b7fe9ed22465c7ccf53adc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d9fa34379a0138d1ef72b1dd8464245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858832e8d2041dc92adea25d6033916046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d905468282efb17974a881009f237e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef89a0cb62bcef6eb30f10c6711c55e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a33f1f5c9fd0092792c32aea3cb7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290724bc63d777be1d5b005e0894854050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bb27029432369218be598907480af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c535055d36d1c53cfc29a2e6cc81b8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711a808a735f6bdcacc043e836198d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cd106664875214aa7d5e9b0901cc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa24bfe0cd7db8568fac40f151a0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c36054a22ea6702a9e0e42f34cc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3387b6d13f5a6251375b6fa54a4aa957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2204b6f15d74cd6639d2ef0d3e3320258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0159c2c30d51c18d935d2cd04b3eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d8b6c675f1f12f3003135f1544db060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a3154adcfbaecb09b9862ffa7f2ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b892d0fb9ca04c0cbd0f100ec24f8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11d9e7bdb8d5bfc14506f05bf63ffb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56bcdc76f4ad1a9cb148474ed834db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f323aa02380ff88b4e9647ee4ec0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d861d82ae9305996a7d622d71825e7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c9ed217a7d5134fd9d8e839ea57267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458875e353db40ee602a21aaa08db5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873264ed3d9872c991d67067421150e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6923578ee22de4b9993ccc4b6409070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eca4aac7bcb74b72acd510d59905f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ec53069be38ad02b2adba946092072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bed181aa51e9830c126acb6e666c3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0101733081aeb030468c9c08f9004874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6912a4a1ac0c659a4e53827cc89823d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e73f17d78c31f244547a8244dc7c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b073b7e0920253ff6c40930227ef5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c524c58b3a189932b033f202460278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9553305341696a3ccc684314c72d8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f109018f55a3dd5f7a627274705e6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead641f455222ee641b22ea5420f09581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d973764f884fd8590476b6a4b4ddd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0405dfd9fa331fe3d8abb86f53c4c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fca6d45c227282cd50eb18b09dd9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e958f3ee3033bf5ac99be6eddec34685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91836f4ad81b783298db9d4c2cae8c3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604c8db27c8e69e6bfe7edbba3d3ecc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0138701eb15d0cbce38ec72a0044d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20af68b2c44b3d367239155d63881a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04dd6cf663d08784c6bdfc07910d7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c2ce88ce8be934cd1151b2bfa56491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b3d30fe73e35948c24ffd5c5df15d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab6530353cfefc992d084061e903793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6951008df5f1bed8e9bf908a2c08cd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62388296a5f0b0f7dfa0f7df3206f0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f10dbf442ba36e0fd7eb0e96ad7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493019cac70b2aecec959410ae766f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd491794ec88eae7b7bee96f38322dc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8448650b3e70d4e5bd05072b3fb2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a95c5580f56feb6fecc2bbfc32f94e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8186375df858e555d3f7f5065026ad6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121a7df9499857d676511166cc4d3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481ff98e25eaf7ce698a94708f6194d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d628401b706e8cce6650fe5c9a1d13e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2f36873a63ada5f42c05691b3c7d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c966a9f382da9f0fc366a796b6c5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d94a9839a5cab3b49685628e970a25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55141dd24265904fd889967bfbf48022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0e4720d8424afc584d431635b2e3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999d25b583e98bbb047b0fdacd58288110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc157d50481fb14fa5800e94448321111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae24cc1a7600c6d98a041d9e030d7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9644c87a5a4b17f7205df21ca565f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3007ff618d47061316692c08371320114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6501b35bc5eeacea27d64581b6f8e94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd80ad14bdd04a8def65c2e14e12361116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42cf95590bcb1903feacaee3c58a34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14307d9f4afa8fc160f22ff4efcb004f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676da41ac901e5588ffee0f10f5aa5e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199394e6e9017fabaf6838375551c6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838ed8ee0b006ebb331edda6d1af4c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aeeac59d6cadb4e4be0d95db75ada122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79dd23cb82a9d4bf9cd40786ef1ba0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26993cc8f4d8d15df4b6e4c8f0c1fc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939761be52fbd8e5ee9d1ae6e8c82886125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b6f3d82d3c58dca204f595e0c37d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a2fb5a8771d65546ed0d92a7b79f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e068d032bbe4a0d9efa877d3815fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea1c795bee786eca147a74e043bc19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08665f71ec5ab2d85c4e2f241eedff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c32e3d8c948491269f541af46fa9d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19066dcb37828a5ec56c79f9dcd1693132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39687549fd70fff01fa37e560051db2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c98e6a211e5dbcea10c067ef7d4dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049486e57216d0ffc3594587854d9fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c423c29250698075e44179645270f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0e7dc33354cb1af00474413bbf764137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3efe3982b72aded053652182e52b49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954742f3b77bfd62098e403d7058dd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bd16406aa6453734036acdc28d7e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f2c8a6375d8e506d2309e5a1d2be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03708aea5e7fbd59796c54e98ad33389142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a150c64e60ba21166d7ae74238bb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370786def5a0d79fbbc7a7ee4f3f898144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d0d40fdbf393c09bdc680d23af0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a522beef27c23bf554f862fb9f9ed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb83429642531efcaa1e8a724e595a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb808a477f8bd5e33f019cf4a9188c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21970874be8618e452307ac9843fbd9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed92ee96866580b5f1659bed702bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf2fda1bac3fca479ae4d03a1871ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed0ccc1028d7769eb452f2fcac146b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e681f8cc2febfcd08762e8e8884006153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fb6b3bfa7653f37e9da74285424a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71521550635b4bf5dcd0167b4af06e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead7173f44649790e98f992181eb2e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03728bf15305869fb9211ce726da2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100df231435244c62ca5d707b3a93c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd0110f61f67a538f62786964b8d13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a217807f4fb9d3935d58e21c64d4074160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7564c0d9c5f26d4eb011b31d1e3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327336a081484d1fc91735d1b0ee0f69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8254fa9554b7704f427e9d2bc0b3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952939ebecb840fb3aaeb263d70fe55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3387b15c4bd26363add25323b1ca15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbaf2342eca047652a037fdb292ad3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ce42bec2d615217026b956c640b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc321ee84bd0d98dd240467997aca3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72e9b1bce4c5a6586268812e77766b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc2c828edda592c8112f949f8d211c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523d2772fb57717234f41a09eade4d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a2c8d5ac63e88295d7cf2c5da992172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e1f00e9a2889b4a9ff217508b2d08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23601c55288d8205b3a54ca943b0043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233991541952288e3dae24472d81058175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c7c8305e2365f1012aa41d9bfa65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c6298f87bd71efd5d9a581c2cc69a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba02fe91c471702787c89b29be89677178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd893642265ed1762f13af5454d0f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598c8cefcaf2f5c84b273008ebed0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec537377c4343386e3c5114333c3f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7adb0d565d321af4db88ac8fdb6f41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61897d591fe0a4539381ba85302bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f36b47c7ee696b30b3b111dbabb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534de1f15052c64dce68707d086c897185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f4e76fb2ab04e3025e8afe1e4e91e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e5cebd93e8d68f0383453377f3749187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef165b539408cffe17b2f507e5f5a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd10ed8bd244210fca128e74917e3ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037aa70d2adbb1155d8cdbbf4e465c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe01618eb52290d35a3db3945f0cd7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12209516c28d84a19f81ec7943c725a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e7e598e687dd18ad16452b34bd53f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61699749c08bd5a47e22ea484176a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec8e94482e53e6dd7d511b72cd0e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d67b36d262f1e1a28f7ec45103fd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a22fa1fe629286fe553cdaf6c60e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9f275316eaa39e51d0678abf0d4fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb44cbf59df47d89448dd98fe55a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd961ca725937cd6fc18ff71b7b16c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b191c6f382826bf5ff8659296cea1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fe0222faddafbb7d8a72a6b508e8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13917962e5972a696f41608dee219ee7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117113f4901854a6b7f856e14e4809204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf9f600fb44cf2bd3343ddec2f66bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e4a49e9819d8dad55a4a03f97562d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8ccf87d9ffe9fa12c8998ee9495e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9844b9033fea39cf9fb55cf53a58e40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85b92b14ce5f528301e626ccc71ed6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2d8dcc6bc8fc88f0ebecbe362b7dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32795e17c0e913defefbec1afee18b31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec20fb88958810b5e74e57ac4267b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eae74ef57a5763d7273e0acc5dcae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378732b8341f04b6dc42368634f4bb1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a079bf4c1c070c3db3f63434d34429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa116c13ef8b0e1343394f806804373c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887562894574ef7b087ce4a50d0f9d7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab411001c7ab9f2257bb8959fe624f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634883234fdc2f5fc04456ec479c31ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88b4e4369ce4c80f6fed1ac988592c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33369ced841768f98415daeb8e03a8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0efad682c6975794830125facac28e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d2329fdc5865c61eb5a9d15fac00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aba50cf9d229c4fa2ecb09a0fc1d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dfbca082bfd8ba6817eba299cb67a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a68506159a4c4c4ddc05a7ee9edb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb8325f2dbd740f697718d5856db30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f714c4cb24e0f610ac3d277b9c643228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61082e6e682c8144d610cd41faaf54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e787789f8a0c922d4417b2442eb5042230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933e9d8c0869a537ee9f4df24024d7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb136977384c5a2c65123e96009e0c7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e50f26bcd845625babfc1c116b06c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996da25f2b45c55ade9b411d9057cbd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5d62539c8be8d25a3ae8f68dbf3cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcdaf726af2a43c0878aa4378da851236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9704a91a14be20ed9f07bbc79a481237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3be251caaa342bcfcf56600b4aacb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b514d7f6cf28d75b3c34639fa036af4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9456cd4d19184d8289ef46fb9533e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b0222f083d906c8a73eec86cadfd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce8bf9d1228d57d88588f4a9d8b72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f06bc7487133b1027816651939b74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d0c99a6e2994a4ede520fdc03011244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda23225edbc315aff0ab459d8ddba17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f855602a36a4e736d3d26eef17725e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8cbde14977722ab1a49ce30fba79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb741ac702c8da2ef96a85d9e796e9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2c6ad392c611200d16a44aa727777249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43374cbbcd9b8bc2e7da861db01e7175250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc715cd47165d8fc6bd7a06d28ac34e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254d5667f40202c370a6b07f5b5922252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f305797b61798b63e2c27880ca18f0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389eb2ac110172e37bbadd4f3d3cb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e10081356b0083ccad97dfd00bac3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf5a545117b77dafa456259577df2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aaf8cdfa7f13e9836491c25590c02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331aa4066039f17345d87fdb5229452258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699d12983b989252c7f7145918c395a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06beabf26dfe9f06d2c07bc143872b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e72995f8d3d102fdbfdb9cf3e50b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10b8ddde0a53672e92f24408dff649262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f30bff751a5a07e2e29c6522f270263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ace37a20825d08dee4ed00b0bdfbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe85c9289d5423cb750ef1deed8e04d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188015d50dfed66db1676a761abf9f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c5274e2f463f23b5b4f4c905cbd6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330f53223397b2da1c39862a9900d13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb34ab29567972e48af6206d41b57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c499d424da6cb6938e2cdf126629120270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920da12fc1518a1d634ddfc5e002162271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee457c574efdf62ef878fffd054a5f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e76ce21b4ed708e7d61a9f3684e842273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d6d68d05cb08f913453a6a4940bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35114ab90c9b75ac4b7d26ceadf6fb18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5c5d250551a0a5b7c90a1341f1855276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bad76d0a78278f4cf6ce06827e5199277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8145f3ab840c50a13b598b7509fc810278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad70b55eaa7062bd1a3f9646812c179279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb671ac4e96f863021b32db2677caf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11138cecb4e68b43ab8f6f03bdf9fc8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1564092694732daee616017df435e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba72fac75d82ea28cc75925cd0123283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d0acccd1201678906b2abb0d11039284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d228872ced4f6d9bdc9682d68bdff8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cf75d4c40d031d9a4b2d3a91c3303286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b653a311ca3fa88bad099aae46d12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e06e11a6f153ab9d30b251b412292288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a18827f87fadc97a93769f28d192c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfebe8a4b85ae2c88f9182e0769a02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122c306a28003e815263b5d4022194291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a8757ecc402b2b892e10840260731292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc4e029f6ceb5f2516b6f97809a6ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf4e7151163de3a3425379ac9bc3a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8974c208c8e28f5e4200dbda16a540295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22167ece196070bcb2ed286bec997b69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4c2f6606a15a34e3d8aef908c7512297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43867ce849609bbc6eb03944eeddb2e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c61e49a2a33c2f075a94ebd2ee7a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ced44496b2e6b1a6beb173f5638481300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df1c792b6fbd68f79563c189a2c02e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f371ed9f99923858928a47afe0f8985302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae82178eb81a03130983b59376e5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db097ed052f275b78b9619d3578efc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08815339ab8cc40f49c0748f04b85bdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb26fd23c084a2fcd4a44e95f67a439306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40e121d77e4655ad13b1e70a648de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8db365d4d686ac1fb88940cccd77e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475fcf206ecc4fb5e50dcee473eeb59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce4e6ce23603c4b5703c7f9b4e09b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64512a2c3e605f59d389a45e7440e6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323104c13ebc1a79dabb02201caa9c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649cd963d5b1ec7b11a33b3f74629da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120644fac284f7f83480f301d5fd0d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f60e81e043f4a6c2821898a7d73773315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b423377247a12223a87cb7a4594f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b4eacd300f231c736969b335de34a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04f7e6c79fa6b48133f39149b2671e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf7d781cb3a485a690a8b037e374c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f64db5b6d5015c152404934a8cbaea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15984e8f72b7b034eb3fa6f55233cdfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2422fb8589e502f123e859ec641db9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447eeccb67b842e211a2d9320cd47a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b277b2ce482d6194a466c33971a352324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0afa7a5ea22a79e72daea920223e48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8a0b188651b449c8be54e2548b43c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ec87da9c837f6a73c697248bc6db1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc380b743bd47ca2f0b4bca9dd0cfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca24752cf356f9ac7b4f06b9f5fc41c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1d70b489cd9a8f53f88cdb3c57342330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d75f69e36295a5a6ceda831b9d864331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973794156bbcff1a2d1ff84b87466f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225d32efa0f585709ef5a1dcedcb9f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd61e5c1252ea36e054d838d78ae103334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482745fb2df521930b89efa08337db89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc05dc98cf0c0c28650fd493b2042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084884774e84cdb1d346cfbd52eb7d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c829904c47ed73becc8a69b6da824d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcdffa8a74b2a99e1a290f12011543339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a143b4a7a384fed6ada67971bfa83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101beaf5412a6655d2d89e00a3d3fc62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d24c60c076512a2bb7ef11f52b0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9eb72411f1bf6f9c2e716e6bf6d20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc86c9d733a97d694ab54af16c4ae2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111adb88395380d4462efd628c70916345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ad360bbc655d37e2ea2323e3b5a07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9342ab2e7e3bfc7d934c7538d03c8d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb8b8287d0e9df1c2c57c2b7f98ca8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6683b064f9817f5d09091f8ba1e6de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b81479d564944626589599063127350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4fcd0ad2d305171d697e24e67bcd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153f706527d78a2a85ee2d72f824e2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ea699c5c71730dcf7af9529787be5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a38a6cec7540ac8527716617356446354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d153d03a8fbb6c2a06446af24c4062355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b87d3124b6a856de4f8efc332e523e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49693673f2c72bdb61bab1bfc492925d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97e30e862c7f30d582787751dd00b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800e022080b161c5daca1230b043ad8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81684b1633f13d95b633eae0668f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8bb99a6716e639eea99454bc5aa56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb658483af359b1a7fa5b216e7522ede362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb75dbb9e1f27df91ef3e34cdf346a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb6a9c1d970540d7bcc351485f0830364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bbb01085d44a80fbab5479bb9e804365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6c55861585f071f6630b5f4ebc60e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659b7c5c9b435c512cdf9586fd011fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90cf75466a656beaedbd4ec9f0bbc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d4aca38dcb90935f23f1911b112b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36717f18d231775fe252fb77aabd809370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e393009a355b5d78e1ca808c0ebf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f8fbff3e653319d92b78c3c0673b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4ee56f58d78e3518bcdd82a46fda5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3184dd84c67ee1f1fe69a0db5eb49ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8f59f434bcae7c9d9aa967f4ceb37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637b3a356605044fd258ee9656f16e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56257b5d2fb90485c436ff0d7c029b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0625ac71d97b89012a756a6e1bb6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcdbc615c514c86b6b4b20847fe818379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cfc5bb63156b02b6fcefa44ca3770380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631c83efcaf22788f70ac5b85b79c4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac6bba55f3fab10ea6ecc8a6ef9c68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4ea1b9a3cb2678ebed544cab5d11b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1a9d5eb31a78164834c3158d64c07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858e7a1d3e50e950180fa80bbfbd74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58a6e6a38365abf92352fb8868e63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497392e0e9d58c968a773624d0dd1735387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f5d227e9591cf77841cc91c48cbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fdeae3e450ca5cfac4dff50a7dd03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6a76571670f818447d6c4bea6874a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0eb1b9960e9050b7bc9d2b5dc98ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec616e86cfaad4253bb99323993fea9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93d0cccecccc6987bf56b2df536046393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6527ef7b6ea2b50fc147dd254dc96e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e84a02ff6106f394e82fb2ae673114395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848afd965881475c388f7c898f04f626396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69b6369e8260433a694bd2d6a4ff00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e0512b9a79df2ab05ae509d884c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251a24157b351b3ded0953d65f913ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d624f0dda439c669d64ba33075f393400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99a43050e0e9c5288d66e0e25e6de6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aaeb6ed9ddbdefe112dcf8664a5b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05d891d5ae7ee4c77cfcd97c16911d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee04ed3a1aeeeda07fe524060b9c8f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a014fbb7174d43cb5fc4ffbe5b3487405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe517dce1382a7b3e761f7e34df2b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7474b7f0807a1dc57e47aee0efb3538407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85706e98eabeea21ed1e44bfd6cd2421408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398649d5c7c2b5d985e58671048989cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbf3073df23bf5733796a920ae0099410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cea5cd75d6bb6d730d40a27ebf69b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4078f64f39e6d2709bf26bf5c6cf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b88ec5c4302ae5e432f1e3a4a8b42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef616c72aea4ae760f0442af15601743414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f46ecf9db4f4a93086cc0c2d4fa889415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661abd7bc85cd8c197b31b023808a50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625efb9e22f2d30f2cd0aa90a39e28a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c1427fef0aa8002031c3a0257b93f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282758e3d84318c66ad485ac7d5d9b55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3fa1d492c7a75879e563907bf6aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb4cf4b86ac5f8daf575bc8a539329421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd497752a45ebd2a3a97a577a3506b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ba60b59f2bdb3d654a0023a0c958d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1896a093423ca7ae5c35e1df8467ae5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc817451715c6abef7a37fda135a108425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e8d7884a807aaa90793aa39dec4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f98799c02ae605bb42840dca02afb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1027643db5671e22e9ccca88025b4bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6e5b902f0317fd0a9c383ae02151c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea263caf89613abb79bbd6901915ced8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce71c4b76070a0a2efe4d0f74683e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b0e677601a6a026587a8ca397b929432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fdb25883b1119e1ecc6a65f623417433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e024a096bfac05c3aa38361e382705434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b398b60f6608afb25a0cd822038ca63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242e734e30b624a025f68aa2bb157ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f827bcc5f522ad7223df46721ae4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c526188018c084e7b2e5ae359f1f46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd28d50e424306d44b018a02399fb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306d06851d527b31c61443f0f7c0bd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac531ed6d9579590074c86c6cfa4a3b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39735788034554b2aa39757bd68ead47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb30f36c70b0c97558aa6d2edf392e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddd5c283281bb838a840666792a42d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199d40233a6ecd6b92e21c5d5367386445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add5e7a4ecf6069a0a59f1046e10f1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fa861a2e363c3531216e27a32fefa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfac3365909bfbbf836ed22861e09e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aa318c2cfc78db06a4cae63371a06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7b4efd22b3383a438bd72cc2b180c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6896a2b7752eda99803677cd97ceab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4dab7964eb6c29bf918d9f7f04b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40c023439a4cedc4248fa386cb2a6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c62deeaf8846a8b5030f6b02ce579f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42833b62db9af5b77f0ed29e1ab67cd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4546cfb9a98583d1341ad4a0a602d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7021e5b139ecc282844033ccd9b4c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af400555bed012595fc3fb6c0d7840458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f2e952c928d1d0c430a1dc9451d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b8a8c5212bdf80720839311b06a7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6bee46b60e71ebed18f4e192fccb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3f081114991fb24f37713c21020a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1736bce196f804aa546b3e89bcd301463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1d75093bc22f2a0f44bf972fa81e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44ea4ace7c3bec68e45116467d0581465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaf01248b054db8ed6abb809ac7b38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b786cde91821e49443b6af78cd921d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed85e6b5a9e2e8f727feb15f629cea6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a800faee8be7adfc682dad9e025386469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58109f1ef9dee1582cbd6fe6a8ce9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fc3af7ea3021efdcfff88f64a5f77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be0099b5ed2baf92578b10fcf08b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc773ed7e52394ba6870b3a5030d65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42bfaace358e8ee5c0a1c76d25b65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411e8ab66d5a4b1eaf5c153d1f85c41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3cb91c36cc8009119de82952aa581476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07d0ab7d63ad393b3c2fef751e22e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f02c2c4d82b0ab3201991907336ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089321d00d89d327957decc14d1e6f04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ebb3d18d017c99bf6462c25971019480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f64f5fcd7c8d074a6baef4d98586dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8976ee1478c00ea6214575d60d06c8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fda6e25a5bf6f885d846918a16cf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc41c10112c377128840fbd59112ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e254febbc92241f553af943e932de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f86713dfab93fd73c33e5456fcd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a25d101849bc503b123e563d054c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118d5c61ad07abad9c9b4cfd5680953488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3236935adac40f1c62a119a954aa5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902da040e9792557ad68d2d0d492edf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f25f592ef525bb71f04ac4a45bbfb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5cbc80065c8025876efef144636dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19540f40aa38d77eb80350e1cc3eeb1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e8117901164a59a9a64f28e4972a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deb7a27b3ddd2eefe2b4c3cba98544495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d62f111bd22c28b0a9011bf1872c21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c1353bddec9db4ca9825a12a5581497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b346d2f99bf2ad6281f8b341506faa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c966c3d62c9ffc15a1937da0694114499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0396eaae57433517c5e887617fd5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1373e9a9aeb1ff1704ce365bca74b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e2efc5b9a19973df350195fe3209b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79837291f7f7b74b7a26ea7a5775a332503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0127fccea7904e7703357061fdff47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2887780c0a01daa853195eff3bc4b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe1bff03c61f22fc7c87ef7fa80efb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8dd4db277ace215dcb3ea2814c830507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b99c11be589f64ff2379d6e44d3d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b04b46db9063b4745d86168d4392f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81c62bc6d2361794502fb821a788f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af63e81c1fc3922f4b13b86c942becf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62260a78e214b56d58ca7f37c3e3c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda8c397e967f0ed41a54e551dc4602513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccd65a7f67e754cbbfe6218249745d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694e73fd71f1b9ef2308d7bd4d3acb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01413ab56591acdf491a97a4132536b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094001e95d562dbdb01cef89d010eb5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943586a9cb97e1734f54f769fee08879518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb6b9c32638ee433006e83bb7bd9ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909efa72867daa418c559e248660282e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a974f29f5064b7d5d4939b1309f63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240502eb6d70a4d4336e00ff293cc01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e77580fced7f0af6c5cd6c4d50f83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd937e09f910778fbac1be4137cf8ab6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70422c0ab767f19fdebc877df136f21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796d511c2a9e9d9156a66b73196f60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345e7433cc89c7647bdf67d38617b55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608cfaca88dd8822482dfce1965d4f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44fb4c15a8a196fa42416100f46ab5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfda17a015b3f276b99c955f801262c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6683cef6d4b69801921ee40e48b8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abe5a1f3fcc050badaf9ad6508a139532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f7cbde24917ff76cbc9d5b335db2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1acbb8e8ab1d3574fef1adbe6cf1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fd624f8234d6f500ede83525bfcf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2467515f94f84ffd6937c3df25262fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0086a160bf60fbd8de5d2044dd21a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d1738924548c296ab8409a29a6e6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec523aed7d708f961347b02d09888bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9092891762bc3bb9807d81d54153540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe25e984050e49c3de16ca68f9ac6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005afec1b644604424a46cadd8f69af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c093f2e392ffa79c97974e444b2cef4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae14c476a558b813e82a4692aab120544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0992e656d9e471bbc2ba113718785d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f00213cc5f62c23ae06728fef335546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cc02d454e26759477b14ed1ff8aaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5160065afaeb28dd412f487918cee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded651b177b07e62a5efa868bd7316b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3231e612e05430c984112d030524e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33554cf273b1cfd194e967088247ba4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ed7dd97a1f0d4cadbc815fdcff7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc919917c25c165ed1f128fdc7b310553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801758a4158f9134fe2c0381ccc3e73f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d433d935cb9b4c5ca1d2322832b55b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd79b577ef4ae2f6c24703850fae81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2480e5c268d9c20fe0e69aaf67e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09329c399b47a48a4d9f4f6b20e2c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c9f875d25bd9c894ada482c5ab702559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c496ea74eb8226f7de091549c1b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f79aa1cd3a27d29ad6dad5727d4e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73b30b2618017e3403eb083c38076e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1eb3e848669ad00e1dde477de2b44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f8d642f8e689e210b297b97093266564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e513b740c4718e870b1b61143466565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1bec25b4e0b5880bd0ab0861c20f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a38338d8055b3db5763b800fad194567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a5e7617615c6ea46dd23d30b0647e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3154f52ab4958432e4f2d4513bb787d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12115cd6b4cc7bc431d149d2b6b8a68c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a26b82f5e03ebb051a5036b48c491d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61dd71f51dc857297eb7f8848dd6b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebce662f51c7e5f646aa8562f32b514573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4fef3880590d14229d60d4b47dade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702b30e69d6ea228c114915c8ce8f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb5b8625d4189c805bcddb19d543f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed0e24dd5902d91a9a8b12b6e1b2a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf30cc2a813a53db77b8d16b77f2af7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652bd92b2e9c5d58b737dcf675f5aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df573ecfd4cd226ae78423a3d2b5fe1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb9390d446439310ebccd62086219f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d325859bba6ef915d63b98c2a5d27a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e581e294d352ef2d1ed21f398c099583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4953e242a9b4a46fb0defdff00a20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda3c2e7be1c0f6d07f3f99c14633be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a9eb68a6581b97c798d3bf7bc74c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594a8e3260c919d0abc3de875252d2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea153c38e700264ef54b53cd89676588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769111679dec10cfa9d47e9aae4b61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c97c6babc44a793fe9bf25a8576ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbe0b53bcb50bae295c824b42a03d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e1b745b6743a94a6dc38f7d04118e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f3ca75d3ece7350a15416f5136bc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148a1fa0cdae77da80da62c2d82db1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238afb30bc882dbb7a97ce87d12ce95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33bfd55792167cb4d59ed6f47e765f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da781fd69e4df3e47f6e679ea518662597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64f0bb2959bb3a82b6ce956a375a8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc83107bbc643e176d64ba4aad7b84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bfe6fd756e1e05e293698e73f9c94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b649213a6ddf2d8b32c29b12906a096601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b80417c22f47f786f0ecde4eb5c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006031b5e7cb8908898df1ce23d1879603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c3313f2d7bab48c0afabee75ad806604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d167bab3ac058a7941eb42689da57b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01fd2f026db8d9a5818704ff8fad2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af5916f4577a72046999d03ddd75e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17778bfb2277632fcfd3015a066cbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54186e34a02e244351bf001584ea6421609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759be8bf8e927e92fc3889e5580dafad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa192c8385b60a787a734c80d6e98be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd0d354c222696a86f2a15c5135cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718531b724b385b67b47ba51862fc12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d308b6efc353d6431c2cefd2d5bff96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e3e040f993bd9578f9f52ac26bf15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708447ca010e59ab89a725fc30c6fdf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6a92d3f3bbd308f2b1eed0299ae5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641171d24cae30d797c6c6930663321b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99acc53221222b974bfbe2418200eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec67cf6ae485c76c4989b6426d19da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2047805a824558df9529ffb98a887b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6401e876bd9269b352dd13a1a9ce3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033bc3eecf388b9666fa992a4477651623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55632f0761720d03b7c41690a60cda02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbd7536a6d3a470c3796b40cf5c761625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554334f2230915b7144ed4f290feebc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7d06792202368370ac8b14cbc4ebe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600799361fb58d772a264d07baa03e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf194b554373229b313a2f2105776e36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe8a4c52ae67e61b20d5d4439b040d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23ab5a28abf3a28214dc2196643466631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a84b068ea2b8822c551fc1de0174a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450c339bec17731d96d2d2d9df753b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3896dd359dd65c08f99f9ae1f8097634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c34f68247ca92e57428e309faacd68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b0f580aa5523acccb439617a18f1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c6224c8df363ff94dd61b4e880064637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965138bd674e042d77bd6d557a7c932638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb10fafaf46175539d4c9e44b9a105639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c5be46fabf61cad9dbe123c7a3120640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f7995677f24895d8174fe9cc8e012641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5251d5807cdefcc519aa0ac44bdd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c35aca3516761b2983b875c2fd3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b809af59d0fa7331467254af33715644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdd55ab002a7a826b70e2fe0248592645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d68caf7c4b41cbb9d6bd447725c262646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccfe4b529d06059b4c4ebfdfe6603f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f325ff773fd783257910316b97f25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427ac75bab0047a4dc782d6997ab730649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca15e8166ff56034fb99ecc230bc28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65247f301393438f6326905f274e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b1dff58e07b8de067c1f115297f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e3e7e5838bb947eb5acdafc6ce123653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853bb7dfa1e67aae6bee8af08d00c1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306005ae878fadcdf6a348082c566b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ec61aafa055ee38bc398250cce645656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54cb6555663860be70f878dd604a3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dda40f9a1590d168a8813e6cca00c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5ff594e5dda7274bf15651af5f8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048887a88a2d1df54956625ce7df6d1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d1ebb445a428b2a0d97bd124af3a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044326a478d126a5655ea72810edbf4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bde8b12b22a8a317185f0e14d92d98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40df29e1e327d2c24452b0a6608521c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2a7c077b341dabb5489f878d6339665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4418851f7fce461ee699234ac7d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb1de6815ee93033a32e364e7d98a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e6078f60ce4923ef55d36264a1f70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b03a320938467950a399b115720f7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955661292e90c08c78d5e703eccd0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73facfb41e5ec754334b75f16943f6f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ec7ff4288c6796b1fcbb04287dab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524d839b750197ea2c0b587fbb02e95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda915828a0e636db94cdcf67bab0ca5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f8c6c13030acd501cb990f9a65549675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4cc8c1aa4795883e8b7b7ad7eea0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a2ef86fbc99bf2a449c79554eaf4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543cab4199eedde4aa549c3e9858ade678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7123338f503ee55ec7cf75e233c60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e223a5d8b5f63bd29349cb7b915ca23680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>