--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee38f1dc192177faa34c76ce73c03f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac564963a44616b32344e0be25cf2952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcaa01b42ce5af068740edf154fbc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ca7409082040ccc72e0007efd31d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dac030672f866a24897c159ca77cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba50f4882713fa8d855dca36afd1566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec766bdfdd1aa6a462b5ee84fc2bafaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc09281a1f2af728238e5ae9cd346e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ef7e19d875f245355c4b2812f82b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95a607af9be58f713ae0fca038932810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2639667d8c91f2544cd02b39f02a2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e9396cb80ccf377d5cbb093beed5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d043cd31e3f6bf02611339643d2f7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8ccbbba8a7c0a95997b2e2a3a094e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234865407cfa4fdbb3ae0482355f07015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc72a41df29c46f509faa4c18d5d07116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeda5c3cee9333607f33654479d07b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67980994100a6c7fc717789512edc71718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c7cf033ccb876886c5f35b463f65d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe778c99684b30681b7442002963dc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02652bffc3e6cce055566419be044af321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a14ca792c5001c9a23d05866871be622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e0b8a4fb4819eee09f9529647186123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff63e534a9afcfc69ede6d53acab1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e30b65cb821fec1f609a1e8636c9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7960b94f543480b0e8ffcaf28a383426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576dcd392acc396dae13be9a71da8a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85222384f9f52007bc4d2ff4a8992ded28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce2ce6a8b4e9d0d6bbf323759228d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5884901241a60c02400691b18a6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d681e22e6af331e800bb3ce2c69b10d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17f1dfaf1bbec3db1b5ac3267a3dc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd356fa861d6fc2dfc4cd5702552106033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3208b32acfed91ddde703c2898b04d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318562c3706f6fc5f716f13da3ef74635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ec84a748379859fb622bc61f8b1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f64debab39b6c9bea4676076657aed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db7b5b3038fc331acf3a224e3ec97338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1dbe13ad39df10eed1dd1cc99a04039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062858d56ca03922870c6dac4312c5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d77afab2021eaca0114dc5c35db1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce0bbd35ee8cdfb4ac286c3d4aef6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab88609044eebe36fbfa89a2c3259143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f00f6a91ae59da11622e99ef1cd06f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc5a31e3a3da3e659f5fd35ed1b1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeb781667e949eaae00c7b95ab7e8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaeb311a392c48fc4f58a64ceb4c2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5714f14007c71257cbe41586622af9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdeb670a3770c676318b6a7fc0d9ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b7ebc8c1e6e1792c85aa0efe13f7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f247650b2a1876e31c045f6be738451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b1f1c473539c12eb8b6664940706f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176db662ba0abd1990542f3ef317a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a1555155ee3d41e45c64f4d8e2d9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced650cd7b3506b88de4cf7a1fd4380555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9cbd547aeff70915bfd51253552c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690c3c92d25e1924282a5210342615357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb5b187f06a5a4e9ede50a2bf5e98658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f8521527fd772f9cee344313363b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f9b1d5952de59f468ca43b0c651660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffe575f72f9bb66b9262dd22fcfc8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13b7a21b5b610665b5ce6084b37ae862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50419762e0c42da51564fa6e2fe0f2bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad23363d71d43243603cc8ebc03b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774b28b29a440d14b2daf4beccf714565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a92db055d4758b5419d18f9e94487e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815552c1878def4a4a18f4d81c45b3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6246ab0d8145160ba42f6cf6d6187368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54372619cd1510b57b14dd5b3e1cad3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42312ad6b3217b3e31db58f4f38c0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7516b55681c439a829597f9b7097971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f523be31acd7ccb2f07e6a626fcbf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed661df62f7f8790e63ea046997a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9e9a536cd14fe2186b6d6d9287c6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84211f16ee2f5f41ade4a085332a8ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d7e8f1fc16d47ca548f984e8c346e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb82f914b85e3d700d563e8c0cb349877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d0c4f3332a52ae19313afec4e26478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b688a16f809d58905a1fb68b5012c6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd956e2bc78fdd73be3c31e85000a4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230ba08869e55f01472c9b06bfaaf7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb568bb0e6201a02b18a965593677b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b661b8e449c8c74302a217b56210b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31fe7f037f4cf5b53f369773eab7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535af9978df0bde36b5b6fba6bbaac285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3f912ebea80c2b44ff4224c2ff40e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec34fec3f596af39a26b7b3420da7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cfe522b7efe6c68093dd6b39be61d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd43f78be423bf41781a49bb116467a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc714f5338a06a2cc022266d4306d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61cbd7f8c131c7bd9f466151e53a7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f87a5dcc8927babe799709d48b612792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0041cac2ee1be590e05eaa72c6d7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d080f088ca7f6d4407fb9ab14ae219d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3ce137fe0728205b03a93bda8bb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14617358330021a480e69716270359dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98417e2bb1ecedc860b201535b2841297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ab167cdbba7dfd70cb7f013f3f59498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df244c4cdebba6a6db4156387bf80fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af898a058314b13ebe336b18ac9ad29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dfa363245025d7364edf83e5828e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b09987206f151b4e32d0596a6927b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdff70301fe9fe6ec5138d86db67d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198400987945ab4555e62fa4bc3f344104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af32ad090748814e7757f85fa521b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb91a7e497470f865f0614d02e19b13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6a72a274e03222b86c46d6d43a105107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c16945430bb7c6a7f56082080cca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2201caf394c0d5f63dbf64611f4a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194329a696c623323488bde0752c49a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de71c39579de3550940af2db68c4d6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda160ed6b165340204dad3b9109f49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e20a7a053dca7d6446518d2f571347113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a5c22ddf4116cdedd4d9bc23f6808114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc7e8fee92f85e7d8a64148f94aaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f357b3bef360a47aadfce76ea98a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74a8869288d125fcf5ce67373b630f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56358413e252eec709c8012e937d5bb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fed92ada70b9494f9789707fb1ece119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92ced60415685e2f46ae9aed8bde2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd91f532e5c7bc1f18fee485e7f86e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efa9957306e883157f3fa9097035ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b627069ad1efefc1ec9d15e23f202123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0407c1dfa5ed569cdc73a383bdf9269124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829c52401f1ec919c2a46e523b5481125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a436168762f1a8f44eeb3e228d8917126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc1f357f58bc855e10fa4c48ddfef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7213de7af3342b817ee75740812cf3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40cd5523bb872cbb449bc85ce813f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4cd2defd7dd11c3f75f7b3c80c7a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e360ca6ff6e8ee7af1aa5755fed81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f1d0b17316e0b4803a06c4a9f18f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cee73305e7a4e7b10209a2cf45ba60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f81c45ff0237007f8774551a033ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68d79198ddbc939923aa0b0949a68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba05c643ae2d0674cb00e9734bcc1bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaf088b2f4461d6d620f7cb7c395db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e68b0fc6555ba4d0a82e4ad738635138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe7cada42eae5e65994565fd8d0869139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3c4de2aa909c04e4f7a923ae171c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724b456d80bbfa2039ae768bdd44bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792341a59c367c5ab2611ebbd97b47c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9539ec02a608e073e1ee3fd7508121143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51624c59c45655db07c0eaa46b7d674b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82eefae3663cdbe622099ba5daca2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3b2a13e2d7d0724de12b0d09363f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b035ef8230173cf9d0cd87df3de27fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa90fe2524aaeca6654654c49c8229148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f01101828127b9f8c3b97f8b0ef1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb14a9c9193aa0b98b94292d16eb27f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9fa6a00c519f027941b08115b1e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc191c46cc48f7e5e43d41bb01985003152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d249d65659b2051558d5e0438a11e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e61e59410c54cdb5c36c9aa01109d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a5c1b3452ab4a6d0fedc18ee10cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526377079e80e376d80d06c16d191d7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca93ea08842555f42f87f6dc2983a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e0bc3bb68e5a18bbf19f44803e251158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54390971661fe71ec84a8b555f003d53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02071f1d14dee480fb29a56cf621edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a578274adc555d13644e78bf1179a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f80b9e64569c27e0f65786ce55d634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a4b93961f05d4b0f461c07cfa880163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44904c5be92b67ba0c4e80d4cd317f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1abfa303bf0468bbb467350a35e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2efb145ed46c79aa6e8d9d4af9daeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28ece4d3832cb02c1496810f3d9258167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c12d7732bed11d3bcf8788b9d1378168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52be7775051374885375bedc4316a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22878c39f5b8054ee0868e05c258f2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4d513314d893fbfa8e4b9f4e1ec4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141916e120cc8c6a0fca2ee5f576092f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee62ba21fc2a2c9c028c5488ae54a25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff1eaa8b454c4e8ecd50cf0baf6b45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302be9663776ef75b9e1352ba466a68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65dc40a2d4d6364e6c6ac5fe55ed2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ad318da7b26ad7e7a30827feebfb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2297bec899c1615624b9674ac3f67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c2689228deaec5e58cdfe7232887179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d37738c1fc3c729f0749a7397a16e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac58f2bc388059e5637716f3d6aa05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff287973f241adf5971caee4d0c7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008f44acb42f9e5aa25c2ae3fa9270183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249fcba6d6758652d6087a288f3e74c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe1c495d2eba666543c8ce7cd4ea89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82cfdf62c7138b04b1b6006b8a81e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b343d27f1db115331d00f3ef31861fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830b7a0446fbf720770d11776849c8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28df1f1b326f0cb978371bd221ab57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d80ed3801b4909c5bd2344d84acbdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288b52f043e0521efda14459348ee90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7253452b4cf6df7794f45f9d7cab0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355b0fe238810a63bad35440c491ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b784422126a8ac5dda197b51cad06ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fccc861d2e247bb6ebd4a1355b3a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de873b3ee0c3ca9c1d630c01e4d2c0d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e73cdca1930b68b2611189f3aa9fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79018f7819874d305b623bc1b0a62a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cec4de18a3c4070df2deeb648e6dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a89bb5af68d2e6711773bad64d30e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1a3829823f7186c47f9c092a37f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac2e2b05d0375a28534c0462d32514202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb797dac5c05cdebb1c7cee765e45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f7eb2c09146312f2535c1ca63bf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a201170c7b3ce19d55699987a73d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef191d717957e2e09468eca73188df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b26ddf392e8b59533f7525d75fe4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb6d8026e1298c7b766d8a3b731892208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f9651f365eebd7b3dc9e459ca1d3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1248d3e5aee46643ed64f836a09d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9c4a0b8f0101b79ad62ab4be49d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb23c16310a80992dda5c2535789ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acbc0def6d00004cea2c4dbb0f51ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d4185368e86956757ed7badb9574214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95263954d90ad2aafd3db370adbca9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c4399e1d7a87d0c123c2998b1b412216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ea6fbb125f588618fd05db2f3c80d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eea1d37c7b21eacd2b1e3357f8eff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab824604f933994aa995ecfb449a3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c38a093f29ae4a43b1fba31dce4ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668743f352f1dedd74f7b15f1c70dc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13137ed77d4a349129e967aee703fa0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea838a6642098c62d313235373a56f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad96e0bef968efcb5d1c6311bdbba08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebea8a6276423f9a4749079e85be2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a28098fcb63f5190bbc77a79c1f12a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b224bbd1ff16aa6261e9fdb24411e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c664ee638c1649c14e9c9184b335228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e289bf841768f22526e7826f7c10054229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105788b4d5c1f308651bbe2734339a66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c98defc20e818af8abf17691d70526231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb1d2c83943d17e8b364284e311d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f2dba8e641d5dad9b6f8bd8965eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969161a0f4225048d5fe69dec571062234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91df995117095f5bcb049a8afd76a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073f2de0f8cfb27684efbac81f33681236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1af9a4bb8260a3c62c396ec7c4de42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c184c1ec134f3088a0bf8f0316274238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b854e05d9719e48c7427a44a23fc164239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ebe1b46ef96c551d9a60dbb1adb4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094146a39bf322928a1cc1c0177f6ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb006e0d700394b498b02188d7d94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653636a54c36dd923ee5d5f876eae63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7b3d463c63b33e51e5f001e4eeb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b361258c3bc0282f581099e19f9eeb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b733323f8047a13bc518030aab4256246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f138b6af6025a6b21062928faa6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e7144cf5dab1f68e8d1d65ee1a10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b3e22263f2472329e78b5d639e26d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e17e309a7ae15bbaf21d0baf2f949250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d09aa46bd82d18227716f851fad25c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd5f4bfb6d25b8a408dc52d587aa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd6013c8741b7386684981e3a8bea3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc3598bcfa1437f424e41e2f5569a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746e02019c2474e76a5df21bc6f082b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba681b763173be040573e8d7522b494256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117b86d5106784013feb393ea4dfd92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dc0562de64ae589de2ce41d512821258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376b2ce9d227e6fec8e6cda61e198e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fc02a2028e603b16439d62df11b70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f01e3c3cac35f411559bbb987fd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0324ecde13e822b40b51eb2644fb53a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99a759be43889cbee956d55dd78914263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e313ab22b74f2839eff33bd0ca32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc267d181fda5ef1f5026af4469120f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77af8e6cc0887d276e1f1b8932d9a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fcb7e69e7b6a3ee1e5020ebefa184267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60991ee73d3c11fbd2ed8a1e25cb05b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a808b611eea6dd887919f77abbc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501993c95555bf86d1cbaa0de4fc26c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c810d10de249ff90eafacb4420fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060abac50a566fc612ec6ac19cb70cbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18681b2f1db38d62d0a29244054c51d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690410a9eb0b9092971146dfe7c342fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d710159adc0a1c6fe5d5a09695c4063275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5e669c2aa15fa330e6edf9c072b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e5972e5fa37f145c47809e3d3cca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071ea4e2752c854dac1f2ae5bebc70f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9269a2be8a933bab566a255f8061978279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac896796d051965fd0cd8f8a52357f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6c5213ba266bf2a35f3d6ab28a68a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6213851997025cf1b508f285d2aec2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ead21f32bc4522d45bce869e968e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4705e064804b570ad884c80294d0da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58615ece71ab10de2454ceaeb29f8b9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b9b6541b9ddd53e6c5a2629f0c59e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec7be3fa56c176c627e27a947483a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19e2bae2cd605016e5141072fba15a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93a7d4fd27a06dd6f403235dd3a750289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec8e8860553c940a8aa74cb75ca8a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505a6c5da7f7f57e5cfd922bd4a7030291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e420281112e0b2893ca29719978d43e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f698b3e03d5d9367694b0ee19f76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd7b63c8081f4d0d6afa784bd92872294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43ddada17dcde5c132774bd18699ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740bc678387a35e7b6171000583e7f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095fd937603fb2d5605bed1ecc0f1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155b37aa50476fae1fbdd5522e585ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b8897c734c7835c21792a7c0c87f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3888bffff496caf51a7eeccbf68350300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317c982fe0a1abada903a2e6f708b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96cc8660ec7b7b52c56e9e8a8e64f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d589bcb2eb66b2b76729bbccd48f5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d880d46cc5f5094df39c0ed2fca3ef9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea534e6509659bfd26d350e54da26890305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798419c6a16d03d5916a7f3e5e6925b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ed41636c7f2ef1781503543acfb3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81e9a5a5f9f4db8956dd187a09db00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e3fbb4f72d93acb2ca322dfa25fb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3766c483ecf71d614de0456ad1b86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc5b0fc2e161e2c646c810362b850311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510948caf2342b27a5b0d85c16e388d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70869f12f1a312e0f629d80aa19547313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001c90d51eb8ff37f60b4e7de59faf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeeda6385910350ef3f37c2edcd7e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4b64b925a14ad9eea8d1ecc498235316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab4d5b0011a8950a4de47449a4287f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478caa71984481505ec48ce70a82490318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36d8e94514cc79a32b407e2714eaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca15ca25b0e96cfc2d15cedb04e6276320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6bb62b290d22062e62d6c7bcdb50e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dc80c67c1cf6dbfad585a860045c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a980d58e382948eca8478e6e05df288323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa611eb97e069d97ca274624a7aaab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b91011bb050779d25c6cb3211f68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d134faae5dd81a48c2950f114b1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108d8eb871083c99fd48a8540c0023327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988ba4175418e85b1a5cd98e3bf545328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a758597261276c08dfff9e4345de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93c91bb37f28fef293ab19ae761f11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a9ce0f2d805e93348b5575bf81ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5805af0b6943b428deaf48c2e53db0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadc1710bde314351d7f21ec0de4284333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce30ecfbf446edbee61c96427ed86d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a00c3a407a8dc2b1fe2a8fbd395fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd9cc4319cc839f7e6b2a6292fd6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62885a7577e6d8b43e6643a738d48fb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e5a2a566b80303ad7c15d8a91d0c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ec02c1fdeacecf511f988b806d80a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6db73ee03afc7a677b72cea77f6a1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deabd137b0df396a26eb258387238f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d31878bbb4ea3ef961293c42d9d8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54e3aaf29d2af8255dfb3af26cace2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c21e79b02b6fdb2cfdba794e0669344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93b7b31626c69e7dd05fd9ed276e54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a248ec590277dac3bd5777e66f1e6cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e57f2b5d5b5715d6fd649c38bd9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afdf7e59db6990fc65bd8f9155b022348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05812676607b10b11309207219e677e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9eee681ce39cf165107d27d9c7c98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3bad8cf58a66bdf94b5f758e4e0fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e087cae41ade53b980ef8ae94ca7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a036f9377120da838d442b645342353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298107fb3e54b340dc02c9d9868bac8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1239fb9d0ed14ef545428890d610814355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b223cc05797fc282451c2fa9dfe6866356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde197223955ddb2f225a1df58e995b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a8dbbe736d0aa4e2f625cfcc45ff1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b44746830ad7a36120adc4f522a273359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c34981e2e51954aef2668d2563a8f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23887e2210fdea9c3b618e82a567bd72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf27beddaff6a5cf9d2d2cd4d8d84af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36918c58aaa2f77a1002715ce18d956f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a36e7d42b9f19f07b02f35c48c7c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605dd4c5bff9018e5450f92409c15dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac63c313884aa650aa2fcfb5beba9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deef5f2170e081fb60f5043f3fd3c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846358d28fcb0dbf3ab8b8111c6f334368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317cf37ac8288c22945f887024f02c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786ad710644ae0e0b9d831d729472aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3f1681225ae48000386d26ddbfa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a203e07b98912ad32cd60d255363f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ce129ec575907ed9b74a5d2c5dc40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128ba38de92faef4d16206466ae9930374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26b0834852be3ee04b9f0eaf3d168375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5120c5313eaaf021b5493600f44c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8319f1d0838a717cd202d4b3ad7a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac9c76ccecd881795d564f8573b562378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a870308b8fc7bb856eb909ee693c28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe30a3a4930577efbd9489d088e64d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eec80896e4f48233b23de2aaba73d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdac66e56ef04703cd96256e0865d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f19b7598b4445abdb9b5c8b54b358e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f5994e8972e3f733c4c6b7ddf18f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a175e35ffba2a3423ff1855a46555385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eade8dcb1820b834c795d3bdf36d39b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca4dea6cd22640b3de1260d964beb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c782e7bee0eb938a05874fea6784f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2e91a2d285dd870ddebaf6e90b14c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d41d3c6061d5835ad630ab87f7eea0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f19903526277c5e90ce1f1ee2db81f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d25fe18d178ec1125106fc1087f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3766c4ceee8a414d590af1265d2d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf71e86a1b30a476c198db2eaf4a24e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd89bf59318c636f8896104c9d443d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67e0aa614c4183ffd9e545eefe320d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c549cacebe89ab4b0cd599cc26c3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d96040146970acbbfbf9bb0fb292398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79653504ca0dbad698752cb808b0e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff71de340fcff8c908fbd3f56504f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28604df075f0b9b41f75585b264c5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af265614184f477dde815b345f288f22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefcd54f5984f49dfe2e148f8b06e25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eba9f2bcef767b8587396c76112ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070c9bdd0c36f75dbbf6445392679e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e29d95bad83633388a663e4d354ea5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcb6fd45854355941555797a47f840407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a561a7ee2f6737bb03275bcfea6a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453265089c588a8199a93d00f8cf920c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deaa090acb435b27954d9c52f0c48b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067f38acaa91c147010083d4bb5973a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88ceeb64e37b8bbd9439b89fea08ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a8c2d42dd50ca8d8d1fd1af36e32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b437d685357ec70a042db5160bb963e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9725b37b657895e4920e549832e4c24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75b1079ccfb3074469e12d28d32cc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332788c086f8803c423bfb5cef7749ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda27bf23d01c09c2f21e6b8f744cb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c35301f86379616de3332338da3dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537464e793e5bcebf39510aae5e97df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74fb1eb01a783d99881bef0c415cff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc6e81c255577bd809cce1ecccca13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d43d39dfd6947086d98554b3f1342423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136299e9cf27c67cc0b1d391a44a100a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a7d1895f3f1f6690304a4a6904b8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908587566efdd3314ef9912991992164426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9af0670bc3a04df4d68279550d9ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d38766eb6fe72215071d9251b186428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77b7471c99b8d32574b261bec07e87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d770342807049c5377006d905ca7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c82e6f29fcceb7314f5ce20e5c59d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaabb9342351dbc813ff3897164fdb4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f01b5cfb36fb2b0fdec29fff905b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950aaa74699997b77381effdebb6ece434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ae1186615d543db8eb85845e803e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2745616535bcf4d873f7eb6111df9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c523c7790ac5a6cfca0c028562dece0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db24af6815a21c226b96ba2a8ba4821438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6811c7e17b5c1a80eceb3837512d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aa323fa8f9a4cded8a30d6f43c6c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b006c0cf894f6a531fd1aa618eb83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e90939ecd642be4e13cd63fc853e2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4ffd097238ccf35a052e6119f4bd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d814f3cdf4ecc3210e60b3db6e4eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc062413b0d8466dd50f30065b1f43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0511baa65b398c568282ce2c4b82d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bf593df2487fdfd3d1888c50573d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ad7223448b2a871a49f873c68aa11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cf545ebe40dacafcb90dbb1b103d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92193868bfd4e654f5f17114a5bb900450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0314e3473bffae22bddbad4d3fced451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893992729aa9f6d258407eed57cc4f93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841aa0691277875919708ac43707357453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2f88a5ad4745bfe0a6d69fb28437f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c528d85b73823c7699512a2835368455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfafb0858183350dfcd72a6371484a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7160097736a352ac86e890e2f992a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696daf4e44aad5df3a26114373da3c62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca77909617b5149a478f1120ebd332459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a9d1c798839442560066118134dba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdbcc1a5c00e98262f9d1aaf437acd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e6d64ba03cbbf28bd55983dab7e79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a76742cedcd54e52ab255780f41e9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9817481bef17a388c87843f3c40d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c796d69b8dbed94ccaa6199e80f26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeda116c9362a26a52157288213538b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49dae15d0eaf24bb218cc7cd0339c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5f2bd06cf393cb4756005f82ac12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7ed1923293322ce7317bae8c389f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad08d8de88fd8ad03117d8b9deaa70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708de08fca2896647deb1dc5660d6ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762556d79f6cada23a932454dd657619472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383044f1c2c075f9c460b105ab188a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb2fd220b4fc709cb6cd833dbb357474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f839124b22483e64009c9bdfc8ca79475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eed91706426f28ae8c18408b4093d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e32b1561282a18f74db7ed434e630477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba781908e7e06e334ac4a4900f10c1dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f0611ed4cc6d8332cb4e3f242200f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce86be84468a504d9ecd56311bf07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c76ec1575211c0edeb5dd054e658481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0b0281a63a3004b46c38656c56a81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70f86aad9465d1d855d2209b387160483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd6e0c34d0912e4ee454b56295ffc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89caa75a7d7889e9dd9c76f523181aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919c98431c525f4961b16c0e8c0905e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef168a20356ddeeb0f20449bacb3e940487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4d78f787bd4e4cdbc9a7b25b816a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7482c64ce348c792724856ccfb268489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fae99260cc1bf7b2a68bd32679989490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af072b2c60ef42ca4b6d18814a6ade491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e488432999e73b30f96dd3e3e6b32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1002e5ac7f99f02e1acb543bfab06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b3007b91338da54b50840cbc67732494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af57daca4c4b2373d62e698cd9d26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c1c43d434ab3529a910137c4c7623496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c260d79cff049063e89c3dde808b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8ca03d72fcc724cafd976639fb46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e121b7ede05d88aed875f203b406499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90504a239427c794f31f28f7bc548f2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b2aae35edfc7c91f2f35e95b77fb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602172c7fafe08e3a51148d804a2002502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8626d3d55198f4270e333fa125d401503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cb4e6de7ca2605b17cc5b764487a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec813f0063eb858db355dc2639a2a5ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e50ff000d83423b8cb6e5c7bad3bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a9f7d9d3127a86115ecee24005886507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1173ef059caf0ae283de1db9d6500b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce174d6471520bd23466dac6c43d9f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051c84406166acb9d63a12aeb3ca96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71221723e87543db91874b1a09a96ee4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea52c03c5dddfd83624e16e26879cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf491e51329856d7af6a3d215795cfa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8a8e815b801dfb8ed940e4c003306514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eacf5dfd3db6a7defeb9d144bc415515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b92adbe6e7c035dea80b6fca32717f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8895712c5310ed2f842fb2274560517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0ecb14667d30ba599f356bf979a6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831363da9b8d2ba1d04f92b33966337519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec848dc317240f416e3491d7f9623a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f12e5ff2c96506e6d2af62c47535b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327523d6a829b1cee3a57c31f0de04b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb876fc139eeb041b6ab9ec37c664e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051ec05efd1b8e3ce4ab3b24286ab47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb53a1adfef0454115d9b93cf7e5419525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f41d4123eb806f3d5f2f96feb7283526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c59692d3145a189e926a73a3f0cea1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930bdc56099de21cfe2ce426a0e641d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85b8b0ec0de6e8f2ed7a60b8b08030529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5741d71bdbe9cc2188ff97e25625a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141dfac8cb7b9a9c4dec9da69e22900531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96187bc8faa6dc83625cfca88bed9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a2cf152fcb3d290a940fc96b418c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a59854206e795dd417a438bc9f27d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e2dd077fa4c40128637f8ce75946f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d5928db3a50f3bb545e88ba7adb2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f41b7c3c967eb3c02443bdcc52ac8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3d6c72419c1e958896d52f9d376f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf9c9c63954b7c74edb1fe69e28541539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f52dd2b29eb2c9b7c9c744544ed68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0903e503b3113e1e5c2c691566528a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97baa3edf04bab73542549c22c9867f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0bf810f2ccbc774041ac0676882ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4fac61ecd919e7b492f34d61dc42a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316dbe703bdd9e85031671a29f546e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d01d444141055a3b3ac756e8355154546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5fb392f07bbb2dae16d7c2ecf1e68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b7146fbcdfde5b5a3e1285137aee6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a7fcd108b01638044a142dc6969f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2971b33097a614db1756df824c0b068550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75530cee62e08ac57f7e979665478cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be37dd3dc7d2d0c044275df16f98046552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b03824bba0854afd64610ed142ab0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786669ef7631bbf8e1443618ab36793554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c66b5e8006ab2423c7c9d12eea14c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039a2fe467a7754d3319564551f0a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807fc71230a83757761c55b15deac45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e721c24171a7db71af6327f063502558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78b4c6fc51d7afdc8a8713ecc64484559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc519add619cd6b24d7265755ce963560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b302ac1049c1f905dd7e1c25485f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510119038cdffd217cdfa681a1a64f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e58879e03d321ffa8d8b8b3a6c795c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674576be5d23292be7740671f470e66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c3c24fc657a64df2b0cde425cf35c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2691ed65799f69341a67f97b15381566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44a2a00e86cac53792c7b4fc0f998c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26dc947c2f3e1860ad76dbbb3db684568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6afaa836b6e0bf58b2b4e0c46684aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ff413152adce3d888f9118febf0e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b4a41bee40cdb4a84b0d9d0bc7127571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea34274958f6500274e0c82762755cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af8b714005fb8d6060a620ceb3e138573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698fa35525bf79079a17650a4bf2fd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b658cf8fb3ae0f4348c2571fd29571575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a2159ef64f28038c75461d8959f3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc12a36c5c912dd04219da026246e45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183fe89da4b64ced2b29358759a505a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e1c434c6be81a97470d5ded167d80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212820dbb6adc5d39c90714ffb1ea106580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa7741349a8af05ad3bb3b4a8accd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e5ee24410cbebd1544fcbf70d7e71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a3848717092a5171ceb2139619e28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3d083cf847d2171e61ad98376252584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86dece2a795b52070a8a9ac3fd41f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8207dd50e2f54694fdbee7c84114fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba8f5c7a26e18f2387c5eaa2ae5209587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e2350db469d25d219d1795ed98fe3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3cdcf8b9b11bbaa148257389c5904589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a8ed9380c68895d2d723e9401563590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614835b2bb5d13cfed0b0b851050c7d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95046c4ae702e3fde38966fdbbf8e4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfa2311c611df038608e84e0be786d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bf2a4a0e181852e6aeef285800eda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775298178cde6c5ece36bb69d4816cf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32693445da3975484899db919331b91e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29014b81d60da518310f044d94f99a9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a50b5f759d8b7798adfddd6efa8dde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e9b0b0c63aa69d00edf8ac002c388599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51940ec06b54e7a63a33837154cfbf0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5e556b6c36fcdbe0a487a22f7214601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca616beadabcdf0317e881a75d32954602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a0a63471bb84660a9b614d173ab27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9804a50e1317d320e95e487731f0962604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59305610dbd2cdd0e98279acb59e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb35ba8f4d7457237426861a9e830606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe4189c21c1005b25be48b90c4cab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96728eb9416cb111a8a62d711ec598608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa3cf0f28faabb4ec5a98ccfb1b542609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeea08855733c1343bfbdb33076acf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cec2f11c95a532fcc0880624f0639611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77412185982efbe3df872cb4c8ec09cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a709f915e6ff54c67c72d1abc198ffa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ba6176502b06f4811abdeecaec49b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3fc9ef0b9368fb5c1966d3be1b2d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f014a90df1cf449868d009a2a806a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0bc95c4b80287c81ea92088437ba7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86f405e43b45c4c5b2e95255f7582a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784cc4ef244a2c88140d4a633640eea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e8d649c76d51027beca3a54bd1b19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac80e7e31178d81453d103ffc982dfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e92225d59723151770d8f048e766f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a71e8727479018c15868dd88930fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf79af5cdef7da268aa1989be8f7a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b683cd1270f383e06066cbea6ad3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fcade759666eb3776cae992a02f68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b858b37478f3520f3c5c35e63070e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a484bf43270d63993279ed0d8123628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d223a68d6fc6dd87f77ca292dfc21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865216122c7207381bba570623c7cb88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f99a3d6d82a9e95245b1a1a689054631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b93fd10cc89b904b079b254ebe07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7688de53ff37c3cc2950bac26abeec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf38a70084947b9973054be14aa156634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed06e16105ddb1e197c9a3dd8d67708635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af6013ef2ee47c1a0daa579f0b975636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c8ef0a266ef924b883d9de63a4269637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931bdb58e8c34dd28dca2c3e55718c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9117c128563559b029e283d5380e25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d03c5287881a20f517efe0119604f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3768076dcfcb3e15a12eef15b9d8eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433fcf4b3dfb8810ad1fbe295b29926642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e9d77b9c3553a9e39d342fa05579643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2465c3db39196bbb734108361519cc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa16d5bd12ab18ac1265315d29f0d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5da57583c9f7dfd56fec42a08c4977646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f2a309fbac80c6efcbebac1c9001647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7b7d71afb6f16af2b8888db06f10b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79b7517a0964d4a178ecdd79d1ffea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a1af04527f5ca9e8634c95f8f8787650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da561196e203e85c383924b9beebd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e446db34ad815f4ddaffd904480c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1bb5fb4071d48583911a699298ed8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f75dbf634cfa777e7f82c6dfaca3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a89ddd981f50426a0afea2d26db5d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d5683e116b023f38d04c50c9aeda6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c6f6453d96f6e1af2348784f8ca1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86e5860cc93a913553eea9dbea3a05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb7996b2424ca38cc75dccc8f1a13c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04d8645ac2132fda4833adde7965f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c438de778a1d7908ad89b6d4c1d2265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b6737ac57345a018b5c1ac35ad83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48148f1d7a1a82dc880372657d89af5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210bc341f9daa9f5dcef159edbc76d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c5eb570ceef81ecd9683b98bcf72e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34371f22ad2fb899e6ae1dca061413e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70f1e60345b7d27c007c88d769befb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665f5d747a283766380fd9bd6ebda4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924a7706863968175ff2c61e47bc83e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2c7fbf63dbc49542a49e38ecb961670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7449f9883e17ccd0abed0817cfb353671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb43f8c16a0943d880d3236371a02a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c8858064552c5e59b621a1cd16975673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df8456d384388c333c0497307c12dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7afc282af6f778720e26395d77447d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e129f90e348caed7388a99c415e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e8a46da543c303ed79046e6afd8cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d20b41eaa2502b178fe90f9bb7c84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7660817d95a30cd05c3e0a152898f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e66cb3863a8fe5fcfcce81bd6f54e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c297eb9c271157d80caf81d698537b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28920310ed101115aa306893a8b5808682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a48635eb19e65b9f04b779871205683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8518b405e79dfd80f7db2ec4efb7756684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ce8145e354e4a069810ca72642dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612bf7b27aeb3a8f628052ff7c5bcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0071fd457e7da8a6461d80ca3ecce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa908ef76d4137c547a91df61e4383688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1744bdd54c0d992d6864c527ee864689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4907810bb14d36eea48608b0e98cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764bad1de53193393f997230ae559ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69b85420d35d8184e7ef2c4a08b42f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dd629022de50330721c0659a7ef9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c92d9f956cbc2058c9cd16e4e8fe8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a805fed52c33a06e8b1b07d4fff8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843aa4cbdd2744433f8725f8b75f5a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85010841a1a2fe9f6753d4b8895a9db3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8fb10bb4993748b2002498d54e7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b375df92cfc3562637d512f1e140701699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307abf633fa4769c6e0024ae6709735a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b2eff6f5c6e8f534f2dd4b1cb2e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf214285e505356d4159063a059a1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16cbce88ab35de8aa914d5cf80e56c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef6d8d3942a1be05b71a63c833cb4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce41232bab4b197872b345d1cb277b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5201af0e2d4a0255f464095ba3d9e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96002050792e061325dde0032b2d6775707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7eb2bba1e902a393b1af058e13167708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a29149abf60d0ee591f20ff3ab7e071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796dfe7cd771242a6720ae6d3923eb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e947ac93c5447bb8a8b397d165c3673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfc9ec8902aafa1ccfb424fc8a5b364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c027e96567a6d357b1883da06bc855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e07fd92ff75b7923f5a6c1874f08bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452b2a5953c4912df3e484eacbd41de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71405f8646e5e60b73b76b6b9399b7028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961526a54056893af269e0a8760ff8e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba793f00f627a24c42039ba3b648a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15a004d5c25a2ceb1ddfe49bf0cce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c244ae796b41e5c065a52d4572a8c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb22a33792dba60fdbdecbd55da787a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0021789fbb52bf8fd427a054e47a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1102dd517111c108ebf9050259b3ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd16ab680c0d2ec763933bfda2993a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3c074fd7748ae0c44ef1aef67cd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ca27392365722b7768569b381b57c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d709813221371e956aa8ca01703f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d78a72ca9b03c7e6d9af332810c0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5c211a82638c5eda0378ecb269fd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b899299d3acb2f52f80f80d515bac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89227accfc9d61ef74e485a9cc4cc8a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b72bb86ba4b3078e62cc6d2e612c7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096c432507d3fe9979642806344233125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052a5568c243d536f6e892248aeb45226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91528401876818e7ee8990313d23d13327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c47ac916860c28ac09a537973132228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a83cca3714637de45f99048e169fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed671328ac2bb9a56c6e65bcd2ef6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a309d3f589e90e944e71e7292645e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf96f261f65824511483399005ef2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6af5b41b4eeb62517a795a35a71f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feccff66075d04c2c219fd50628353d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc46d18ec6d3715bb468d5eeb631c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec22e59d2e2fd3dff7b5e1d58ab8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e17b01aa530dec36ab44fe2b115337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a5c154128c461776cce774ce51ae838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce827ebda501e3fb867e27b4e18a78b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025d519e18d20bdd96dea003319950b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed70de34c35d52654e65082bbb5211d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f39993ef596f632c69e451d66f16f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39ed53d872299d4170209602c5b9f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c023a010572f741be0737dcebf3c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff07b9976900be1416809d610af420b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f856502f3999eda2974a6fec21364a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8435f9d15f784561d112eee364014047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f7271b1c4d0eb30c9813b9e779ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46837714345b54233b75a7764ac6229749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61addd8cb56f0097e1db7ba3f81fe07f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bd0b04b4de156e8e41b61f933822351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818cb69824fdf975742cc0482c4657f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f4958a22bc2449271260a0f535e8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e63d795cd3e1480422bbf22cd19e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fdff9b5a6468d588af61b2e63af955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b34102dae19c3b2b65a468ab693d0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527669baca62211455178f4640b136e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ddebd69e023b84ae7df639d74afc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85905de458516e1fd24b37440afadc9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2b2fab8d2ecb8da349be1d66c973660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1bbe9d9e1a3cffbb2a64a54ebe86961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b6a1f5ec2ebe196d26ec4a2c10fc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b1fcf27586d8da4a72699fe9a38b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84944c208be4f8a7878771f318ec91b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab39c837b722cd65228f93653dc03865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c3cffe92f0522a0c93acf5455fe366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5d1b027e134d4ff3d2d9cd79431d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98ff0f9f82dbc69177c2dce3e8f6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ff5cbc9a53d06fdfa5ff8d60094ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9a08c2f57075f17f558146c7800ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8aec0715661b7cc984883b45170d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d929cf4d197181cd282ae05a4a6a94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37afa4763c3ab7e49757fa909d2979373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f557b88ec4a0a41ddce72e3800d95874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17457f6bf041e06efc721aa4ae2b5a6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c55405575718f57b2bd176552d06f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc97b6d711dcd3f4800300ec2b6419477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ffb036a704fa35e64779d67f6c9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e793dc7fe5188cb2cc7e7a8b90c80e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac71f47e4055bd102c84d924b9de6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345598fccb0c42b7bef44fc2359e12381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d26042036026a3ab562beab4a3a46382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85a04d6b52fc05e5d5c35d3374b61c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0c2688d1b72a29e8cb97b8ceeadaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790da3dfdc85e20210ea4f7e47d29e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c25ca0c357ed227d15412bc4442986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec91e08522eee3e5f34233730e1d3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a633ca96d6fbfaeec41ede3a987bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc702921dc8f17561af707882e56dce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d9a6f1607518b9228c0b0049c20c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9205600ced3c312543e04d6275091991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c31e8fd51558366ae66e7b092b89792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d67fc382db10f06cdcf2cea110f9f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8fd7ca33b962829b6d055e1d0123994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd82c726de7c01957e821a21e96082695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770b7c3d14ed0e1bf03ad0fddd228ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba1dbe80c68924be460eb1e05b11197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac75e3877f53408793fc3c3aebcc81298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8469ff055760e3813d01c889110d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83907ca8b4d00519a4782de94aa137c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f768e40cf172d224045b41f46ac1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da9f0fdc2ba72dd6a42f64ba1550ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de57305b07d322b40ba0941efb4f57d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8707a6dcc48bc9abc9c727c0d4f291104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923a3af166a94f31e943ebe0ebb730105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b5355b140a9c65f6b8b3cd4a263e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6924584df0f6f8fdb9ae0355fc55ab6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb2a41657eedadd2cdbf1caf8cfd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325116505cb36f961701c26ea90ee46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae3deb04dcf99e6311e0c3bc890c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dd9d47c104239f3b79e704c49befd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113d91d9bf0b8b3cca9827c10dec45d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e38e9cfe74ded669a3735d2c8b27d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf874d7ee0d048bf89cede5291cbeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ded1751afcb1c504d583f9a30fea86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd30a222be23c667238612bd3fadb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a9a4c101653c8a22c8f8de182bb0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896bdfa37f3f1efa56557f20c1ce898118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb97aa9f1391fc7d06d1bf3422025b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a095cd5ae90fcaf25fa7ce6dc215461120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb7996b421dffbee50980e569f9ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2840b86a7635cba586bb602b44e4f95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d4a657acaabd5c06a5ca62784e841123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c648917be818652b07aefee5d9a8d25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd78b27d796e71b0474e2799365b872125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abbf9e1a73dcf10af2c5e05e1ab4d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62476e0c7dff13393416b5b886c20fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4114a55b9f40dbac9eede2e8e257af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d12a1f6a0e1d4ab0d2af648fbd181129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627d13d4dc64125e220b7f95a21fe7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d3044c741836a545ebcd0613d5433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b855928f7ab60dd14db85282d3393132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3088726c647c2c577d82b186bc41e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010fca2ae0770e9c4c1a95d4fca8e39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f4834340b6d1998e28e57cc6b470f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf51c0c2694c37f3cde2f0f654e39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8425863fdc058059c12f7cc0ed1d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219eacb98993149edb60bae267594f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f776f468383b5b09d115e7c3c49e8ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb0666e4d35e65c6c67e85159fab5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dba7fd4d79ee528fb9c14bd773461d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e00f4f6ebfc30badd8e9a3bbff59bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da58d1bbf4828ccbd167366e0053e2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a997b805e01976a949f08ecafdc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081721411afe0f233fa7a9ba85d7164145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d84c6a67f5f18b768a82a4b98eb60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d1cc53f9e235e84b48ca38099a0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454751de9c073d72556445fccdc38d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8bd68e92fca847bdc93c991f79b66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d1182616877b9da6710d4953a234f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e07a23087431a7034895a06db27a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29484899e2094b7e5975191da8a2fc9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134690cc0f8d08aee6bf6712846791153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd099f245c6483cc7302e8b0606816154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcadde70e94d0e6416464e36d33eb2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e628411b6a6c2cbc571699190b4a69d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84756fc13e15033935f093b5b81f7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb599189172a3676159ced8412bc5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86364837066a506157551e0ae8b112b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a6774fdeb5b4797de679931bcac44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2deba6fc60d5d5018267bb38241f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10601530672b83782e0e82f46bdadca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5668b3be031826054c83e8b78f6722f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036733eb28ed6f88476cba9e4e486b73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67666f20a8357fdb7e82d68e50cc86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815005fa9af87bc9099980926111ee8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f519c1675d65031e71284f14b9b86d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bdca9f18f56f6a7ef9a5e79e1a480168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2218888a9a30ba7e289f5a8d1b15da5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa12ebe5828b9d2eaf8f809b32dcef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2968d70258fcc3337330d9e6df246171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a4f3f6cd6e5fc4c61d999d1cb660172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8a9824a4d03cf1dcd3a016f67b240173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf990eea608cafe0b0293ae6d0cde61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85dc4c9415ac9314b65281e6a1bc7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb18315c05c620d43930f8eba7ec9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e4d79ec1dbe32c9e5c12d4e6f276d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776467f9dc6bcf9e6f30538d645821bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cb0c832bee30ce50f0888acdb5ee6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8fa729452359797bd2bb763146e71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c544f13931dd0200994c156102c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562c6abcac2b74efee16fac875ef998182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c62604a936cfab0d21ae724f4bfb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfffa3a6f7708f8eb0fd70031e5472e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5abfaff42bb561a4ea777207c2d54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bb5d953567a32758a2acae3005885186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961485bde466b173dbd7e3fa4fbc8a2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506922b6ffeade1db61b9f514f45b9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbedd0fb560b4d13d54ed9eafe0758189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c4e843d5ca5a811e477743d68c034190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fbd9e642a0baea496bfe190b05a38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d8100c1302e7ba2a62a40c535c0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a69407fe53374736ce5e3fc4f9f25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7167717a03d0938fd67d4d4f9bc162194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c024fafe24c8a74d28dd88ae4473b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68962368e9597d7e6290cb4609671196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71125f2d7b0f3d306a6442fa04209c14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d05429b91be99b3a346a4e2a3d59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb803a093c3f32793757ec2ca87373199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de40ce2e18288d89e0623a5b5446371200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3084dadfb3a57998792c2f8f2ac1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f3a141ef6d1d7992991b1f5a28864202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8250a33bb15d58b29a0d665837c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b02bf0347c6bcdd3cecc1492de6000204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a7f7ce0456554a07fc841cba506f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8a0ff4699b49b4ac52ce9accc47f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a4a50ed168a6e918ed4d8581bab7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274003df48706aaf18cfeced20b49d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea6979971857e8406572567dfb650b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd6eca3fb879928dad74c4e7b80e59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2d4d55e704dbd5cfe0a46ebef2b22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ece4d68f782f5aa4b0334d9a296c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6babe3a3014b0caad837a2e88fcb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae07f002da8ef69af2f3ce8f8a0f7e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda30dc81763459d3deb1a0593a4a7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d87c6a6891245096a226b4283593a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e814f42ab6a718bf45cfe584a68a1d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fa9daf21fbb7131bcbc63ce6d3299218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48150abf4d4f077bb4858aa3daccf251219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686e42e040428673c1fa52f3b67e5fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca04432e244d930e8a820a8b97e83b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4203154ce0aa3a008137e9022566748222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463996e4be9b728e7fc79e28dd524a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aec2f7c66721d00460824550bb58a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87206185e27f357ec3d05c44200eb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4312835f2631b2080e9fd3fa02e3af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10887eda1e04b2ea73ff591de0968a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca054d235a37be59d192a364397de7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab70b3ed932ca2f2245ceafdc182681229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08043f934873575cf84630b2a192a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f695165ad042c1ba30d769da38c2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970e0deffdb14b785e4238abd4c48cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e11cd70d91cb0e115c14df5aee64d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8434a29a3cbeda7c33bc12dbb75b45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f79c0adb31f565247a24a93267752e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aa1e03afd8af37b19653baf3d96fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db64a3c5fbd715c6c6d10f2516b35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852842131beeb680d83fa7d4a5db8a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89b56443ec29e45b586eede37c1dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d38351feea2064c1ac9480a1db9c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6cf1738df1c20c34cddf5b189612b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a68ac86221b1498d0475fd9be196242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cf35ebd2a28a4053577db93c2ebfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544344500cb4f09ceb18e89ef8703db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c225e7896e23a4266c372ed5f5f89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98d3aef2342b1da5dace65e46633d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9232f6c4b2e039406a463af905dbc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a4d01bda020d4208e20c4e57ed1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823df67fe8438f16945defdead3982c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f19bb6e7d55a09a19c3ebc6f886c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bcfc7555c148e8c42ea0264479e49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e231d88876c8b48300b81d4174bdebd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad55fd960902554381418841812562253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0a8c8d07c0f6042a37e661317d58c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78182d40f1b537d38acc4cc47b7619f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85db8e952df10781b1a06f66b2943a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac933e620db435356a05c9b01123db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d8055ebc2046e716b417a6e358407258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6fed6195c4e010a80e923cd6de34e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672631eac36d7e1fa0c03909b1be4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcff421ec59743521837c2de21de6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b526c233a332db9bca76a499f88e84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851127c75d3c46c34d4d9c0a5fec559263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcb1fb650b33ca1eecf16d02bc0525264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e31dcf997fd3275cf6137356ebb4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055237b029a4356128fd80dc8637beb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8b1afe721ea939a75b2697cbb62ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d072539849560db3a5b2cca5cf62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8053693719af764ef1e727771ecac8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1500093c04bed4eb73855184e063fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc97b2d8935db762afbb61d6b3bc7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329483c6ae718bead7bbd816444c8f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d813ad33353b85a8cfd41f1017bb595273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748441c9a068848d3a1488e59bf3150274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fa510b682e97cb98c7044e50ee04a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d300c566bbe0a0768e6389a8e43e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc3b3c8f1f87770f824054a1147c72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d93e567570039c898f338a3124fe9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4ec768756c96b3b5c5b573471bdf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a76f73d8ef6716c207e9ab448cea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944eb6b5692b06d77743d2f33bc96d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a40b6e9c7aad0d3f22cb0a3f4b78d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c7838f17585e0a3919f590000c68d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bae534d019374649a72e4aacf24b69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b5d5cbd57323c2f9a865ae340b468285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194482c6354447c4787cb1603c38fb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4656ed6db79eb1f49de6c1cafc54c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e382161a69dcaac3b1b22d111d4057e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5963256c212ffc67c71d424622bbb4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6faa57a8716dad472c461571bd62a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a617104b9985dd62cc5e1be73eb83fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5c8826054aee805a35900605283d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeade23c772ce87eb09a5c4277c0de3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f341a7622f19a5e0eae0da9946bffb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f82e70bb01357c6475d368252769c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99abe283ebb0de009affe8e553661c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa35c62cd48cfc56269d320359ace297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eceb66f077eb33c89301d17628bdb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a7eaf01435203803ad4ae0f6c110299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9497fb2e734d003a89a010497317da5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f25ce2de83ed2607d17bb4089372d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd656fcbde10d7daf245a12d8865beb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8765f2364d8d00d84f07244e2365b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2327636db1cc5601372cecd83a927e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc97fac1c8595a48dc4728006f45f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a3756e9aadc9da805df4107d74f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a544b8d9cf824d1f11184d244e1dd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619ab668a1072dcb19801a27411ebd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7fd42ff90d8901bbfdb8b38eaa7d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2bcb755ec308e4763a97bedc732b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3822168a11a3268ae389398c1697145311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2171a0ba721f01fae1cc502cb02fb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd5af661618f12a52c5b5093aee943313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4132b4ceed205045204262b4056fe28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e876a9e983d2717a08b9837c806f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9e989dfb5e9c47cfdf9742e782d25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f98fc941e65b2424607ef02a65fc9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f528749404937e14229965cd6a62038318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c65bfafebc67f06597991a6ce01981319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81efad7c027a1d2a21c41ade2e49171320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358add560286677b83f149352da8bde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ae4fe07b8f332973979c6ad6cf522322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7a0e922d76558dd3a323e9fd462d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441d0790e5988f2e5938fff7d8a22c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d20b94fdbbc0339754bee32aeaaa60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5b8af3d9bc8ef32eede66b6eff8c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279d12bda91223692a9d004ec41dbcd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4661a138e71bba60de2e71d0d8d0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792ea7d96b46b89f740ccea7cb1d534329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4792643c0d6802c24b38b04f213032330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f49cf9e4ef009ec0cbcb57e34cd9a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b390dee49c9d31397bb7b260900dcdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2a120c3505fd3f99019b9c89228f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a83ef234e71fc7de4466ec0131e32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f5fb790def4d5afd9637f080ba12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ad19a9703a8925bd7f96cf925f5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074a91953072672b6fb33bc57db0cb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1981abe68ca56faee841f1de7a3cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f73d8e9e9ef841322b4c56fa6e1c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c4c0fae3bd57a4cf43038eece26c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc3947d700b42e379ebc00b7f53c2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa28720bdd692fdd7dd888a5edd90f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae378d987a18a9fe95babc5adcb76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7198866ad2d6ea11d8c5b44fe094ba4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c2700d19bea9f29aa7fbffb5869e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dd442d45312812bce066c7be080b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeff0510a321ffb0e9ec73a610fc55b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a4f6d83b13ebfd4f7cef3f0fe0e38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f320183229c41d830dd98574eb2e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3bf1018e0d34c620fab04eb7f6e44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed463d7a3df135cb95772d9bcf637c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850a691664b37604c2469768a9764a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f1d78f61e589bbe23264060172483353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f0a32b92dac1ff648f0a62e3a6d2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd2ec5b757a844078bdfd47e597d04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b93f7a2050a03503a90edb089ed038356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bb5785f29a4e005e4d83abb2795d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e6a65da7fefa4c13afee7eb7e37fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4793f4e5195ed509c1730c7814f2bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1d168c5972f12becd01db87880318360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a355098901c3b9d662c54060fec70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15092b972922c5e1edf6953a2f62eb81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4263e3cd06e7b5e3a7d0be2485ddb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8d12cdb1c444dcda8ca4e71706505364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b79b913993043e9c668b3250071f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe153648d4db3f8dfa764e240b8e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e62f53bf7cc1a9ddb1608d54fe581367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0daf0f95a09736e4b2552c1cbdc96c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c657d4c6f7b51a9dda86c1420b5b5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77193e6976d5fc848f2f12937b634b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f6665820d480eae85c6e56276326371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e5c42b2fc06c7bf7274ab4ee44d02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb5ac3f9fef138000c292949fe472373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68369e624d808621062ea9774bdeb015374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcb9c551f46a4e3ca95bdbadecd47d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c140e46902ced836a53ffeea1584cc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1835f1fd39cecbd1309216b3d4d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7675bd5f1ceb73408019204f6b8563f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09ab4813ba634ddaa6f42aab02d4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9024792e7bd5867448365138926dc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613219944d6861c1c940bff40a48978381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494541884d1d258b0be61f3c9c80853d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99849943671a3610b3807711432fbd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb80063f5b44f7833809eb1a85ae890384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7e08500b215a9683bcce0df194893385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b5ff28ca2a4a36acb17123cfe1a76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398554b5d12c26ad0a059531f68fbc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6acd50ce978691c1e531d14bd53497388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa7b46c1397e10a9992f482c176c0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3dba21795467776767dc09e003f32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356e25e53974e4943ebf7feefd00088391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fde7e0f5966902977cb9d18eff6b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f724e236538e8ab619e6f8d9ac3ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c961f3a39f982afd5f6faeca814c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aad6f4828632bd627710ffeb8860e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ac57cedae85cc2d08974ddd2009ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513961e1676d54e47bf30c0dc4ccf52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640689d3eb29659f6b6b31970c96ba48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89901031ace74fb6f2a2add7f06cdfd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32ec5d923b2e6b1cd14d1c41a38848400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457c1dfd4370b125b6a2fb9063058be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3b9abf2b2dbce678f3d3fed0bc1d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686f47b786c50d17a03d472fc1e78f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e790deb71b7393751e2bfc67d3b1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d0af8eb2359ba3c775fbd874a8989405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a97f016f390da10e9cd58b6b589ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c644ab227cb592df701a4011948dd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386105571efd4b7bf1de280de789f797408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91e6a27282d1ca7320102a1610b769409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303026360493db1d9ece5eadb3084e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a99d1b12c0d751e289d12ccecbe0aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae272b859bd2f14fd92ed5d73bce368d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd60dfd71a9fe6129318e0439b3241d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788f1566c5af55ad49ebdd78af82bd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2c9cda6560ce75c4daa698209aa6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1e0e4fb587c3dccf4f584f21992c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ede520419c6abb445a66b64f6d493417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462358c2ba250664808eae0c9bc218418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf7ee4882be6212b85a52eeec2848d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db2c65e6169097556bb9584798e07c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e447ad0dc37b8505136e4c9762884e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ea4794734470c98d8edd8c148bcb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f6c31b229b92c33a718e77248647b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e065ff306c60a1b50d7cf1ed17f60a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158130e1501c259f36d03853d0b38705425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb255d1b2cc9c41eed920f10f050c018426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4191be89d8e108850fb69994352e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a47e9ee047e8724f0d56d360c8c18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b48a024f3bfec690e74b9099d25aa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c31dde8224daa0780f6c8d0dd3f540430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726a3eb0170424421b6b0b042261d9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ad296b9f52b88a27e42d3868be603432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf0b8891eba3ecac038f134855861433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf29688349dd5e114fc59f9d96370aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df5a37d21f5de53741458a81327e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee27bba3612e1c83e23dd62ed852ec6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300eb296c02b56a27e1c560b48aee0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc735881010770cde8debb06b72d7081438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f45d679840473fe0a5704c26f4547439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1192fd1f4a4835c75e279419791a61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34549a55bc2b25718f3806583535c622441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dd7bf7ed8c6b0653205cadecac2e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ac796a41fe1482ac3ebe7e3189ef8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719248eec69697d61c695974cffd68fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b830d813c0d7ca7220ddfa95e1163d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fbae286727b686ad3001b1e26aef4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6542b72555bca698aa07478229c231447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c437af7c80851d16a8b4dc959c463d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e649bf750abf774bb4c89d70f51cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803b3227a6bbdc98b8a4e840af226dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34108091728d53f030ec79b2507c9120451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5239d72b14e9294a23acda20b87fece452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06a84a4632e32bf6b2804f24f21177453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f379f02b7d74a69843bb12a44b53ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff833097e6e04c6cef5b0538e903600e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7baf05dfa341b549b6b7f4fe33dad1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829ed27eee751f65ec1a37cfc6b8e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b93c26887da9f562897dc8523b2bf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d86675d61621fc7c35f23972de1b28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c095490bf6bb397cf6676fe64c89f01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e67688c1c68d2412543e099f4543461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ec59362981d2b8e2aaced8fb2626462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb96ec13f0c546a8d5dbf3af9667ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bb5ac20bf3099382f42ef3e0fd37d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4063a903cc8baedb04e4f0496cb72e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775778fa9d78ef13958ae04aa638583466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21779c76ff60e56b2c660c9ddc791aa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197eb3b70fc3f6df60c38fae6fc525e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9a0416f5980d3b7cd18253b889b49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7052ea610fd0db8c78c0ac2c73bacc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81f82f273ff0bb1582e1417500bb4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07beb372b5901715d23d5f678787e43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38164f0ff155722ec7172991f17b6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9d7e9bf055abf2d61bd4bc02a6d9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57d9ac344508bb804edf3d3780477475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5a08097dac6b8894527a80008e66e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdbc3c26ab7739f2127f654716d975477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7674f2e42b0daedd69ffec2756d9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869fae11c49f6d4cbeed8910152b81a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cebe27f6f137db87d8e0fdba26257480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d043a984377c291cffb31ae7e4b718481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df52cb215785a92d68c747509f3f238482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d35b5f0afee23941ac4c202ef222c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f31db84bfac13cb925599e2476a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3620589c7ddf34bf374e388af14ecf9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a0bfd85e176c13f710ae9cbd990f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369946798b588e36fc85ce77a6d87ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d277d1d70a1371076485f2c15d1eded488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd61893623c929d7862f11cdab9c08e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdf75ed829cb07e9404d29e09caba0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306db62c80ba811a5a1044fa4f3d4a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127b71075d6c23853ace0df51d27ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363637d9b481c19a825223cbc3b61652493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60875c8d8a7ccb5a375d0de920fa79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43588c48e189a008671de4f177f24db3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6535fce2e0931947f98e5e2c1508496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2173f2b92945421089f801879cd214497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46225db27c512f2eaa2b0c6fb1761d67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163832f912ec0835bb42c15001cc560499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299cc3409e5626ddd1aa4ed4a1d2717500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd87b5706d3b00ab423a11519360b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a6da03320a341a79e66ef0ed5eabb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c0b3178f3d3bc630859b4d04a324503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29973e5030ef4e6f7bf39e5b71308017504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabff62dbc02cec23af400e6df660f98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0ef85188a3fb18cd3b134cb356857506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8ff52efe15e28e9a5a505f8e0c57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455fe3ce582fce7436df67d6e905b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfa12b6e5a7e0cd3f37b520572a066509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1fc8f7b7884dcdb33446e6ecaecf2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5df1ee7a3b440254960de2ebc7c97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c703b9a987838e1f4ccabf9dfaadc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948816e779e70c4ca78ed77255723d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ee05a151ddf40c6f94417d14f69e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83ceed33807a44bb5e0a62d6e61ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fba588957d851ffcb037bc383e9e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695404a75653e456d17691543a574e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131967c153998f73f950bd9b94d48ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0589e59fc9a7a2066bc2e4e9e4f6a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0034eeb9e835837eacd822040a8150d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e1006ec8858cc2344f11e5733677c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2331f2a9934bfbf89cc20ddfe2c3fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4a5adeb96292f5eb0158ffa98c92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc0d795ae584ac7aca776fbb060d28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f50a70d8dc676fd04e17d2bd0a9571525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381e988fa74ff49c38d519451d89aa8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b0961f8ada1ce7b8c5420af4b43ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b102f788ed893d1d010704712f9296528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f857dfc14d3f30a9031663c854e36e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230b84313624b9b06b72d62aea64fb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd1f941cc18e5828e853f1e28c8e39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ce4908de0fff49e04493031850558532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451c55a3ece0905519103b32d0524a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be114f91d45870cc50bbcbcd9e7ff2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f12feea19fd51128c2c5170065fadd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad05367157b77069f1221df653bee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72addb4d1d7ec2e69396ada7724e58ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217adafeeb7aed6785f3838098a8015f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9f18e53e3067e4bd043c53ebd78a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b5ad904a2458bd6ac24f1e61e5ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb2853c64411dc3ce8f85261fd9eba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e3587b610bf18f868f538d5a1da3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4598b62f4e628329ff19fb30d829967543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e4f98698218ffa4a322df370bef3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a630d8866267414c801b3c650ebb4c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa50c7097c8c8a2abe984010d3792546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f905f3e1e4332f964636c9e8832b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea162444a2270ea2627e637e4df644548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47228532b4894d47a5669ab529029f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f412bd34de2d8afdbf93966d00468550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc1dd98c83b7e38d001a0e431a57f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e6f76c1204593c44ff055d6a38294552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536c8604b7792245be847829a09ce6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3f3cc6f3b78eaf3fdad21c650751f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a9a5a4b211738d9d6fe2ec15c302b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed5d85ddb792cf7923efcc3c16a2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdc5c8ce9bae48227d862d715705d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa019ce92295b1b1b2350d6f787b6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a2bbb4abefa395a7322626dc39aee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eccb66e88c3d525865e58e50218ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944c79ec49035de72fd1bf814ce7e51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4a2cd22b9655059d1c64e851b5015562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461861cea208df81086cc143e9ac3ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddc3fc6ac1bc0047416c4f13bc6ceb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bffe1d9a405e8c41ac570e471f0f91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e10f700c38e3d8ba903384a94d79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7e7379d4a0f3f25b69ed10bbd5f8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b65b8e341305b20d70beef0216b55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e545372b487219246505f1fd319acd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2878aaefc32e4c35a7c6fdffba65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95050f5b776fedbd3ce851c83fb860571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5f77ace82a20e6b373fa2baa614b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c36c41e54e2f0b15594791ba1b9359573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdce30cc707fdb3a090c58f2b7ecc2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e883b3a7cc6b1ae265f3a60c772ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc8f1dfa12cae792d290112b13ba8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a329685a74ebd1372684a121e1f16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fbe4297e20fec0c9cc3596c9b2b87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177db65352a0b683c59f80cfb2dea552579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d87b707f6d90d8606e699b5c8af6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eac6789b7ad8335f88239c02f8683581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae136ff472c430d2b8b9970dc1807500582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e45f592a1ea83a0c4b379915ea36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49db113d391eb9afafec00600ec3f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc2d5d1365f05a25bdcc79b8a98c6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453f8a970aec9494d2e90ff81fbe8c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddf0bb42e85f478ce24ecfc81888e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bc3063ec256c979e0952cd8f368cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723593788ba904807300edc6d10e656589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079acf35f9164318020e34ea8258f733590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec92477414d1bc4cb057eb493e3ad7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0d111fc68dbc0353db85ce0f30ae2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6d825b362e1dfb252205644e0eb02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc153ecfdafdce633842a6acb9c1793f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f81334a19f39dfc5cb6f1de5947a48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac3b3279d7d50dbf533c17bc46e8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77c512fcbdf4c7e2018853836c2f1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33846d88c9d88e546cac2ffa883be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50005b053ba893934085a87b165776599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615c5fc9e6e37d94f338985a41cc6a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57595ad33f33d23bb0e7651ac2e0366a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf6495ef8adc3c097fc33c4d0c3183602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d3bd5e89b9450de8655d6e139fe2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24943762110d38208adf9dc7068c2b42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb088e5361b52f4b13110ef43dafb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0746915d22d2d5788e11f45907b37f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7181bdad86630f6e93d6613884e48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d9c29725da459e22276fe915dbaee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78752f895f2f55a32d94c3667f727bde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e7001566dd6e0a785d183d76d68d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef53e9538c6239f170ad7c43161971611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92953f8a1fa4e5478d2a0784644582fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891a204f6842da3eacb3957d6424c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611926e8d4d2902a6eda757c36c2fb98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab3609c6c3682271e72b8787230234615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d4ce27be010a61e61e2efaaabaae2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111b8276cc1d57e8ae547f74719c6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36a55e0c4f4aa096de8f9dca40131d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f1035456b5ff4969131a5be9b3db2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c67de4c2c7c1b9ba930e9e8273a21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1212b9723fb1e6f7bfea6a4e05c83f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceadfba2d8a66ec22bf2f55c72433a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c36722ca81d4d5be784cd65c61335623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4d084e0a4c0a0f926008d321443fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037f2e9207b485090b92719e63cb7ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af66ef6729e91f1361a40c98fb78777626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7097d4dcb656d9eddb22e9004cad1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933de3a6f22dd6ca50d4fffc4a1b0a1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680ca102a54c03960399c9283a29c55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aad86ca439627c59736bcdf1ca1c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b01d6df63c7b512859f7e5137cde2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913b61a8cfad96221ce7f071d6f57b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3314c75ec6d055f2498aefec46ab1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63af87d43d97cefda34a27e5ea99a1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9d005e0421830481ffbbbcbec265635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb94e5aec5b1463b414bc8a9276034d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e31f319c82b74262caf8a8abd49d6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bf816d9a8867d19f14d228e79eb0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b17d2813738b42d225f2231212198f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c158701445fe810798b08c1520aca6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fced9d97f3b67826a5e09994d5be3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f3e0f075dca23717a92e36d840c23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568dc33d3270049ba9b4f7db1411e76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0bb8522080d519adf22dbf9eb22fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c808f7fcc7fd7eaf27868f91130bcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5271808bbd7ef351c80bff8117f94b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13964a28082e959766fab25ab6e1e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d25e23a0b2a8b8737b38cb8f344a50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e1c22a56d744936d25b1b26e9e56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31050c6195ae240adecaec4fdfa11fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23790e22b822e3fcdd315fc7a2e08e07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67d98f7b23d8dff2f64b24c665ddb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2ccaa052473e12dc90cd4a48c14e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900d3435b524538efe72596e7137acc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a426047d8b91bf02301ab7614d80f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea324ef10e1876414348f5cd5faac7ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77c10b12a976108ab3d249bc4cc62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e63dc4765eb68cbd4ca1d188b2684658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4be5df33679ea3a989fe3927e1813f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5674d8a8eb74ab6d1f7f13bd637993660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d4284e5b12aeae9c16ff6631db21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6518f6bdf6e87221e1caa170fa5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952566f102d212e8165a709943ae479e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92118a7b158b1ffe5e52bbb1affc92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2653cfbadd9cf9fae00472561a189a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c462db8516af265d6b07f15fb88c75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998a0b0a330c68fd9f70daae1e1a2b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47048ce99a76ca4d617d27fead7f7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9ff5c6a3d2090b36e1c775ae93d8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d250a410bd8f9500049cf79e7120a21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d27639a752952535d6915085ae89e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb757922f311ca42a1bd28772a8f22c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f125bb139c27e58c350736f791db8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a3652918bc2c6497f41f39c80ac63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddeda494c707a6e301f5bf4e707937675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035426be4a15ed7e9bd151d8ad0c9c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696f11975364084d0efeca749d77894677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a9d75ec7dde01ac389e967a72c2b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>