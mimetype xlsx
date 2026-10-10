--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a1479ed6d40beb5ab95a178d2e7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e79109da731a0076154505657a01ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787a308044dd27839c6ddbe50932d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762e37ea61cad0f05cbeef2075de25d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f892a9110b235b54a55e33c609a10565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f9762cfcc613bc90b8ac84bf89496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12d0dcf7323e08c4684fdee558d3557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27f3e1238125939147b479d39b89db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f9e28b93f96e57b8b08da92033a6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593919ab24c6e4ff8bed70473641a1fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe98d5b0fcbc502f8a3e764d445b3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4011eae83b0a756a0f8623b6a506a1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe488c3f4ba0dae142a2beb7225a77c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c292a0c43c0bd67df1ed7627dde73414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a380b973a9b4add61d35b575c9217c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205fcc6bb8f86ac696195de5fb7df0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d327b52b280e2dbcd87615711eb4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65efd1cdc4accdf03bfa7116c831c9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07244cc663d18238ff2f77ca2cd9cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a49d53cd385d05428ba9035187c6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e83c69d643dac8814859748acfae4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4bab5ba64724e707e674ea8cc28322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2898c9daabe76d17a65caa6bc894223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550d71a984f2e51538fbbfb9d0d215e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e47eaeba1ca3c4440ed209a8a19ea025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44251b26b2342eff767cd9f47fa08326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1cd8cfe9512b47e79dfe97d77dd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425bfdf28f2ac66b0e66bd36247d35328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20887bbae91de159e96add3c97d452d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da93720c5a57a092ea9c81743904ef430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdde76d36871d23db226035c19a46a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5ccce39b061df9dfb9053375cf3b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b0cde3a578102c02faea5da562bae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb20398986e8f48f1a3dec85496acf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9bd66dc25caec9b19aa56a10eb3f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a106db29621394ef8a7bf5a26bea936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a45d2d7f41d6c98e5f9bdccfd8cfed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdd052b1d89099192c77bd462c18f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5bf30cc2ab1bab75ab6ae01b99cbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972743f3d3b7584c919f808c0d0f76e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d603de9d0b70678d295ef897ae0f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2b16967df4e68c9b94e93269c81f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a411798d29fc43a68e0e3497933e2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7c5c39188fa7fd177fe29ef390adb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fc14075fbb73318ff206f78e379b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5c320e0a9e8c1438dea79149780c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346631ee02e617b59b3d8c451f65f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2c17064cc2432627378e5b17f4ec248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60bbcb33543fa270cefdccd7efec9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d775ef53889b1c32c8e26da63673e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe72427384065e2c4777c84de8117cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54960c550c441acc9642208ae989f46d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ebd7b81c7e0c40d1b7403b8f1e1e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3b51cda9007a08222bff799a471b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c79db95a10504591de86b59a995355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1fa0937ce02b22a8f810cdc5862556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e7cd0338df1eb01ccd6fc9518cc1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50509e428b48b41342f9bb97edd39a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9a9b5d651d1ea092a8376f994cdc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0fb0f42c43fb9264379e21a6461d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfb47296370ce2583890494b56fbbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928dec1ced6c2e15f7f7cfe4e16cc5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5552bcb3dc961397bf2123b3585fd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d5a47c7ee0f10b476a1f0e8fe388a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526436037423054a42586dd7f451e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6cebbff10e771d1bd98f41b7122f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ff003347c8a7b581b5e4854f2ea967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613277685f69f22ff52a81109a81ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194de1fda4963786abeda7263a8c7e3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e3052e95be47a3f9557534dcac5bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe15796c8cd0111964c57112063ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646cfd0caff15474221fb6da3fc3b7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8eb8c831f5156e393b3c41bcbe0e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb6204caf686655a9e3998bf41327674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720cb8cb16fb18b17aef0ca80e8f1fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0a220dcae32f64618286b94924e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194082b8e38297e13c5446a43cdd7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e78ee00aa3ef7639362bc06f435f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276639ecc2ccb77bfc35b42da9b1cad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007ab35d3e8689d9b7c22a055dd04b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd52e80710cb8851bbf471dd5ea2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549545e12dff90beb7341e85c297bbbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e17d72ede2ae68a16b0e45c901b6d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499a8fa77f441ea5a0b6803b21dfd2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b4a3aa68ca6b2a7566dd741a5d2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c12f225305c4a98801a54cce519f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfe33445d015420f66b8d46228cb2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5276908bccf57416f0f7c6de6ea58188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5018e79e759a3ee73814718802bdc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564bca4d03701be7c5a451c9b8d686990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ba5bcecff9d2b456df8dea341b6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17357c32e16965ef729dc71d5798d9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484faaace083a0e00df23f726d1bcf3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86a3512572db973723cffbfb0a5aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164e1597206ce32f62135bb06769ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f24c038b8b660b5222cb708d2763d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768cc25b5bb75d1f5c0dbd40f27806b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6297393ea09b807be55450a81b3dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0f406325e21dd4b33cafdf016d51099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc162bfd6f4f0c0bc5777a9c48eba47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca7d7e2db7497b923da82ae9abec2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3762bb151102baf91bd9518ea11e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f1e802ecbb4bffff18b0c8a146d25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d8c24f5c0a82ad2aba0933d5e9a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08795879e7a3c01fab3c4c13c38ca9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5427975d1f46333d28822e30965635106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15257a32102f5eb5258f7e566857636e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce0f49ae82b88feb4795c1b7ea759108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adcb153557ad846510fd6927220819109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e009403b845740d84c5993cf4d991110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a804412c00f0ca57c509557bad5d00f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b1dc6bdc83860be7094fc9ed24f8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ade69fd5ae7888638f1cb1d422bef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6408dadcac331957e8b983e75b3afca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475cc9beb580d2de2d5032282123c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73922da91a6fa249fd83772bf813d8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219f27c28b56c5948caa23e597a4d03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93746476c0f8560454957889036584118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e057fdc304e3a4bebe4c16ad40b4b6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37e882720abc85a9a7d4f62bdb6dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2354243578431e6a44751f744602f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d51ddd87124a9c4440652c7df24d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8fabdf012c52f37b653afa77d20dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927537d011676239a5f2d1c1edc99f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db0d22cf40e3ccb19b26ea6d6315d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb4b2dd33bb2359423bec5adaffbb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8b64c4d4ef2422e0978d21bab7c63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca61b3ef8217bff3f6324e4417f235b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f65c63ed192dbf293a48125fc7981129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22534179214ffa8e158e667ebd4aee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a079cfbf6a982485d67385893ef6ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fba99430d804074a9ba27fcce2d06c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143bf3eb5eb2abd04309406f6f9da63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e14fd3b680255bcc9c3ac41df89f54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58907b67b834d2f5334a182ef66a10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f8e18df113e1714f03a157efec5e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838a4fae9373bf79ca2cf021936a8c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb549ad97761decf31fc9160cd4c1c52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc01ea40d560bb7e0f7624648207426139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a798c4fae4d84a5dec282898a4594140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf306b02f959bcfc945d65b27d48840141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82e35eb4e6c8b6a9eb88cfee5caf1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe633ee3b87235bc0704179a749df3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feed669bef9faf0c6606c1951d26b65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab577a9a0cfaefa8f06532078f5068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8264d1c49ec5a572630aecf52e2f347146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480f056b75f8213527bae7bed477557147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655ffbc23f4ebfba211147d62ebb14b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15fa60ba835de7cc4dfe7eaf5b81fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a2335d47c5bb2bae370a9b9a09ddc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecca80390f02717febe3c227327994151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743be7f70301e5e558b55d44e631b56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c175657ad25c7d211a166b3f7c5d71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6475a678205f9a390c7adae33847e30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946bd71c5f7b7a04614b03280cdd46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e728a57ecaa5f7652d042ee44af15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230cbd9d78aef915bc8c25f8ab83a88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899ba2d7a75c9839195b653f358db26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b7c7a72842a34757540e46d4c4667159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf87adba4111db672e09167290b5a67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe890028fc119fcd27f9f096eac1dba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249061ca6aa08a34dc688113c431258d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014610e4eca4288d3efcf67a626ad02d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768005ac0c26a74f163cb50cf7548d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206b83a9833a5aba64ed237b1efbf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d1d293b3e869893aca2ca12e5d67a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0da8eefdc7d3987f3c6fdbac3148167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3ec9f6952b615db401f6d8b74490168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e59d4158d5f6fe5b5937f74e965b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c48999b87ec92d245919771af8661170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7699d4d77896074142d4305293b82b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d0e4d242f3b6a8aab8a1c7f5a9581172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ea17ed55ed1a33296f597860e487173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7a2bfb6c38b50bc2df0efbd02a0c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec003b32b6c8c70cab62fc9001baedb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746e582c10f4eec9f07bf1d88d5087a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b82740f4a2a750730de2cce5080a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae92c23839ed8434e4efb0c552e8f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e06be7c5517f0a6e1e5f630c1095e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bbde0714ed04e71562fe8c39d72bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb86fca70c0f976225e1cb4f7be4ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc3115c63f19371d224e82bbefe80b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18edbf057d19677726bf84d688536ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758494e3d28c4ba51565ad040e388da4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f409b11c4d8e12ec526f4f51fba30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a397584a38400ad26de0e697b16e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a24285b9dfb7583930dcfc13b63bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dbfe1c6b7040d875f54e507944994188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393deaf693fa2374a46eb4575de43957189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806815f446dc0c862695cdc8e1a34a2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baf4b8e56d5a45df05107516268f44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c667c71834ffb1b50e2c7bf2a5e6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e501d455399476aad787b6be8d56d4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771047bebdc14cec349382d5d8590bd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c72d23504a28c61ce497b70093c0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3cdde78e7dfed852609378951825e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df3573e938590a4419518bc3cfab99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae917371ff77131d4a63bcce98f200f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536bf2f4f7e5258d25037f017caa0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bbb188b435d5ebc5ebf07ebd4977d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785971b83af1430147eddc54b92a52c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f0a59aedd0a12394b64e4a7b444f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ba2c281d0a8271ba806273352b1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61eecfc682a941991b8b07291201c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98c7180ec2b1d68acecfc3014de641205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d061a4bdf8f9b80d9031a480dc9a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38bee6d6435ac138cfb373ea6d300e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572005d85476510fc96139af90eac8d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba8e1246f487fc7eb35d5e49d33bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cb85f2b172dd0797b941a5bfa217f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b1bdf93ef88b34dcb56f4c12f69c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebc28d19fb0903ba35326a920517f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c656bec3aa1b04f7baa5ea46c2df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04cf13fa636b0050876ab0aa312ce5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d4783626010e9c45f3a0637062c92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835090b19bea290542838e989bd52764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff5dcd0ea5194cf75cffd10d1cf3c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dba9cee438df072c6cd712d9d09e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff3c58a1170eb9a68b69ff9b72d2bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b759ffd5206ebf882b4132ce190cfe5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311430a2fc307cd0bddb564d28c135f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21037fa5367ce3bd9642883c31d86c8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f57d06a8f703a1ce24f20b01d396c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dece65a9a427a2bccb1484a785119224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8973aa2338ab12958ac82bf7e91ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ccbd05a47aa4f899035b78c911b60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee945e78d168a21265a2c8be678b699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31afb37c4b052bbf6467ca2fcbb20d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdf2c0d035ecb87b2fd132ef54d789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14032612ff02080b24c72ea920ce2915230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520ff71fc7e843f6d260f40cdb9a9d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb45ec778cc2799627a45c02f3d601232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caa1e748a60d5bc740aa1656628b4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31abfc11131a5a2c9ec198b1863d37e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f6c75a0ed00365ad384f13cf72ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b0f3e5d0637c8de586ec6cf39b35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af04534cba686f67442a9924906c11a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bf231650d2df7bbdd4ee9b0f1e6fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e5a3b31ede33322cf67e1106224d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36faff170e802924a76c479857178c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10899eca25648f29f2712b7dfc5e2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543c1b4688b0da72f7504b41f911301242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37223b8ffa70211953e63cf2940c4c57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72ecc4b3b65a93785c3545cce40a29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439916d2fed54764fd281dcb6147ded245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d537558f7ac0b3c26b53add536e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b511899874dad07ae8cc59a770712247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafd8004794a8cd10e30def9fa494b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf624466ffbaef820c1abeef0d8a15f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0815765aa6eee49b33c061fc06b0d3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c7bac61597eee7a83a87b6c369bf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24a03f74155aaec2c7fbd914662750252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e2aef20f2873ae7322d753f2bb66a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01a44183fd33e52394f3b2ecf5c1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da45f58f4aa2a848de78a66d242298255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4db519b545e58b28ea019c5cd1e04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31386f432f26173003481b1d03c3ed7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafc7328dfe3bf2002e5a6e06b27ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31240ffee932d1893440499b40dfb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b8f5c7fa1775d481d7afda2ecb36f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01397de85a5d96cc23c9695bc27d368f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f384cd9f175ca3da795c2e23f9ddf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c530ad70fc9815e71c9cfe5162bf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a8efa0a144d1df88c3217ca2d2fce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202413fa5f41623aaed2928d53324f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e5ad0eb68630df63b6f793e087cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa1539ca19d094db67f4ad97b2cbed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db078e352a6c64a18f6b88b01a340cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38657222916062e3b5920a342bc4a626269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab061b5a8a73a7582dc87f2fbc2f8fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd175006b3dfa532b374ae2f20e07146271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83be3c78624596f61e14be5daea731272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c326893366f20c1c1f8aa273e8d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aacde8a1a4bb3c6651dd9eab6ee56b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf5ee34edf8c246bb7fc8a13f12f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cea8f4a1461b2ede0cef258c1b2d87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb3ea1aad5a56b5abff8d3f57e045d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14835bca5c97b73e8dc8090f39dd0f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc2d8a43dbc3a13f22e3b595b1484b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646febaf605a4e4c6e6cd62203eb4eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09af9df726fe936e704921ea1a3c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296bd74eac6d449c9b4bc37483efcb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c4701a8ac740834572e7bb4e5952283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9a5a9b22fc94ab22a3fdc80e97f5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d2da156727a424cd43d7f784e17b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d659170b45c961aa7ff72d80df5a63d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd6a9a8a0ff11bc66da4223541162287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2374bc0629895639e72560a6daa900a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39199682a7a19a591a54d00c776d0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe004ea5597c5954c3bb8b69519a250290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b1b7f0a4cf11adfa533a11d33743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d3d8cd8e4aafd8f5e8113101a586292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d76cdda845f685acbfd37f11e3fda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e115e4e5c7200dfbf8187ea4a507e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89475f9aeab58cc46ece1629cbe041295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99d03704252d3b9fe2ea9cba3c7fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b12ea0c286a7804ea3f967ed06a10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff0917668a6fae097cb3814998396d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda091b369733a3264317f61a36b9ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b62049865fc174774ce4374744d6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca169ff8d9bd3bb3c7288cfe32755a73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1347da7d2cb4a235e2f674086d00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc9181bc636f401132c16082f53b40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf75d83912a24199fde1df29c6be141304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79f4e9560c85533cf664c3ad8571aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168a5924cb0edd21bcf2f4f6ef0f032306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b143af5ed16d59e1691fa3f53fcf52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e230e50889032f0e9694a3a78a55d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4209ac3773f0674a5e539d80a5f9e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c4bcdc5ce9b942c1aefbe848aa78e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e009de1079286d52b5bd322a8fa046311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb958b64cae35a2223c959b96ab93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f15ae4142656479641813028c48c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492bb65a2fb029fcbd1ade451c1fe8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbd17d667f65260e0cdd63c04ecedf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d461fb7bf78e4daa9924504af872d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164281eedda6b393b9d39d4ddbcde0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad860a1b7ffb2b0fcb13ae92bb4fd410318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a6991d2136a21fabaa3b6e100495e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2341d3724969bf96776a7298ddb131320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca896a45cb76f9052f94ff3f9dfb079321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf5e2bcb60059fbf4bf84ae66e84d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0479a9197b25389d90ba358abec9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840347a33d3c91487a67f28f0ae6a5d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdb3b661bd4a3eb19e9670c9d76a41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daf6fdf42f3d04dd69b55973fa3cea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903361bb32eefe3997e81daeb29afb98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d9787717d60063b47b9d842b8e1f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73594f68efc3944e08b35215ddf0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a293274d25513c968b32a064901d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d01540e491681ba2290e68632afc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d99ef8a04753af092f4e5ab58d1068332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52cb5a62f2c1a8e9c26d53c00c7ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52c5eb3be396568911d3f52b523489334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c189df89bb249cb3a91aea30a94b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd9ca20b513abffa18355cb3483d7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00dd4d13a9ddf16249f284bdf04ed7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b448e2090bbc6674b8db498ef28a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b08f1249560ffd1b03fab1101e52e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c22eac296f004cc4a7cbcb892248340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84fe8d52a38ab795efff5a35338191341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4cd6b2444800cb3ae5025304bec34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f59ad52c8f6e02298e7187352eae5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbed3d47543b6e5e925a0f802f75657344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f33508e16c76c81bd0d73934e94c90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc089b6e0b3893e763651bb2b0fa9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f08a4230f2b6177e9375afe951565347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54764dc1cf2ef1bdeb4175c04ce208f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ac346e57e8108277dce376b43c719349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa76bc06763a4a29c5efca29c4bc1fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693abd445b52c149da38c509bb4cf6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae46e0c8b00f70780c997e5231cec3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032644b2e138d5b9889e519c229e7f6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d8b8287a8764c436f5feea7fbc234354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0e27b9dc7de6f3380dfc286168ec5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6548dc7b0107c8352efd1bb6eb6c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5800e151183c992db918925662951357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b74db8b42d4a9892a7daf8b7d3ff4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da898b0ba8f82ffda73bfdd51bd2c25c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7700ecba31c706821a01f32af84942360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac46843ca48c15fa06ac7ea999b19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c3a6cfc96ff1b6eb3a28c27294c06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4946804e4fa56201ba32c8aa67271c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240e5b64feaeb1ac3ac0e3884b3706a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383df7885dc770c3397daf81eea55e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8d2ae792e2de7528e8eb684e55eb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f131a70d937e316c986b5856b457e8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a55f3e322b19a2614eccc86c2d04a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc68df04633ba151c853e745c95569b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5855586e57cecf2766819ce12195b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5786a6d77cc4c0f0eced84cb60db6bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa696b619cc9762e642f7eec3c39db78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4dc01b5c5f8ed49763a564e521a04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed481e20886a52447dd0294818e5d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718dafb76feb3956f860aef9995eca2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44fcc4fb5054c83931c7d72f403bb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b41f49c3c71c8c6c7cc3bd318dfa35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad043e697ae484f4317ecf7aa9b3c232378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c377990e01a695f28907befb29a48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadbdbac928ba1934f45a95cacdd63b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695132fb5b958e11a23b9a99bc0afd23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a71aa987a8e6ed544cfb2692160a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24032f08273ec42680ffd6629b1ebf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8aada1a9abb56196166600a132454384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb497ae81076a4f23b819369627e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac1177f9d13e135e78905135cf170386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27313dbea7518883049da069e7101a14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3678c70e2443adf5e7055efc4027388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71f1def9f644e25841a4a350762e40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edccc0c81abc6216f968af9d955111e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c0e0a60c1db083df842389ba09ff6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d92491b2662cd9c914fcc4c17e88b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef45a236199c8336312bf3550dd70d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8fe816a163b9d7932c619058c94a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27528c99848306622cc339f4170d099c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51120fed1a5d682360622019c0a12d6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800f957f9904a4cd23d46c389369b73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5596923ed234f0c3234ebb78328b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530f3cf78e71254890bdf8c4f5b7f95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492c6d23f734057d7bbb377c94ef0b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd4763885e342c5c994fab99904db4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299fb7e79d874c2fd22387deb0bb16a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ae0b32d417d8dbaeb6b3a5a71649a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da497449ed303d8e2bb0fb370ccaa1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb42315e95bf166aa3d37f7d840a8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb34d1b5503f52be7aa677288496bea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aadf057d70f4799e8b4c673ff5c9e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87c5b48c1757413fc662a41bfabf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce8a12698e770068b43afd2b15169409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ffecc0d3f25d841609e782ffd4f9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0453cff1becd556a56a4a5064c3ab7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb36d12fcfc60484480f0d6a4794a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad91f7d5893b37552566655bcb042f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfde78be8b743fe71204e1bba6c55d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fedc557794aa399b8cbf4ec0893d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d44edcaf672f425d194bc1920f23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ef77493d2cbea170d8a521d28ada3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b256a85cf2273367bf2d07696962c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418bbf0fc8c5417e28e9476877a6a8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04382de0dee1f033010751d5f3e09e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b435b05adea77361814e97fbf397335421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47c907f6812fc03d827f35c96ce3e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e812bd1ad26d1a1041cf1eb2f7d26ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4273802588f29146f5afacdae702c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f525a95b17e5b0c804388014e4e677425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c99539b9866971494b4bd8492b716426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01509b35c94ac78d5ca560f239ccea2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d683c2ad459cd565a4de20a8bd983428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e8f22c3821c1b3e7922d301c888ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c4d42eafc048c483fbdfdddac7546430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf323313d8f75168cb05d5382e0bba7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1020551500e47af691971cc6c92286c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da70b72b8dd7910eb0816e2512d71e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302b1109446e7b2a8bb317885db0bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bab70c7bcdc719e14e84a0c04f93b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3feb4a0a74be658f8507892491e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dc69026d8e56ba59b51a939c2cdbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c9cc255c37a7f2ac24345a3db920b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032346516b5836bd6fb31b28c2891f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5eebc93de7d378a243f8bc0ff7643440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef07933709a582c0b5d16e5a8fc65b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f5a8defac0ff34d3e121494f680b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c0106a3ac3dafe2e5d1e32a40ecda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bf4e8de01fa439c71b3b702d12d18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcec725543fe83337c297c2a02ef811445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca68b5be3cf773fd68735a36f816759446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe77b352a49812c74009221dd9b473447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aac44f262867c50161a53e1816ae38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dcd027eb0c6b7559b3a26c3f19ff5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1b5fc05bb3403f82be9e8129c085a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8375a579b2ee3258fece849d2e717451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43be841a39abbc06355fb9470d68fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c249550378e1731a8cff0d67858875453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3a7917089d523d39c1fc505fe817b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a85f0babcb8036773ef4989a4f08d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e975f38402c2baf0edbd461a1f57b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130896496fce7b5086762d770caa4e1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02abff3e7e4fac64a6226d40297244458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596e82acede0a3ff1bbb79fc5dafba9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e83b2e18ed02c3905200a15f856b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812c34a422fa3e4e6d3807ec4dad5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11eb73ed85020a2054bb47dc3b3826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b4212c7fa46043d98573d580198d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6807d20a491bed6f44f03a9265a45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab22134d051088ef4590e29c4acbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fd67a0693e619babc28ca4ca8d941466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c283b75395e4f3aca98a0f60290d0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc011f98884911822e20a0a9a199a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318ff8ca58d0531e63852d9729390d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e13c047a1c9dd318a6784baad52dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b57b04d2c72141aa1afca63f3203471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4aedbc2b38c4c33ab6951a1cc1246472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3229241c6592207b3fb3beb7167d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b3f69715e257ffa10e660e29da733474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3417f51fc218e695b966b7676451f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb3e23b72f4a90b636267e3eb6869476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13739a7e1bb6971d933cfbb42ef93da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a0a2cdee7efefa7ad72b03dd03928478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ac9f291965da0e6936ff06dead72f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053c7ed8d741ead36e432242b2b7368480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5c3e03cf022460e5a7afa721917a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce5ae3c2e124187063d9c1eadef6b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc4e8a5cb8577695b2ef17ad316a8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33645da530f1e99fb3fce1f7af048388484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba5d88fe5b666892b931cfa5e19a1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19083814274443100f2e89d548346760486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a796c7a4935f3606470ca20479faa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf5adf8dd492d7406c8aabf707bcc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668e97405265724cdd36dd1bfae04c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1ba8ffbf86028eb10a7a7a944c9df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc959b4feef794a733a59f3cdb255dff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d212a299726acba7d2f0653bff2e01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccb400ee8f561851693b798c50a0dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9ca737a44ddeb81096153196aa9b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c455b7cf7808f12d6fe6fcc8217ef1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c831a0cb6a897f5b9f9559061889c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981d7435dca1f94ef77c8933bbd3240497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb0c578743a4e2d2072a7cd0787e62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb7533282398eaa79a8aaf35926bc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a35a50e56d64f6ffe8fd8284a75d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb805f315153445eaee0e0683464d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908a5ab4be96831e5380f9069043da4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094066f4b633e8d1d5e3053a12a97b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595438bbf8b6b3fcd22fff6747127a8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3d39a972d481246a6eb985b936d02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae049b68386b618b6b25b07355d47d75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90dc404937572ad8d4d8fc003b430f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527967e774b8d3c7c7d6e580118cdb81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb4c52310d085e5f52d342502f4fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50c4c964effa0eaf12ea4a228866ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab3796bad307f1f2e92acae50297b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e6fe1360321c6ef7373a2e28882e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38710964416d06d6ec3ecb40ca0e834f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77522a2bd9de81d2e33746b34218cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a73cf0423a8e4656269714e0f469515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db0e0cb97d16840f616f67a9a3e056516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fec9db41fd8723c4e9d0479615bc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b241366c5b10f5bebdbf65ec9961518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83ef5efa1a64fb60f8567a2c422b52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21905b9515995bc5a0c5ccb93adde922520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c9ecaded01fc86840920b9d15207a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bfc8b6264da0520efeaed066e1ea9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b47acb9c0453feda763884851553523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a14852f4823ab35c0f6493491c0ddd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0be05b0465196a0695a039fac9be9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332c534e450ef0288a4e42888b566c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd9c10c1dcc02cd8f14dfb16238c09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69668acd011bf41c0655ef9c8aba1c38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c92f9c41e35261e07426481e47ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad4bf2f1ecae8d443e351e54ed9fc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fcac44eb8ba913bfca4e976139eb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad63df22a82823014758bdf8d056b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2b5d7db1c7db86e1d4f39f64a2c74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7266acc91dfd7fbf7dfe3080b1dc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc10aadc4c339e128f31838d7d70ab1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76502b12bfefbe1cee44ff499a04c55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ad64fe41f7d753239d94d555b5fb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332df8506ec6e82f055a36b7612aaa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45c117531068ea9e872f2ef70d23b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1aaf7cdf66d3a9e4886ebf96b3a16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6466af00791e31281a4cd89788d1b02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144f66bf60d355865671c138dd7996542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4ac1a8a8bb7ccfeb7ee83eb5ea4ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f9e2feac1e64ff77cfd3c76bde7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1bfb42dab053efa829138fff70f89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e491565a521aaeef2b7aeefaa7dae0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc9e2b23378c58156ca753b57f2dc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ab84a5ff17a5d428b1a5f93f592fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b1848c06c5adf8ba9665cc8501104549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6cf635e414911a6954266d4cf4266550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ea4fc63f354d0c460d7b2425e8b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f49d8b0d866099f9cfc33f7f7cf6eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f15d2a4c4d3d799eea4af05a51ec7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9454e43ff32f0aaafacd04761abf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484150b53b19eab2ae39ee27ff51d226555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48594a8dc5a82ef7fa1a83ac44dd30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6c67045bcab018f6499637b9dec9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db5b7a08d08eae8a000c4ba8349c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f43d26d10edee27134a6e4cf21b14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411a6fc2087032ba234fe76a3a1ca02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e203033d8a7fa56a702b64640b3cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bcf08091d0c7b9997bd7e8c273313562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3febe0569eae27a8c914f16150610563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35ec98087885738fcbae7c2fd86df3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4057c1835c93a1a9ff17e96ec8c2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72d3b86e8a3c44930722113e1c52a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf68232cb1db99c89e2a8d436794d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77580a2862862e23ea86847c501659b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992afc99cd0eda119bb1d7da1d151b26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9bf8b7b608b2c5a735cd58f7816cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35580820d1f69b866a4ce53a7d4fe1f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3754c061c8ef21b6761d51d348378572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecbcffc93fed9a9007bb1cc2d6cdbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8ea34c61e27e9cc489ab400be4ab4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b9b66e1d6fa179d696dfb0626dd28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d4bd440c8781bddf9aa22795cdd81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2934cfb23374357236dc1124468e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fbf77663bac168d89fded0e91128d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2cbc3d18f4b13c83f74ae7887db7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957583c97c57205187fa7cfab0190952580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c6257c511a46f97ba2b5328266ee6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42f8d64dc1c7d5bc9806392c6669e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941fe1b957238134c5f4862343ea8f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c2b3ec61f5ccd371e43792c63d1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9217e432952d1e03d0da5556e56ccd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b6d61a33b0f9a0a5db03724ad95a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38e352ba1240ebecf9b3d44e504250587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cdaa00293c5db04fef52043e73745588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a14f362b63049a3c4c0e04a5e863589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef679804923984d8dc3008c663c537590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa935f115565751ef985ff4f5cb5cfc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdabfd69f8bb34cf0a5d13f1ac32da0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b524e18655ace3b975efa36cc009593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f4972df8bdbdd7dc6dbbe8c90ba9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54643a05e119be23a7c20d69535451595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec317e3fa4cfd58e5d432288d498cad2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40c80d5e686639f71665f4c7169f1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c982004cca4a721c4f3ec2cbeb5606598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68c7309567f54f467e29cbb04f523c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74421539e8f63f087fe0419ee1a5644f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d075dfa277a82c4b0263d09f0c00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df994071195196d69f67010123c725e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff170fb7a43d8d5162bbc2e7631d092603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952bbfd85bb58c467ff0306399bee9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69309df7a406ebdb018639f626c84998605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd51c6b58b706f533fb6c4459325a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841450e2a911d9acf13d7327e992dd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a2637269a22a00391e7d703a5fea0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5e42220e4a6915fdb981166f89964609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a467dea4b5f01cf73fc99aef7ae3d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af63f102fa37cf245d478fe60ef334611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c0f7f2fff2dd7581d28258ed43e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9fdba4c08e7f3f192d5f7d5b106e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a079d3581d37d57655a2ff2491d4e9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227104034ffe7e41f7399fd12bd48b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ce0ea515b7f11158eb5641f5a3e04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2eeb92b3a8fd7ab8b5f3b91d12127617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6916d1aacb4ce47d45fcd4cf079bb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e017a2d7e42197a07c30a405748d1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe154be87d2b159b9a747d2a3b922b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043f1dcd1a61d32229fe7135b33984621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d3df3b280aa2bf889a753d5659541622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e95310ffb268359ceded002f5547623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e3c7d816a08e0c1c900e18482fbf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06aa8703cc03a0ef780fbb1c9e4e79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf02ca20d8924bdba7e6fedebe45b2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03549bdb4ded3f3b565e87c53dbaba2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8ba7327e1323c920c6c493a1cee18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4435c68db265a89c65b4bd08bc5d07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3646009a4e3357519fa43c8b3c3b0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f323d526d0f2bfc467dcd85555eda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fd7d554ade3f5576b4beb767e2042632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb205ee0b07278ebb93e9827ef63c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fed3c28611d8e5d607cbdf291779af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f625060727dc0da91be228059d3f01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b807d0e7b23e3adfc9f81247cdd152e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a0db1149c3b3ffb3af1793ec7dd5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0f0c2229c6183235f0d8472c6b3fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962535394ac5f2faf86f012094f7e1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c3910e43322aef89729f39fec4649640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a04370b6a5530a97bf5e866ecc03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce59b4437922cd3d26f857d4a9843a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3400f8872254f37f26edf5277d240643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797943693da3c70dd10a2d3d7998ef4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac3f5f7087af5570606a6a56d4cf9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a66c9d8f32c8c45838eb33d443b16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367479284c016a33a622e8049b91e2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c341ed7401355fc15021766fb9d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca15370b2cd034f2a9914dd40d349d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f0c0bbe0378771346e5193d9ce618650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff002cefc0486a11f635fbe0211a13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92543b34539a7abaf242fab248c9ee09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6f5ec04d59a105055c1f9ae3893c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae6ede4db8388c3a9adce85495a3c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203626fe5d2862c2cf5c67bc0c03fc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c66651152562f508b2f4ec9eccb958656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8a11f815d75fcd44570b246cb9054657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356860d9d25b6c20f707cd0b7af23b1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15af205381ee49214db88d11f3bef8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbcbc85d7564b797e0ba03baabe734660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb14746c02bec4580adbaa8f847835c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb14e5e97736dc199d9daeffaa541f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6ce2db401298a97cfdd6840e481f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a0f09a3ae74e922409bea9cda7ae4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415602c35cf2e6ce1dffdb007400618f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547bd8cb1d6b59bfb7a2f57ed0eb798666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a34f01e136904c4b31720353f22be7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707dce59628590387a8f922582e44cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83052d660ae8a38e50e607d2983b11b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae6419c8fde455fbf8220315514298670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762fed94bdd9fd8dea76f0f5bedddd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e77362d5569c3c38c25da3c4037ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce5e5570d075feaca652f2b204135673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c527b9341cbc41455fe765f7f28fa3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7968ef227ba308353f528c480d40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8905893fbccdcf25d8ea4ec2d7b9f0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e52e3183ddf6bde7a1132dffce0191677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd09ace73daac9ef23a95356987971678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97927ec650535918a7f0421cc207eaea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c77c22d2721ca8cdaede0ffdc6b8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bfe10fdb48a0bca352ff261cdc083681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78444043ec93e0472d16a33be5a36bf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f8ccb2ee1e920979a79a490b8b2f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3a0f927df55c517eb3c885ae99eea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae3dd31768551de5b5b3b1572dd08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32197c5736fb83e97fe20aa09d896706686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e630c134e096e942e77057571dce4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06efc9fd083d702ef49639233d4b4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a850a38da136d95e5561f408374faa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157c3189423dabbdafa274d9d3119f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bcd4a1346a7693847d8ffddb2918f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848efa8082a8d8fdcb3e9227c7a5c8a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b371a249ed6f1f31ac233e8a8ffe4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa614af57a2e3c35ff226df03fe210694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c785760cf9869e3138b753ad2d121695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff63bcba5b132f9863ddc0e15a0b68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac90ed78616344dc4986c9b082f4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a604c0add7d0f53348653eb371fb2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eecafc87bdf94aa1b8e05fd0a4cf9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856592699b741974dc096a69cba58f38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d36a00a92c55e345a67ab690b2065701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc6a5b3b9199be99903bc92e263ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb379a718da4b7d1427795ca52a94e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aa46ba781c1077dd4bd48f94e8a70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7afb5b139baaf1eff55ef5c183ad96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95fc0c165331b97796e29dc4c8c436706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0a9b3714f9ba5d54773b5d69b54f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d544ab9f7643e65fb7d7c41159affd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f806bca5b45832f210fa4d7505bd759709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd36843cbd8ecc3d95baa4e327a17a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465df81d2220bc60e0f4703064e961ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab2f3f82b5381636641c155b39798a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a91005d322bea226889ec4ec1350dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e7d857bc0c3215ffb71563466e0a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68cb564ed86d4e55c80aef1d4e02c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1902ce7900e34820de1a5577cf62e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baaf8823372667958f53528e81908c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96836637b1633fc9c558bcc2276ef09d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc15411ffd25c2aac6fdc94c21851017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2babf2c038fae6a9da930cd6eb500d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ca9522e59b93c8ba2fd85d4f8c299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18df91580f3a501f73db0e8771059e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb0497568dfc4fcb083454440615f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fa4bea00026be9fb82f9a5ed98ec112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2f45a2b0fe2380005f16841f1000c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a31a5da23b5a2e176bf88f4633f9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08118ec22789c32bf561dcf0e2ea8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc1cba33a4890acb831d7363b8ed116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82372461f6775417140480405cdaea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668d1bd88d47db91718c1cb640e24b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd62e201b3ff4e50e5f87f223822e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5775637bcceee3e32e6373222309d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebd7f233080519745582383c0eb14e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328f6c6c355f88d61bd97dfe3dfbe4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88762e37f20154a11363c1f68345ae1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09141db1073e9989463280c1edf982424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28568388f3f61e12b48bcf470c3005625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a514dcf7f9f633e0db518eb569cce326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c05a75afa82c82245f692d80792e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146bb21a67c73f3ad5510793b343e9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce499df9ba5928385d8e826e4abe87729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b629d078815057a64772531b633a8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de90b10d592123934cb5749aea3770831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf987d342c61bee61b00ba4020b18332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333e6ea38c119ced948a042aa9bf0dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf97cdf00f540b34bae5ea7f21fbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f18ad841b45e751dae067a1a47c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a99065dd8ac2b1d7cdbb06372e1f9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c00461093238e1298c50812199dff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbc517698e6682e1d2fd4cfd393da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d708768de2dc03433d87f645ce922139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984abe989f25770a53122dbde448b1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f93ed6a8d13dfa13aea94489f43ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03817f60f2829d5cb98245005f252dc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f475c765c68b3830e3e1ef63b7cb7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013b67a5c3844f343141dca418ea08144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f157c05b9542742004041e6018c2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108ce194a9502e0a70aed467a8be0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98480d9466d645de0f66a87be62940a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71485c826d28d78b9332dd243fd51a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda454b8dfd26d82311d80ba3b2f06449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2708ec9b3460b1293398c9f7d48645b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aae0fc3065776c611a57fb41efc9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb27d1736145b83b21df0821cdfc5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7580cfcba7b67b5b84ba3afd02449a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914e84e26549ec06b31f64fc53c7a9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f2c706f14769ce5ec6c17387aea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b94129fa029187fc0b2d6f6d179a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d84107794f39aaaadb7b2191354bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057fe1f104552ae355b2579c88e19c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0b3b734227c792c4c23376f2c30a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd0643c79b02a545fe684cc40ee76360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fc52a8a3ce95762693c1882e74a2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d6ee6b4540ec82ad6ac93f4df423962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e45e099cb1d5dbbaada56ef023c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4bc695e7ab68dc16aa0822e75805a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623000f388708a6504aa4deac32a19865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456cf37aeec7e68d0d91e78da791f3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2e135b4fd5be36b9d47225200502867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258a8f985ae53f699e46ac57dbba1d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa3378bef0f7abcb68fdd202b850e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5372e5ed9f13bd8694ec8328199cf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc497190f329e197c6d00e9fd83dcf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7393d4e8011e297b837db3c411535d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af52073ab0fec8620e29e1d346c3b6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47c2db4361e45005b6a400a255c17974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb57f5d001c7d1bd9d8e95350576d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d82dc5d4ed07cbddcec5eeab4cb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a67d566a2aa3f8e533d9134e606b4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d039dc57d72583af407ec8b705a270278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75844754753a99f0ba37fd2822ec634979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471f0dc7300963c1086df74395bae380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5ab83b1790bc3d308170fb2d2fc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd8c582abbca5733ad46f752db4b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb0495403ff904681a0791b868e23283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3389ae1dc5e0abdb218fb5a0adcc82184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c3b3e2bb9b0a2bd9eb5542af7e0c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7db1780c89a90831f1388c857c6ccf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c818ad90bcee4f1cef0262e741f99cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060dee685a3b2af39548e9b43edaa3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6fb231c4d05a86d03c7a99753c8fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44963aa9915ea137d6556c741206772490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83454547653b18ef82b7535f70827f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e3ecf6e4d7fe502ca98187c10821992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0485f39e417ac13049ec1c1a3c80093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5291d874bda7b9ab695664bb85cafc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02caffbbf8128c805eeb75417753fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b4005e21a214ffb239eb3081fc66696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832814fa04f56513df117059f22b7aaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112155a76eb7235ddea82aba0251211398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd3f04e4627879e7d06c8c394ca3bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d408b63c0239bde5a0a1dbe2d0d07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56648dbde81c2ef2b83145f11b5eeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdc50c41283aee1e70c707b31c7073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4130aee3d8d229b2ff119a008df6900103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719bdd5ef1a94425eb429ef031e6094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64e2a987ecff39f3bc6fad6cb141e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa836d472eab2970d5401f77844fdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d93b214ce976f556f6d0621d97998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e961e09ec1ce249dc4b3b8586d6a9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5b6e70ae6cc4bcf923be8c812806e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a10719819033ae6849ae5122aa43f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c93d33a5547ccb3789c4548da1334111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd630c5903ec49c4f714367052bff91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9028e37ecb6cfcf972cd8478407243d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a7a101cd23c88d5b9ce6f3efe37af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4638c8d556e705fade4244045406877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec209c0cb5fefa2c4e6fcc3808203f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc9b2ddfa69c893e3bfebb97c8537117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acf0a57a1a5b88ddc0f4cd7300488118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab48f46e90974afeb24e5fa7b5f7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2786ebbbf14c218c43214c87a99c28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ae6221a348d8574a33cf150249e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf3010498762cfdf1152031f5ef9f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd644e54a1f1082441ac156392596fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79928d7f65a8b9ae007c6dc5c73e4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e58cfe9625379bacb0f051bf7fc000125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b74fb34d933316909daeeeb72099e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17649a7acb397e70d7f20657c082e5e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e7e420a80c7ed0794df12b5edd16a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5429b1a592eb5117aa14f9d2eb2fbe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5608d434aeafb35ca75ccfed2ec009e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc790dc97c60cd05b7008c59597def131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d092d7e948717f66e28ecd9571bc98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62962e5d24fc88da9a80a1355648a8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62fe945db483b3733cbd0eadea0f42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ca07d62bc592e33fd9d61c800561135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c01f7fd251f07ad166b4e29b42c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192a690b0bb50fc9c7520ad6d5aca53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ed4baec146c0c94ebd58c7d7307d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef058f222339b260bcdcf4fb1dc139e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c0c4aeb8449249e6da4c8639d94da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b46e4a202c94412ffdf530bf155666141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d89f814ca68cd1ae271206238f7ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3fedc01d5964474b34040ec35eeea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4a2cbe5964e62e2deac861dddbc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026b7afb9163f0d82f6bf9c31d60612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0764e24d33555e98af931a551f55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32181019cd70b3ab20a8ef0741b1b069147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5733f2607e713a32545b9a1af715dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b9ec76f4fb3b7cb2e1dfc95e446af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f8674a77175b016a99fea22b726b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a69aa26e855dfb7e5fc84884f03f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f160bd0c7fc7eb0e834ad3beb649d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84000df1c17f05e92ae0e68f894c46f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed5d46a49067757509e948fa76132d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc58a721c41eca143b2d0d29d66846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf3d24ecedd9ef4710d3ed6718221f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b5ae02abecacaed834f2181ede124157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adf1382d37e41d8226e0122a6285ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cebc7fffe01ec028644617e420a44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6edf21cf9226957dd32cd07285131a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d3580cbbbcfe8d09fc8fdce38500e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe164720a78fdd5dcfc34f009a44cef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4e9b0eaa4738a020a0d753d1ee49c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c0a352dfb8610e34c464f3c4bc189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85366caa2b817ddf89616e7ca84e373165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8418e5f21c33e600bbe45171718c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbcbbffe1d1799d5bbd014b38e4b37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa3c4b6a61bd38f952d8b009b045f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208f473ee872a8bdaf2c38700cc5d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a3794b08d5b58f1f7d38817a24ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241396dfb2063c5c7de2f5cdc0de20b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eee33906e684460f81786417d9f60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e80b605dd2dec6b02d2da0d43f29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5ae115b921c6a081d6cfe40fc9284174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f7a5ff1047208f68f808c93c1139175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47986a6407c06b776bbe9c39a529ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aaede93323631867d0f70afaa9f96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94df2526e94465bd295ae809a0f524c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f9fb8ac95d6887e6f55bae71ffac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b73b7d3366b0c19efbeecf58b6f12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f6df48882ee38761546e610a31708181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cdeb0ed623a44df5f0935433c40c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daab95e0c1e5d7f32347b095a897d45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6275e1eb63e07f450209ed29c21f8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423cd370c653cb09818d3c9ea333409185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034ab61a4aa57f9f7a3d2f64c78f61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e476110489e60de7f314f04c059cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4972392b0b1382f9d2ffb554f5c8c2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497431939bd6eed16f93c95a2f853fd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2da6418ea07248fe8c16b04d184a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e748707c7dd7b111629c2d533673437191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bba3534613008d5f4295b21d2f83c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930c0c7f05c717af29d047bd73554e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea412df9c4ade0a29b87ecb0867bb126194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0090e6f30e6c22ae53c4da24d80c2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5606b1ea8248004e5eead00a3ccf5bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b5c1f468d8e57e8f201d2a739cd81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a59b242920ce2629dfb20292c6979198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02febac489c5cdc1c8fe053243f11dbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3dc024178614b3c461bc47a2c935a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2521f759fb00d52b20254b68d6c7039201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3cb7583de9a0296607fd699ef8681202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722d752de1b220c7e45df18e1a22eb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e11c2e47d6be8d04ee342865ed09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc99f07966c252dee5dbd388886d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e1834862e956880e48d1a10e85f67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb3c5c8292b871b37cc09d97ad3515207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4fbf71bd27535de09251c333ba87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2457a5aac06f9cf41e70bd980e16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43d26db250f9b0b4db752aa00d26be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff403fee04c0df85b8371715e8064211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd3b3b9a7b812161f953e28dd40c4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cedfff4aea8d1c80c68aa62889ca75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c55806e41d1b8e9f09cfd954f3722214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a42d6ae07f98af4fa04e2d47af97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0798f5ecc502fe99976e04d5fed383216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da3cb98a148417df128faf1b730469217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84f358228bc35bc1cd64231fedd974218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575cb6d608508826c570ae8b4deeee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c333bf807d2b1d93dd9ac582b6aa0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01cb9319e714aefcd81068a6b41d6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea043f17338abbf944f5bacbbfd83e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98573c1812dc5edc62a007b2eb4fa3be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859858ca451b158b4c1c433d59f4b84d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f78d2f01f6fc2354edd13ce54423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e0f47e13ea739f3b9b8bb7902ce5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4117ea5dab2d56f72dbb845aaf740f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ba42a39097ed37f7e70fd25ff42d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b81112ec29a53371b734d591ad76e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0376b3cd65b920fcdb8aeae950800b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f24779f86db21df70405df9686d13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a931d59c6e871d5423d97668760dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b289b6f2859836885b42bc3097a4f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36910113765d2cf6e4e422dfad0f7bd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7d59440d4cfc2e415cd299933511235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b0628c5435677138b19fc88add003236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71d8966d496e6c6f7195a9f605696237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9e5040fa1c2a98ffa28f6694cf253238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee7b8d6edc1bc4e4b45ddf57b5873b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e77ddb273bfe33973462ff5bc2c76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b7e04017c721db1450f61cb207299241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b688e9e5a5cc71d40a900f719686168242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb8c7bac1027ef1d200e6befd757cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115041b1c9c1aae09fa412ce4f7145f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7a06b6f32136fa61b2cdf0954b6c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a4cc8bdca16560cbccc27f6acf83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d4a7677dafe620b6421d3d25d36be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed4e93e4071fe7e398a621ff8c3eb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d919b5654b6978c8590adae115af163249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235138269bf7f2f04ab623875858b6ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a6d132b3016fc0a4d01dc9407ebbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b1e86a284d79e2d4edb3c1f98d657252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817531b785465064d62c8c6d88d26522253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ec8ed07ee9fa57093473bc73ac774254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31f4f57e9f48a926b74000d9e186c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13bd47d306330326c23eb38abe872c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24330123c3cdb647bdd4f58b8a6a6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ce231ea4021dd093bb0f0a067d643258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200137f50147fd6a2c5f6adb61a9058f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230a79122a22dc7bd153003c88f1899260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f49661db2fd03718b54018a7852755261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96456ef61c207218e881ba74a908d233262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6eb5da337fb190748e60cef035fea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a500396414a1549a0967d7afd139c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a21983c716cae9784895fe7bb445265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72006d75160038564f74d2405eff9a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32668beb5df7174e9f7ef57b6115d8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f4a8ac3706ca827ccf8febe41974268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98183fbdf5403f556651a44290866b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5112c4434864460f1c306076bdf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfced1b8f7eeda010527838afea52fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdc8b062876da16d73d396208537d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5980beda70af349b3dcabc3361fda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27ebc0f0ad6cfd1ba8c6af128dbb59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea41292f33c203aeffac3cbcff5d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333536c4a04c2592a8bc3c48764a7af0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b502d28879764b65fd448dfb1eae2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d896ed3d3cebaaa0bf69885ad8fe6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0979447021377c6bba436cd510e9c3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa33f2c5b2dbd91b3fb155cc0bc5772280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fd13ce3e82fa52edccfe22f9534d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6351e2e5d19f8795d47b250fcffb194282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f08daf4e9bd45802e6674cbd6f223283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0572a7f6bed726496dbaa89df38e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c79c5fb759fb71d1337e25b64ec6de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc929aaf03822bc1d4901aadcd1e53d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896286232baca47cc1c60e7543ac84f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ba3f4cd0b401c91f02d674a64e3a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8875346db6dc05c1b237cf0c0ddb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d0620a9f3489975a4c2d45c4bca06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6851c39c4fa06ac10245be25bf383b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298fba5ff3c4b1b7987a769a6c40be6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e920c4c49deb72d82e411e170c4de58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a419c741e2515e5bb005d720a239294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde6155d961be367f709e220ecf801295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d9d2b1f2acd03f831e215b95f35b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e9a5715e722bc7b4d5470077f8304297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126371cf2a4860d10fd86bd6c36567f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e362ff08f20cd3ccba0eee70ab60d67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b82265cc44dbe3cc2a482bc8b0ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc907ecb80a6d0475b05944ece84ffdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30947a2461518324fbe5851513a5403302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec244c80a14bcfd42804562bd64205a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eec10ca39035f180628e4db754693304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57d474b68ccc532451d593ac2980ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a3f901a63ff0d33f1f971cd9bbbdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6952218f9d0cec6bf279878b5a3f61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f689ebc4efceac85895deb31993d26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf32c8041540bc107a2f336c086d24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa80a19d61ad54a56dcf24969e363310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e082d293cef0f40da6881e8652f3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d206313a5f06f4d5c9379f8e7006b00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0540bed3cca3c6cf45fa1408644e94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d042e7408ad059b27b868e54ff0a61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960c80bb751c3def96a8ad42431e0c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3548ed9d9fc28ec65e3cc993e3bfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8b7054742b0f8c80d2abf66eba7c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e5809d7b0f45668fb78a5c1b0bdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd866e389f77b19e838a578960b1f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45b1793d3205de6a4252b7542473c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d4a380ac75061eafa558a50f25ac9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b941c75e2091ffb15ae6eef8ff5e3fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd9c9356d4099b8a0811e7b581485323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fca2bb9dbb071a69a3cd7e2f81df4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bedac9d54d4843e4eeb3804ae725d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee530b3fbd49b0ff2d8f76f6c89f11f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e75c09bd0d25cf492c477e649158327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd7769d0b481841be92293b4ee5dfa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a8221f8e39b6e1f65be554c112f30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63fc224f9b7b1185d1343f8b6af691330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5a154907791e96d579a37d77901e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9467662ac7b9c264f2fa240920cea34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d62b114cc8122746e5a0e69f0dc0b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510d2b95ed2ae2ff8c2b9db29f49a21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176f115c8d1f0efcab0428747c6e4fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff675e93d532be3a284e773cfe77cd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c8cc46418e4d4c374bf9f400ab654337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befdb26a9542d866b988c129618435e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff5fcabc1b928f0800ea0dbb617ee0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480c767f33956cd5262fe4bc2fb10b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322927e6950b2de533dc36d36ee9cb86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e07f781c4bc4383a5faba623956b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d9a1057d6ce23906e756c82c4197e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c71c139a29832926f6a980a081536344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30852b8f86d0ba8eff3a118098363a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c9fb93cd3f973fc01cd591dc6463346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aca54858f698f3ed6796125c34420347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d92803169e5055df57c647ac92ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72557fc35f2ef6f255dd43ce47a7229349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd39172935c67b3e3c62ed8c9ae7bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ed82659bbb87d0ae6d6e87b2baa5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e21a78fa91f5ea1af87a07c43bd32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f72c0dfca49ad5754de2b5b7b5476353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e918466982a448ae89bc3699e3ee87f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984571b3aeefca55d2b4629d405908f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77d80ddd6afd99d4f5292eb6e46054356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da565b1c9fb0bf4a252ce1442874bb34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8975c6fa08dd2814d120be6d112aee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add632bdcca4cdac1419038515a1f1a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0afb5a27254169c3eeb691598e6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f106b1e48fd0ff00517d3a56fb6e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae372e6c157df57a6742a13ec649b2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd877ee444b53e3b2bdb095f1020f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081831b6d942b2ca784238d86e36dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af279e34cd4b25f2ef0755651f8c2ca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a18bcc785c1aed0bfbaa780d3426366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36849c1157813bd322c4beda9dcf47b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e71c95aa189944953b234eeab594eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f92798816d62ff7d2abb733559951b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e5319c0749750b1f6839a55604b4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73518e6aa2a605101977e98737baf556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218fef5e2f35a15cc11cfb23e07b309372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91736053c6e8b04de6ca0b3b3f3ae16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729967c024d1c8a3e60cc20f67287f7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f5cf2b4d998344160c5f63adc333375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e396f39536b0ec25316383601edc32f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f78572f54d1989d3fe6444c104846377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d8f5a1dd5c8e6199374da1c8b5bfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26936caf215f09aad25ad79b34e1d39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc997335e4a6097d87cc5955106b569d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c0ce19d126f03925245f5d0278fe4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d8c5e8c68d795e11b6b5fb5aeaa11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139731a5f85574a5753e1c37f7235091383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60983fe3e60825705b941b94f684d493384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cb5a6e7f495ab4ee59f5577d3beaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f778922a91b78b134f4fd525e7cd842386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602ea73844d160d1bc3eb1155fcc29e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2776ac3f417319d90f1b08e79dbea2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6334c32b1be6568e9977c312dd98a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89f98de6972c9c695cde7b9fc7e0b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d00b748075d5bb983a26de1e7da60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50306cc21c823690dad271eeaf7b31f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda4ebc6b7c6c28c625d2cee03817d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29152e8e34f10fdc752760591c90fed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92a9aa410f4ef1b52ccb5ca8cf6bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed3e67a365e4191ad30f1872c483b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f7879e3f38eef52aab32d8a82e0d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86009bf4bccd095f9ec4cfda766be7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef22e4d81e3340ecf683a11f0123a63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365683358b0ae78345d2211236296f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba793d6849279e2b92f4b4c9c8b3e4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fdd41f9ca5e7e73087c7cdbd6b0ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb87c1155e05f7e68d5b84047f9127403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10c2ca7e72370e3feb265ce57ee23b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d40c25a94e306cbbe093d7ea70dee2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd830e1c264e70e087b9fb474ae9b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dfd7dbe863a9dd32b98ebaef451f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc26f46ba7b7a76c62ea47cf555bf9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0288de00d0cbf3fcd28f2e7bc6046409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855352f09ad2eed98423162f405d43f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f86dd025aebe20fdef0495d190ec78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900f440dac0efb9a6657ae626127992412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb4c5485c4b9427ae8fe14df59a81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7bc8b02e423b0382247f62bffe599414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef76772f5a1624f811f42d7b7a2322415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66cc131656ffe1cd530c049466bc99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44621515cfc0bda47d3382d1a4964903417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd547c28aae9152ec522aa0a1ad33907418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab0bb9faa336025500e943d4dc450a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf8898ae16a24b5e4d095ccb6fa39d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbed56fd6b3ce96355a4a89a4456465421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc1ef34e842bbd9c2c3e01b438ee4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267357be687c3f652fcb30f377a4ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f52f5944107601039d9fab0a28726424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e09b925fc8f7cf7b1ab111e341086425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84522707d06c480bf2558cf1553c6c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efdb4325d75a7808fc18ad075d231f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb62e688ab92c91944e5c9f3ac1f65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dca97a7d0927f8beab987e1a23a67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800f0ab9a13956a0496f5250dd1fab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b4a4211fc05c8dac7dae06aefa21b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4345459de202f87d1b2dddd201a87c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d39899294fe58a3a52e3a0ee0aaab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0502550602f9213f07d93f802e7622434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ccdcc0a5d6cf76f2c438f3176a19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096482825e70c3f89bfadeddcd5bf9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5349845145d0cd9975cbd7645a61d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47cddda428f59b2345495b16bb4d7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab169a7b5bee64ff5d8b70f595818e7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdc27fb476d143a699f2f4d5b7f862440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf2cad7cf1d77df458b8cd3b45671a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd5dd3566e94abe1768d6b6dfa463442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc9ce3c83c57bf3326ff34d2179800443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b540c9707c18d72882c4266bbbbdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ac75b6809445e171129974b714411445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04660a7d341303d54f6ec4d8b5230925446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd7d2db1eda2dfa10976de7471fd32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9593af5b80592e56ae8a6cccf0c4657448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fb5e2644074cda33a366ee915239b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f209f298a2177e15d72a4629db330f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d8c357eda1db8be812aaa8944d56d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e4f8314ba6dba0a2f6bb0002123b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cead7b167b2b7cf83264ab79b7c58ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d6cab985a82e065a9382e18444477454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56f1259b30a21fbe594854328ec715455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5c41f41843f226b919a9ec582927456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be00561664266202898b72a2f369ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d8339433f4ff3760684197b58935458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae16c09897ce274fd4237d7f9e7b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e87bd39bc936f161fe15bf771c379460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac2b8686b629403e396d3f97a5d0a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66cb70b48f8ccb1f0d2e75501149b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8462e507b36ca29aa1a69ea75faec5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83534c84b76b6ce2a15124f66420d266464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe8eac72b62efa9fe2347afb41d0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa889dde1f4479c0dfdead14ce71553466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1815b0ca05728966c2220612bf808467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a09fd08a89d53b9aadd132ca58333468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd631ee8cc179aa0901c81b14d79b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414cbef85994d2a08444ac3303a734470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aa2b2a4bd5d14c80228b302c6c87b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e8cfa91de3b592a5f445bbc955011472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e1bd73122591f30e6a8d256902248473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b48744e6aa6d7acf3dc09e579d1b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069c5bc3b08a8509af9229b77db1964475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b65b7bdf409b11cca3f85ed8f72ab1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762f2f5bbfd0870412f43105fa60176477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce57756ce87945e9bfe80332385fa5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de65f53f4e0f3057af82d3345351b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be2bfe0e69185b809b3c94544d6d33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c40ca0f14c5729bae26e34ae99e85a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d070bacc22b91bff8d1e37829efa1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53254a3ed64d6686cc2e11e8ddb80f89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1026a3c1624aaeed42d8d51fe9ba0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c69437ad951c05d99f1c259e533376485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24abeaf8e1d37087168d6460ab744a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a547d13a51c5821eed11bc056393dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9987edabdd307bc9f8cb27646aa6ad2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36ea25f6218bd4be50055d0fe7ada7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb651f88b4c3d7f54fbcf3d182704490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02938589b1c8d246a8c7a491116261c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62af699fa0a4f629cbc2ed7c54acb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2fb0dc1284b8a8cdcc5852fb1b48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e6740632f3bde71016c20e6528c93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88e7e2a0345c226bf90602e305cfaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeba32628b3f454f2863e681d5735e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e48b7d9263270d9f2d2ac05c16625497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ceb1fd47d14c241f1e3904c7294df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd0fc21bdf05b2d5fcf2786b7482d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd10db195e55c6652a82157c3f0f5a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121e7530f4ef27f553effd18f1a5c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fa47a2d2d58bc38089b7de5807d4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae1fd40df754054591264cc9a6065f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac24d7dc1818f6f9ff731008da5400e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29eb3d828173feb9f39306d6c70b74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607658d07faab813c4449407db3a149506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8594c4fd5b588fb7dd71b46767bbdb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97fe25d1848b0c4946c511c59ee70e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b1cb95c034f770dfa76768af440dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae336935d19ce26fb6734f17b0ef25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d2f67b6135902c4ace507a794eab9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb436ab0097633846b552950bb2cea1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945d7f0698a473bc402bdd21034e370513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731163b3c547cef5aa400151b86ff38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafa4e3b40b413972b356cbf0d389b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba99e409be34bd872b10f6ae4d17a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd947efd725e6d9a833fea2f7cd66f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40bdb7715e84bc0aa826fb7a375304518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac117ae2ff73ae4561e6220cda43cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ca793790771300014d05e8c41e7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b65d0162da22993c6e3ef73f144f78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa5fe2b0b58237f033ae781c5cc389522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98d2778e331a9920c6e6a2b75070b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2c18000cf698b9f329b420b16b6d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefeb8281376235696b06f311affcc4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7bcfdaaf899984ac4c868b90e2b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016f79afce593363bf95b27b6cc2089527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2917f0e37e83d4e13e40edcc2daec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f48722cc77b8239ace0eb8263a6169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d9f40d87f0ded08e7ef5e11c9c5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a1a7f32adda1a6da1e558c783cfcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b39be7c826c8155bd86601a1b93f63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4144ff1dbaf8ba667c9fa9a6295559b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020711638d3a13b4e4ef0f23d3950f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be1b36a9f8b23639786cdafbfdb8f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04685629acbd3a76cc16e92cf4977d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a98407b790b664ccb682a2443bc000537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16630c77ad14bf0518e2e9b99d4c0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652b419237f1a7f9484ed3fcd3cb475539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8a901c77a6a5026506b6662433b81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0f900d4010a6ad47b961715665a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62360ce99f7d09b2f394d044e4bf5877542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75614e9449489a8372edc3ecbd6c7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7f00b06b3a68fcf2dcd5874a0e971544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2207f90de61212b582eb367c865e59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035234252de0f5198f42b6290ca69b73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5079bedb71461609724a57c37e0b01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1dde1839362a26a491478fbc77cfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9671d90afbbb02812292c1e47f48c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970d7bc03c0f6f8ae359d2d0bbc542550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b05ebde0d87dd3f8ab4f3fddc6b898551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b7c263c338858be4a471acce38c32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aec0723861ee365931a08c47c966e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221fbf3b0cda7ad07463fcd7da71ed9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94433144fe60b0ef4cb9b1585c6733555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343da4042c2795e62c1adfb337bdf0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ecbcad0dfebb4e624c0267f7c42ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0eef48e44b17d397fa68df9d5381558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b39c3678df903415c3a96f78aa52c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ca47d2dad2eda1803b291a7234220560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb084c082c14cda390e706096203d08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec65c04b5df12034fa4e15099a7831562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9375cf4deed85d85c90f475f72e524563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb9008947e656e8ecad2277d95bad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf586f0e80a5d70072838b9f250556a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df1b532d4e64ac766fa82ef929688e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be942a726674e4a9f440d4dfcc721567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2056570be364169bc0152b250711568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567abee75daccae0a24b958a66b57d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583af907da49058bfc0c4a8f569075570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064d1517853c9f5ec9f878e00208c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943778016dae4eb41b64c034fe8ad0f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa94dce91deb0e049719659b83c5603573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa78545b732047c0f7dba235f03d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5ed10011ff1d13a8e14c750a97ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6c01ded6a2a0e4dbc252b8a2ed06c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadebf4d0d71a269abb104700e7f97f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c237b2844beb6fb684ea982f934fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3ab91577d21ba5ed95910173a611a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c4e0927d57b9953b55e74734f5797580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cf2c33523fa5d84193c65919c4f30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faa947e6e707f74eb47a750fd755c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d11e310a651e3d4468232b173880c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd4ad7aad9c1882b8ee9a1f824a4b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe2c9cb2d306b63951d5051e05d470585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682186f6e35d281111f428e1d4d9baff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a1b7de9cc2f552255fe39a62de930587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59251fbadb15ab3d34e110ff1cbe616d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aded63543fce0f22df71e8524acd7e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff842d7eca5df61035afda2fb70479590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d4244c265ad46ff4c2313e862bab8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f75ab886fca9a4ee9e93dd2041d5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a39616a93004c3f25b7a8c4d0c05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b53190cbaa09fa7190c9a422d470e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9a7979aff4938d98168b6507af51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06bf2c4139596877227e8c9b73709c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25715e318538f4cb6f968aadc4551340597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab24a9e5f820c020801caa5550e60c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044813e35eda0f9be6242d7a072e096599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662281296e088059caf354006b1d4b5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099288ff51c4f1ec03c2b243075610e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6bbc17b22ec003a45936a7a9069eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145be6c6cb756b18466f8c9112e4131603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3a017d950088c6aa688445a248e5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67877b4e0164f7a0ed518a81a50e5eb1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440f1f02b27f05363f4f3007e0a0c35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ce0756297ada1302bd57863a3539f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bdb670f4832732df5ba97af1ecfa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bcfe6269013bd4f7ccc8ea5f0d655609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9911976885027e6aad3a72e15437759610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf86ab7566e7fcb62576e729d5e8e17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5811273891f86ecadff31b56310ef1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758f0988cb5e0176ca2d7573ffb5d81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3cfd6dcf479a60e8d14e7439cfcd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a908b08c6d3e6f95cd19c782ec08f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc012e8f553e418c36afe8fc862286f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e81e1a61a7bdb0c8c7cb23b2511b9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5d16296319b63dd506ada27927f66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6cace829dd7954e52096624427220619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5baa161c55f71e32e28547843d30d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a297046171d65e59156d172e37dcef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb688bae8110a21dfe0a2a435d1a017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f831f787baec7b13c97b820ba45108623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57945a23508326714cdac98c5f423624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308b0112a4663ff809c986e30cc2456625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bbfb43b1d5457759b5f424803962e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482acf969b5ebdb2b014c1fa7f3bd3b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d0d26d9d8241677d53e71f47a2a48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5f29d43969b7dda152df7390423f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b339eaf38ee0e6521511b810c6a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f756e798ab3829a4d8587c91ae443631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bfa31de036921772a8d935e4e8d84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72188bd6fc54368a88582fdce55eaf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd5595638b3104e04f3c8de78ac14e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03477c6103cc66568f5a674793811635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01facdc13a14646b3ebf6773e06992c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b7a8dfabc74335441266b0f5754e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac899544659ea532afe065d539808fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7064b36f93b116ebc54be7baf5438639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8de8a0d4631d18e539a4153e6ecad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361661e5b34dc6f21889e115f2fae15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041423c0d7d5a2d75d8a5cb3c29dc880642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c88de176c6c6953545d80069c7f19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d03ccf333202fd149ff1f098768a1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16539822991e50681cd03aa771d0ba9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d51dd9cf07fd976df61d8869a366646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91217634b4c89446deb350492d834ac7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b338e577e928dc4569cde70106702648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a9c9cd3efa29bae8bb5e64cab2da4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165562cb4196bb0b55ede2728fe1fee6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb1439d72eb29c367d0815b4673350651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d74846e457cd88fa3549c9093473652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d783d05e64d6249900a9e72b495a57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc188890b1230e8d7ad30d5d1f8b003654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b078c635105c6e46e127f125e91b05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142cd818e25e45f866648a5f1a17ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f741a9799392d86c1db81f40586c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569bc7dbf80e27bed5181a3c9a60a61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724720ef35079ca85fa862dc858037f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099914ee462013a280fff2907f84ee8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d6775939e8f8f4f68f6fcff2a3257661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28579981190165d6facfda93412f6cff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1074a2a30c7f45c2498b6d0da952056663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031181bb5e6c6554581fa26efa881be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2522bab225f18e490bbeee88f7badc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b421796f7c05c088e3428576a8bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66e70c7915a6560eec04ce865e6d9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baeaafbf9344210aeb9db8bb383a5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a840c3fc96baff5d3edfc30e0c03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c0a073693af9a3be698d114301834670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee5f65ad24ba16594777591ac2fb40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68222ccf042084685af780eb583bdcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e00e39b37bd88d52993a168918e2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352fdf0ef9cb04ebbcf422e26e15714674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ed7072a1cb528556ad82e04c99214675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fc3526f4d0a309d555ecce3853567676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b179f418b6106f197348d8b0d644e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c1cfd11b873b2ceccbe718ed5e567678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>