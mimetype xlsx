--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b64259c7cb51403641cf80c71d5401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3657cac9ca9985e260dba0f6a9f011d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c320d7eac5ee3a4e5c4c19fa1fde23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844b484ad43b26c1238159146828ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d8c2d4456189cbcc0925eb50a143d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d191663908810fc2ea3f32a91341196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd054bb3cd1978d9994af882cbc07ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f19422979f1815175b809ddfb434a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb90c05f24241c9fa3b7bcf1cc0e3dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b6e2c90c852bd9ee423065475f9b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0a2fd47935936958669230932f6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f26f2d644c734b5f80c46f4965de312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e93fae0f0083435baa05f3bddc2ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faeaac1cffa31483fa558db608ca7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8e4cc15c9964acece5d3acae174e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d3a4704f599afc452673caaf3885d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ea38fc1b864c6c5413297bac8d3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909bcf87e7d577806e51c13f8cad7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960f24ed621f647b962decc9526559f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eda22b33ec15ad565678e0a42d7d9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee91b16bc97fd0e96810a6400bde5ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e2a5169e768241047dbc96cecd20322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29743affc53ba2ec677ecaa2d82a1b0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c545535b24b79a81dfbd6ddd3104424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a2c3add93994fe36c9838a21cd1b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b0aa55f4cae8f4a543a36ca652dd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c08f997d2833909c025d36451e0f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425cbebd0fd2dea1d8a886c15047e0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753c32f3f35703b0d59a856589d0e7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b3afbce9e386100a62b61b87d72830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2a2caba8de45c0cd7e705861d59fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec4fab4093aca918dd567e66ee1d6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae2b50478bf75abf9dc5fb4e39da433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fab61897c094f79455b2e9cebe19f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bd51bb8657df0126245cb0cc82dc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9229854147313662d519463046eb9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62061eed3a4c2ae51c86828bcceb10437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ccc1891890ef798f2e1bb535d3a3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae1a43e75a68bdc40876f29e7c6d7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23886756bc3eccae6ddc6868fa04981c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec6800f66175fe585d1147c75db6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096ad8f6db6c0288efe5d85b616fa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af8b324a21d269b2a99b09f3572b6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53680c630e3063fa733a63ed09c3e1a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2be4b4e28c3145f6f04c8ecafe50345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e8b795e1d5331d4de182c909d3e0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd70b26bcfe3f41bbb984f21be41447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0976be8eee2212d6bfc32708cdb7a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d39efab03821729960c9e4b8e58bc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d003596d07aaa108f175dec778d7b6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b60f380d6f7ec2e9a9d45ba92a1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f4dac39b6c1e154c552a383a709d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50f6fa2576d658f589ec8b9c40918153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd096b2e97955c6af559473d906f18b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e340d47de7473969da8a4a66b254e1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960b54b1fa79c5e13bf62da294b23856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ce37386a920fc4cba96690d3d8aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013f16e5607fc9f2269354e36d147cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d142470c4e82b4834384de3f2d9c1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec068f93630ecf8c5e80ee42206d68460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8d058294e34354f81784b81699bae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b6bc911a814e086d5d135737aa2e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d3ad51878abd4fd43feaaf34421c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b060b76a3152add1603e8692f7c7cba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de71c800479b8c9afd1ef6377d467a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82f8c1a1e270c4df524108e2343ae466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb046ab3509c2d1f24a11114afc6858d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887c153187a5759c45e97ef0f2d2d0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866dce46bafa41e5328498b3afadba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fefd0b35d930414c5d5fb0fdda74f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae93b7a3e1c3077c12355860ceb35271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32bf498c0b7e9a3cb5c9a93e4a55172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c37b082fd3baf5c8c579bb9e8930d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7a9bb03520d56702e1b0a8a972bcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23eaebe8c2b6150b519e0c76f14aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb948b18b77f489a85860082f222b3ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c7f909aa9d92fc9446c2a7f3953077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a793e8a6cb91137b85bfeb859b889478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920555412345c29c466283860a24279579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b92ad01f24b37c7ab2ea4d3a12f8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351f9835edf34fd5ce3c8ffaffaa90a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0de6511a2defe625fe22fc356ca7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f71544204ee43f1ca68b2da302560383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8981812b4aa69f06a2da555d23d05184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cbb04f0b888380ab3c6d24ed4feac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3162cbd42abc1d52aeda552bb8ca4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c09df627ed5e7833519ee6de850ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fb7b598ed01cdf270283f180f1afd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a07847e4967138ef38040f2b4eb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b08d4452d9080a1145ca1034ff3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c20978920a6ca8b81e10274043fc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0895b2139e2527717e8b2ad98ef81c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db3b5bcd0a1bc820a98da9ee630b3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d33395de32fc199aeeb4d9d2d672a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae303e177b5ba6ca2fec55a6282f13795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b179e49942edeb9ffb344adf3c63496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5c64e75911d6bd0c3fc45d6d37f1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaf30f7a562ba966a93ad4cb39020b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51033775d0d52fca949df37cfd387099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77681729c0536c3db4e078ac13ee1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f00bc4c686f311c0293cb044223a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2eddeee83e22bb247ccd5bc7c4121102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24ba8493f0f86484575030be4ad45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333218a6f6d644c95a47fffddc70bb48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbd77641672d6c1e215bbdcbb6b302105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcd37c611d558e9b2cadf7fdf2bcad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337b0cced18f6e5cf929d498107015a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63cec366827d21afcdfa9002e454d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ccb62f10bc55374f097e128582f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf78f7fd43193e54a6dcd47a2fb780110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265126ea9007a0decebeb08ad4914d12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ff65647e00826a81b7dcbc171ed7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212caf5b1648c047f7ce7babc5b830e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561222f19239edf9c58e0ed72fdca65b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecea43e0746860941749daab75143e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c60a06d7b252e44235bf647ab83f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d80a6920594c065b6ce738a3e9f39c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc170b645b24579015d876d01b173d57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99d446c8919504993ab290f3e99c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f348a0f507553db47b016cc2dbfea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34135d39d3b1cdd7d9a1567da06045c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1caf9fcc7d2b20d277acc0b33da15d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330408cb3a43d55ae3fb51f6e89e2a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1837fd634c80c6e50445ec294407f87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd1d08fcf3b325004c54cb0255704125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893faf31063149dd67aa8f1f5bd457b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a878f6a491dc9ef5339d676f90efcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c778bd6683628563a3813d3ce57649128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914409522fdb08c6a1fabb3da4e0a0b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b2ac6235211c6d6e2731eca7360d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde79baed8c7031d71ceb7b7160a3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca4a7d6ed316d67aae29b5e87b0c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe94134be6336889512f8b826906ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789c2e0c28a21a351f88aa92fecb372134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0be46056a5e551c95886b20b0f32a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c88ff1b7b16d8bf93512a8f8f8eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79be9fe1e82e456b1553ae4598eab6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae0aeeb18fda09e8e0327fe52bac28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61f2d1668db8fc7e928ff8722af086139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82d92095848e2443c685fe840c05c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a9b34e56e417916e98c733f238ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943eacf51b678d1195bf348901c83f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6a2f167bc0797a0dda39f8d62dd77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db4460f987cacf5da1bf179634c8ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc9193aab1db669a5b4bc482a8eae5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50115b368ac75170063d470b6437cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c9b6dc799b580acb9eff322354816147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f97cec684f1a92f3eeac99ff365f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a36ea9d57d811044726a10860597149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23bb709e1ffab30d7fe35aea05c9c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e9fe67473d17627e41768ef871f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde46842b8a08ced1405de7c3fa2e2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec982942aaa7d7ecbd0312f5828f9e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bd2a5084c324757b76c814620c791154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69d087804ca94dcb3795bb2da3eb30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b32224ec5665d83d3e86729c9ec42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015a1e2a747c670e0c500e8d3dd96aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0fee2ce2c5f572a2c2a0f715dbd6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2cf36e0e36657552c8c6ff80b856b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166d60bd24ff5a451ca04bb7f40ae61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14631d15e962a6bfb92f7c33ea798d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d726d7ac37119838783c4106cdadb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff0d61c717f5569f8592a82731739e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489abf0c70df5aade05131e23b3e867164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91fed3b516a568533e62bb82f34300165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98762b084a2888e243053dc6ec6233166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1d9587a8b9e70bd3e4cb31bdf9e5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305b75cdbf1ff7bc6720d6ce9a06192168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162e1a15a38cdcde4bd3466183b86b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9abe549bd801e710fce1c90e07c42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552161a3291279bd47a7ea644e222175171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c509b38310363196f8523eb82d26d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eaf3e11dce431f108fb2f0e8f0e79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33944ac49c1ca85fa8082d310f336174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791e5d8db8b239ad3dc8668b770d51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff84eb877bbf4a321a5bda8423b8db7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e6dab8a35e4a762171d484e8308fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54ce5e464772eb728f18763b3c23d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04535723d70fd7c93e9a81aef51ade2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07408cf4d4b7e9cd22da3e5aa417087b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add42e49f3aa4518b2b2d2b91f9a368181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf6256128eee323531ebcbdd5b9f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41721015419281b1174c6615757843ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b36e3619b07fbd9371331b08f43a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b30b9d3f493c78501645dba53ea87b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f29814f94fa2b9bc359537603b8e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36135292ca3d57fc46e0154d5c199e1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994c6e6cd726dcf273f4cd512e9ac29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a4d9599d208d815fedf7bf69239cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132d8393bfbe70e9774cf6a89c3b72f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf825a46b7db81517bd9b78154ffe9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4aa1b8278ed3cf1a413f6320ce4f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02f2bc07b7fc07adce7cef5cb9d803193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcf910c0eea625331f87af63118aca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b699a166203e2e6c474d05b8162f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa9e4a6447125c1b8e84ad584c6020196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1c41eb1808393add1c096b19b0d54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b0fef402c25eaf1a5c47ecc3ec32b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f0c90be33947a5454d8c8f52725c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a512eac7fd8c756235d121dde45b08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4209e09383215fed1767fb02e1ea7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b6af89d27e2b76e3a86a5b9c9f27a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387f68a6c20ea7f7e79c22e19f97ffd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0efd27581e3475a5042bd3868bb1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5e8594cfa3a609347c2c46261f4a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2753e93eb3cab388462637e3a9ae6e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a99aa24b3de869d8b689a9c9dd4fef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d77e5a4be849399e87bd6585d89366208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3c4a6afae463549ea245ff3156377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afcb6eace313263fceb04b11a84ae2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b296eb758e3ddcd532c7865d1a3194211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449110a9bf161ef25c3bcc5a3281041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a223ec3710582e8c98f39e1014c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27046dcef0cea6a6cdc2f0d450b451db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e9ff38a6baaa3862e44a58ecc50b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe36fd613f792cd792a1585f8c12a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f6c2b3930bd7eee56a5e7f945e3fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53952eff5c76172170ae3063f401b76b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead372f91f94ef1602071835703a014d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b408c19dbc024736c85bf0f4cfa32a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b9678a19da3148fe5735fdbea016a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2f256ab950adb71c326178ce40fd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d5382edac31402b0590789d037ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e32b58c986e7e88da42b47962f972c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78721c2968459f35ca3a71e7d5537562225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806a7550a46b50830d8710b9f2e998b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c82682992ebf9f88b2a629839ace1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44361e108d40ed3536fdc77f24e641228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d69c1dbe3c3afcc970bcd91f6d7bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7bf0092dbb7f55d21f72fd0320c15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6ec721009e712521604378cde378231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40672f9c5befb3eb49200d84c4a2e8ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b564776e93be31bc95075d1246dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68540ee148e3ed399e920ad9624f244b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228bab1e5ff2d8aaabfa37bc408d03a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdb35945640504bc421d0e15110a01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8815ee828dea867e584b374045588237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab537d220a9d5469cdc221ac03acc5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73914f3ad6107bdc0c18caf9b35b6d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093ba3f694c12e35f8649b87b0b4c06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3438678c48cd6ef0c91d0f5d1dd96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea09db0f031ba17200ac82b3c9194a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e24dc28c5cf3c8d523a3b289fd0c48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b78025fae451e7eb912d927981953f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fa02c8b6758851c09141e725e9c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb12269593b53945a113c284f60b6a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada36cf3865a445f10be8433a502d21d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584623b355c3a2349e12bf054ceb416248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335cc718070f94662c66d996be8cc3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ada7274201c2d8e1e430b112468e0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347d3b3b1fbfbe7ed949dcd775b12f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aa1a62535faf6e3e3ee57ce158e37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a7cc71b9e7fda6afd31924ca4dbb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe7bf89122f79f6369971b2c4f7248254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1acb1f14767d8d31a966152531564e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20568ab460d105e385b196edf32176b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e792c29dba7ebf0aced455d7b0ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbadd01158322562a07f36e27d8ec6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc218a24f6f56c857aa4237662b63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be3114a1d7d8911a8fc14839b5052c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa6158e73aba725724a4ba50704e64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d549cf2656a0ca3263228829cee91c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f36b92e37d610c7eb10758c86be272263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946f0cd9870eabc031a49aaf490d4e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fbfe31a998494ce10fb8881679e8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750f576112a411ba0ac7e4e78aa8128266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d6e5d4ddb8852658fb1c609f9218c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac4299b898592afad641dc2585c6b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10f97b2d2d33075b352ae00a8b7943269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a84ea17583db8c4dcf6b8a78429ebc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f220963dc05a009bdc10815871d028271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa51330dd65bf078e6cae5112517d07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40058ba68006fc9d30c5892a0607bf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f8f9eee5c2316dd91f74ef256ee64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b429919545647bb7165c847cc74b33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addcabdc41329e3b9a0252a711b4d44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cacc501b0e1665c0ad9604208d95cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeaec45b0b3afe79dbc984155e8da5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ec655e9749097c9737177337ab030279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782d9a9931894ccd48cd571aa1df343280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a641f94d31ffdd54dbe4c0595603021281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2915c45e466df26b24446bfd6d2445b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bade3afde1d86abf3c6e2227a20f64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53823acb7a7d39550a82987eeb1814284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f6c517ee233f0d40ffe108af7d41b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1bc05c53528cd26ad738ae312cb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc35a1ca5385ab78f1271dd24e6bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e0029060a55af995025624b4614f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d531599022714de0b0cf8af8586df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff720aba4bb515ed5f281ddf7169f4d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fad03f27b95684ecfc8dd8e6de832f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c54df457f88b16d7816c95adf1528292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a61774bff5615bf8fd8cc9a34446293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253af09332d48d3a8a5853ddf87be91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb7a8932bbf5c2ec48032346ff4151295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d4141dd64022ab4f349333f6faf96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619db979be01e8f7e0e78cd532e71af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f68fd6415825353698b61b09b0b0f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c089e7d26cbc7f703a0d6d4936c854299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349f46ffea8ab3f9e5caf551a62e8c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a10f420791f3ddcb150d76ab4d4c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7378996eb004d415a92c5ac6c88ebdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc338a54ed4b53372f670ee49228128303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3f5a88673a81141212574c9fa516c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8d695d659667438c5a507c535306305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182c4b4f260b0db499a2863124991ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa4ae991b6c621dc65a90c53059658307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50670e735d7daf978d121eac91f8bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749d6ad28a6c65a58e9d6e8e540b6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fdcba4d271f2ef1593ede5de691e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b777bd5f421115d65c645e78eb02a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e61448c6b54322d4da6d2124cad310312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e80ef9b210b308c985f608baecc8e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9b5c9529ab45cea38a4c88073bef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5f2c3143dc0f53eb69ffb2e9acf35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c2e2678adf2af11e162dc3f2c728f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9334cf6ab3e36057a708aad10fa95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85ea1a9696e4d297bba9b0f4d9cf22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff7cc00a14b3ae59f63c3317b27823319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1bc79ce073085e2c151cb802cfc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45477ed79e8d7726f4241f16b3026b86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17066723800c1b857ffaaa6bd6c3e7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b34583238f7d578a42294bb41b325323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75496cd0d14cc2a3fa4603236e89174d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d334252e8030a8f29b985ce8968c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d23bc82f780788280ab9134546bb75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f6c777b793f3071df7cce19c726b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c5d7332548c2bf8eca849c1d5d19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb878fdf4bf1c7acedd4d41e84a9b8cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a05a0524544af5e3fd7e2735b583c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1245b4d27d10a56938d2a6adf8146331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c3f4a4beee4b6b85f2b7b70d55f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d25134e768a1f1a1e093d3a902458333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b6eed3a50710150864dd557b8df73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2a0fe0333a6cbec208ae5b7a66e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799611e9e12a782d2eb1f5c675cf8668336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66c87dea826964b0b61ad223897d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aeca81d59eab2a812075c4907c968338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbae390f5320007499fad535320c05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62111049baadc8b45e989cb7b0b28e48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fef48f56ae8f63dc43f6eaa1e079f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29785737fe4acf2640ccae2c70f247c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1c662ce548a449d40ee9a2a58d7b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d069e3d190d08c2a6f3270b152c89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f420bc786e286752b1ecb9ba4eeea07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a392b2ea19a8a393578c58b4b63ad4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42cdf4fba449a0cf93f1de018837c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df556809898f570b7e2e6f53fdef677348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e7443c4c3299f7adfe0df4684b41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4367ba76fff8e234f0c9dd3518bd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3467dd0cb028b16ea72e42db881094e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b430c9c3e3a3e460191ef355580ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbf932760f46a041514981f60b059f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897da4e40375dedddbddb01b06228a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f7017365ca2b21212d46d55366b91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9776760426df65d8618ece5e4cb9b3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf52760c929580f50c1e05f41e37b29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef40d58550ec67920611cbfec464e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a07c77d5414d4334155258f219eb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b138fc71ef9e4167620c503cd7fe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590142449efcef20cd87aad12888d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22883955d76f19115d1cd70cd656f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5c78c937ab5cc942b094b9b63d8d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ad16861763c95f5accd8ee323dd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ddc9d2b6d17f08f9c1967a0cd801d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef59e96f83710c1e6d89bd39ee8bb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043f26d87694fd795b2f9f0d9015cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cade109918f93fc720656e2dcfac51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31535ad2dbf26f3ffb7d10fc7209d93c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82eec21f0ffaafde189952f4539a07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063645a5783afce6d5d55d0af4cea37e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82aec78d97abc15b7e417b131d1504372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa78eab607198402030362936f412373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794c7d4ccb65ac62b9a6d1de9f764eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b379d538d9fd1b6d61b769748bc78a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001e2b99f120f3542e4fddf6d6b8feb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf20dc3741626cde7392b3118ce68d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76e60e748407174e01213e81a7f5b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fefeebdf43e470bbcafca57ac599fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326200486b34c516759eaf5fc3a050c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915fd836c66d778b5e8e6c5d58cc34f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb27f08f0027f84dc825352e7cf83f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76747154f2a3a5bb340169a82a6adf9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844d11c4275878193e7aa848672987384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b178184c6d4cbc3c8f53191b8dd7e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e545831102c6aed1ddde866d377c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ebbc4e5747adbdf6aa4f28d7124a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a3c24399ba1eb5156a0e7d622d1cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122623b667f7602ed7ca89ec31da738389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9564e126c13cf3c6cf36fe37ad01ec6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11618ad4acd8a118fbc180c1c09547391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573773f866b0ae67bc01a04cdf1e909392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aba6306b05f10f4aa83eace9bc5e54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494e9a2cf748e29bd0fcedaacdc332394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448675611041d99c5ea89d86163e547395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5fe6559aafa98b3fb5d229049f00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e37f6f139caa2c9d4ccb3a61567c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428893a81d2089be225aa3213033a7f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a7db12f019836db2c8cc834ccf24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132706d642d84b13ff52b310340da316400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58014757312aecd7fe974d1150b3ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60082a853f2c1c43a4a42b25935ed859402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1598177839cc02c8c8bbb1edf78ec6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dc736bd3a9cd6f87ecc3a73be3874404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63026bf88d0c558f694a684f03c14320405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088636bce197d22cc16e3bd1ddfbceea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd09f59adbf1072293ac2e4a65161407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fcdb0d11170fa9ec8baebabc55cd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49292f4732989551be1df9420f7cb457409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafdca8c1b69ad24e2cdc19dabbe0e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0463bb59cbf22e04632d424cdc34b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9f28a21d48a649fff5d4bc0b084cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39928a0097e400b569723b8158c3c3c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41213b01b78841109b56b3d916c05fd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf89150715214411f9e407c07305f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3330d4be54cdebb7846231f58eecb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e16fbe75557f98f15a7a6b65b86da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01700ea2a98126512c0401b132327610418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9d6fd2f5eb4167e95b84132e2f84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d8840ba4e0c7de22918b4c6d143ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab4c46c562358199073ebccb5d99af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02482217746744d60a753c3996b1880422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14310bf3c9d5eacaeec2e274ee23b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfa9714bdd59b8837529e68d4e5678424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb90ce3c28197e5a9cf35b431dbff1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7e1ea6e44928bcd3a459eb630ed7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb717c66f1d3f0a64bd22442dbc0395427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470b3a0e3fbdf923dc8451c5709e428428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d745ecc50fe4db91aee747160f55ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3e044fdcfbeeeabfdc86e13f1c21a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1688da869987220fe5baf94bb7de5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf500ca7473588272c29bd92b1ca0c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafabfc87212df71383e3ac4d4d78af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573e8389991c1a644c0d3103f27c42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c394b15e47d26eb37897746d40508d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d2c9eb147246847a1577beee2ce60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206fc2e7f57a3424ca05814d0aecd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e39511e52bd87c4baf8e7a41acd68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d0ca6762c959cfc86ad851f4d4fd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777fa9070fb6d443eb4b006db0b290e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ef91cfb2475425b19f2d504369e42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaef86b532b975f709f83de11780dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07021c67080d7324783e5c3262fb9e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eab958328cf50a06199b5a44fd986d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fe0b31db9202028fb00dc90d5987f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e2398286a32fb1215524c04ee211a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed372e6e094b9c776c2c1278d47e2114447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4682a9bec551e22088c0c56df53f270448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911feb81f400e5fb852933af2ebecc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92874986c09fe8a7db533478f972e12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503a5e1ccd6acc3d484affa4963024451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ab1a16627c54d73df455ba83d53d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f3b564994f86b1bf6889ac44eefe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c566b70a4b77805abf1afe28419f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb638deb86918664d2d1bf5da65928e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce8fe7250c7a8f4c4d8794b4785995456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4928e9b3ba6adc02a080ef718dc502457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cbe3d19a95bf50f905d9b27e7b406458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631f119e4cee14427f69d1e1bff2f59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83805e4141073e2a9f92d708a195c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb9c06cec8dc04c5c835ace213d2a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e939b5337c7f32c63b6363dd3296dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30de62476d1eb0caef68e4de3ba527463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3388d4989887f87bfee630902f8b99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa74d720c582a7f152b9e5f02d9099465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c48f7d34aa54a4a58371b84a24aa4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf6e1a72d8674c4583328257b459d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f2a0e4c2b60eb45691581e2eaaf03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e945a60ec0c32e542f60011d9ce29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe65ebac92806d53763aab4d720f0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f247114af1379c1d5c1387ececfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32076c6b49ad098f767278b2632a9c2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cfa79baa05d3137b3dfa2ff89bfe3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db4f0541377a60dfc96edacd5c8ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4958ed12118d45a4745aa3f82c21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138aa97c6a25c42b9b2bf031f558fe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b0358f5a05f8479ae2be3384d00a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d50ef17798580c2f769563a515bff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e486ed22a2f456e5f00ee4fb1c1b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b407ceb6753d6cb95e0a6f4663cf39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d56f76b2d641c28e33801f8744cafe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e0fe70b4267f3e4be411dc2ed23bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c94e715c120c2b1c3dc3153acdb0f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121963dc59f0b98885ed417ec6e40bab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87ae1f90ba770b25c55e9bb9bb3508485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47732f67b9e093699fdc7e900a1c999486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b74e99d6488a35c390bda9cbce7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950c45c98be65f62cbed9f746a567c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154299c37ae2afed1c5ff1065202a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79128b3ef31a5beb0ff77a8f65f07c33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea973ded180e6a97cf48c1b379deb2d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9974640b7ac9099fc6573ac164bc4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb67b1fbb8fb967acb2b5f24318272493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb118d6d04a161a12cbe5fe6c29a696c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7f763a8332f501762f4f4a093cb4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c873690f97db8f42cb186c1931dfa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39f98a78ae288f74b7cde9a80af5ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69fa1276e5c9d3677258b4fee8afa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c7953f0857a56a6032c7d225cb52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1bce7badac2bd28c0c52df2d68c97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afce22f91be51c3e97250179647e78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423635105e6c9f237960e8a6442530e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b7d83e3037102ec2f67cab3268f30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d69951e6d79ab9dab005ef3446fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4998ff5190adfe53a0ee43afa08bdd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87796c1596cea9d215ba6c700646dc41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95187bd8ed066743ed70bb5f0e1b806507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fbcf8fd010cf6d3464aab4a3880b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f09d2b0b323ea8a38d587c7c50f243509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb364762d3c2cdb78a63b0e5773af88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906597b75784a792a5240cc67e259ff6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffbdcc00821e8e6ef95852c122a1de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bae0006988beb59771420b84fe126513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0bb900fce0b8205008e9e8f43ebaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812be1dea2bd2fd51a2fe9db2d30061515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517afe3942d3be2e9f5de98bbcfc6dc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43b77816cb3a73eea549536c63c3c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759375e1aacbcdbceee37bd9d54149518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc98237147f4dac8dd0762435981fca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129594bfcad86f40b82c05e1f34b9350520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ccb1c49a07b54effd231c9458e1a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cd4e691b5e32c1360cbbb94f1fe9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025525069f7662e53364cc0a4e917c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d1eba73a3f8055c1e4bf3891a5c96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd6c383ee4c4d094ad51682c611c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb1a559dfdca59a738deef9417ef0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa4bc5c1822a758e4d5b8304868bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd75ca9ac40d7808c0e777ddf6976528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff312bb7076acf4ac96c5aa8f9f7c2bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693f9a08436232182c27289fa6ae5b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d77298af64e3dd9850f674055016531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc580ade34b34b93dd39ac733a6ae7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c334ada36789f3fa80132e854767342533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11182e3feb3280cc4fec07e45a1f2b4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f01cdb18e32e633f920f2e59ff4ca0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d441c03c6b20aea44853f42a69e2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93e111259751fc88a68abde87c854537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb119d3293bfe8d7746d7e1d7b1c8c94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5c94b05ed2e6647f7fae757fac548539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cfc250cb12ac6cfe8bfa135f164fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ac39c7667a0d15ddf48653df80409541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d187e1e5abf2db2bea8c898afd9b2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b002f6752b209b59357da3e2e0619a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6f9ca744b828264eadbee44bb09ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f166f1381cf7a4c8aa2ba9ad955be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ca88192c50f3ee6f6141f38806b7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7c03a43a45361aff3cecf82da7c5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d320844c1b57ffcb10cd20f5bb8ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6ba405265c0674855411484f2de06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b88dea2d6287767a99a882890f91f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c775b9783db7ab152ed97ecc85bac2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f01386f23ebadd21e85a18ce50ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c19fe702b06bdcf90e6578673a0058553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad98d45b5286350b0eaabbbd2f808554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18774dc6336a3b934f50f5644a1b2305555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3225f05e5b19dbd149c876a707cb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351a89381fe9c730118aaf8f7bc188a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f812a8f8c3661525d7e3b9aaa28da2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a5e1ea26284b91b853cd1012fc01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eadfe48be6386b894f6e613b73287c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d07f774d5a77e50bddac0aa5fc9803561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d9a34deae77eefe43e955c27d9fa1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d96525226357da22b05fe4083c3d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc91cdf7731c6cc9d3da9c85e9a00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28e0c735c2c8d70b7e187a942c86a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbedb5172ee066c160705174bfb9020566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d84872f15d5d01a0ecd435817e66ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4b6bc00829dd2f5d2ec7f69d5e854568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa33e340dc937e031a88235a3dfe64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf9f7cca01210f973abb159095858570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c19f691c1f733c23cb5e10491d28e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e5c25b2d5330a511bf880d46b357e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185bc6e7930149d26b2ab126741b1c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9424a65ae48b71a11ac0a06b7ffd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aab16502f059c15804c8c747c9381575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab6eee587e6cfc8b4a2f1dd01cbade576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8ac91e63cd0f3032c77089d10086a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd05dd0b275861aa989942bec7306fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669730a6da858dcd4cc632d59432c35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41152885305183cac543d056045cf6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0cf4eecb185e07122ab1bd55b0487581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084eb4094603596d4f7ad2f1b3f086a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdccb42784d2d94f4c51529e533f233583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e788d5d8328fedc65fb7c08dc7e9b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44e70d9ec30eae0b416e17a2270fc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234abf0e09282c1cd320aa564dc13dbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ce613f282a50f36482a8655d30dec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638d6c728f240d6fec699391e2b9c09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283dcfca530cc24446c90dd7f715232589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575457b7e91c6b048b936eb9580628d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d484a635294e7965089174d3477da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c0734ab73664d3a035e0603f9f358592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd02aaf3734f28627752041cb60cb83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83679dfa5ad7d6cf88e0742a33ba73e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7c9f5a51f3644129499ab0846318f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef60db9086011aab6873c070e4ceb90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098af71ebcfd9260a9e3dc1e2d93e54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dca57d49014bee30f50671a169ab13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add8302594d5ff47204ba0857a65d25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06df5a1edfd02ac743316c1e3ba8b60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b68e5759a1eb52d926f8390218ccb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712940eaf0de0834f813b7763a44f660602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdded340a3e3da2a882622011afc533603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2938cca574da75f3b1cd8ea788f5397604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11238567b83cad69baf9fb512d38c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e875fc7121388f51a2bef15db4cdf05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e5716ab94f2f28544a5fa441804a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d1bf686fcbfc999de0b692b60cf4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9559ceb2a8ce7cbeee7056721f883609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5665ed51a2fcb24d1c286e1aa3bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c21bfb91ac349436320b0da2eb45fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5595632005656c5be682a47f6371b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e9819929a8a1df14d92cb39dffe77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bcbb213a30943bdc263b6fb5a0770614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e7e1e326af4795ee079ff200a9454615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a836e327bf68b0b289b9e1a54040e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e0d88bda2b1dd0820d94e051826b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde9ab762df9bb461bcc4bdcc89146618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae45673ac0e5b1e6c9c8106749c921619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572cb68cdb3a6a7c50542cc961f57d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d010f1758d0ea74d5fe709d274a6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d2e414ae3154113131beddd78af28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171434cd4382a11afaf896559b0623c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf53d95c1c0e479cbe46843c21ee125624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c6448dd1e58af920fe252c78b9a0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503a879a098199cfeb8df17378f1002626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c392e920490a70adb3b6a643cb87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b106fd7ca453b6a4a4a5ea3fadf3856628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ec4311a83cd288c591fc094a0a55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437f064be1c2d5a68f0273049aae3b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77282019a3ed62b5b7e4134485e36544631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f07ce38893b59e70fe3c26b2238c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab395eb54f79fd989883eaba0b2c4358633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd35f7fa03133768543c01bce7b400b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21099cc7b15371b194aa951c5915f41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cec3d704fae6c1a53d85aa4bc46d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa95d3c55e3b2a0d1e6928a48d0a8c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca6056b41d1028abca680789342d67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef18a062360609562a0cf09852b4b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80abad3582187921c1e5b2dc9d07b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958dd57194de63bf2546ffee8d55787641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fd6bb5ff02b9011fc185a052d95ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff58a0849df17c3a3b07dd265c45be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b3999b50519ba3a465c485f936f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d28c514a02050876487a0fa64734dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd1060a7d85607ea85ad4b576b214646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ad3f802774362ceb310ea2c33751647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63b2993cf44b884a309dc05d43f5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733561b62532d06c9991da90f07217d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06433e607e5d5af109b3f4e3206ba7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6eb5c65ec58b12c66c6c9e8f20a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c37d63ace90821f63ca3cb7a90166652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f91694c15f97120a1f68a5c9561a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d95ba9acfed91df79f69b3a6c90b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736471e14c0adabefc0909cd323c71c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316c0dba685073b893ea9ab55126e8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ed5ce2e7b8f9e7f722970f099e78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8c668c4989328e036d13077deb97c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb01b8d75aa302932ba10c7b3bdcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33fe255478d19e2ff20c1a4f374bb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b5a7076ef94aabb66c82539fab3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89a59de90b1e76246b3ff82444da7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308ecb9ad1ae5b84bfb97e255d04b3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259a196e3ee1dda4b302e66e23b9f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa406e2d5e507f4bf92b7b03dac7a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb6f64f7ec514568efcfb7289af8fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29c435ef60d928702f222ba983d6f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f38c6c350b35c0a2c06f9956f3172a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41db66fc13597cd9942aa25aab72e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca516bce27332fad3eef7847a45420670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b36dfe6956a6a6417c9968fc4dae62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f889cab8933e21fe32ed7462d175e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eff7c9fefbdbaa42c72c233979815673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76fb9d76eb1098d362d1bcbe41850a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50cb7a8c19029b6cb752aaa4ca1603675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3d97f09a15c8820c53f74fe4f1133676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3245548fd5dacaf3957f44104e469b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36742b61c0e79a99786c0aa6663f7f87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581357374f5772a6a31bf4528a59f16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441d68267f92b449bb58b3ab2fd401f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b446aba8f910cfa7c585f79d30d47cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93960fcdaac1631bc207755a3eabe3c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c92da6cbbec5ff49140e2df9a1ef3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933a703da0869448a924dba5c717de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3db41d3a5e1e9bcbc43c36cce2aa1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa70ec24a83d3e34b307c380047e7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456601b222c26de69a74e01e7fa8eb31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed559c04a25e06bd12c8a4b3848041c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e74c726281ec359469a0199d1dfd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0f59d52eb52915f7966aaab12f933690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3da092bb205395584e2e955b7cd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599ec36871ef53946146d8ecf0d32d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1bbf7230520157656bf0cbd10a1c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d21e0188c9395bd18e033827c0b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d695a354610c7c775bfc30c45304695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00940da7dc242e1dda951dbd89dd16a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca4313e9c3ee8a901442a3978b608b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06512ff5438ec912bc836573273ca9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d127c2a1e80489ff2e8a00e5adc73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c6dc6652bfefb396c8bdf4b26b5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c7ced354dd851ccf2d2b8237066f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496ba2c9bf2539f24d5e79fc9372a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c808ab8b66fcb3c466c73c86e9109703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1c0298a12a032307c685edfe10479704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0071068f78025d6ca98d0546477a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d04b1b763c1fbae75b1f3b3e89e8c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ceccfbdcc559d11be62a5dffb466707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400798188eb3aea12f12270fc936fbe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63e1b569482f7b4c7fa5581a4a015c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb5ecb53ff5c2b908b3455b38ba21b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c873e09f99a276e0d3fefdd09643711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61301d73d475221fb552068826a00ff712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de32211be766276341537cc37d503c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703b9ba7de5f748c6eca8e41e27a16c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55fc5c128aff1f5a5a412fe7f965e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869292339cce2ac4a3e41184211fbbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c870085e6e6c3b5eda796e2d316bb365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcce88de99b391a1bd58e9411863176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd617674d15dcc2662b853f572051bc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33860bacc1893e09dd0ead18518d898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de058d1f557b569a7b351363528c0079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510bc5371989b612bfb591a004cef1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def1ef2122df3cea6c17428e5fdd73011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf4721bc97af708e90527b4946981912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bf48ee3e146734004ddf7fcb06a1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054baff7816473eea1a7dca0bd1c3caf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cfe953e34ed2b72cbef4444cd54fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc466d91b3c6119c77ddf920d647dda916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fe81ca1b8d14fb7293d1c0c17ec0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b7f5bd2a5a2fcc7353cad828c40e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f50f223b5f9016eb692fc2a88f047619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e76fa34b729c29eab374e1a8d4b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ca6db66bcd6fd73207f14002bd7c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fe714ad2f58017ae02094c0f2ea9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0b68e72b9413bbf0397c90e8a55e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4692243dacf46457508946c9ad03fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9bf5504b3c2c35bb3c24adad2826125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c6d9529ade7ea8e261e63026c11e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240336ff8018a8feedf2eea4d2cd06b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45172f350408cedb3d3a8086a859882d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6372bc768834ee3e27668f512b5f4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a40e70ad137d759e108995d4c73d4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e9941c8192b819c0b8bacaace8eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5cd76bd1c7c75923fc37d3a8531532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd3c9d59e9a215aa5c8b3214b7824633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa79d3bacfd74f4e29cfa00a0d0a79234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596be2efe42c77fc584833677009c51e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43e07e36794d3a73b031125b95a23a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26b8b53015bafb62817acacdfbd9b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88d941d5ac6ed92596622ee207d07138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e047ff473448ddb82a826004aad9c8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b3945d222b40a4eb762d7ee7eeeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1476702c3bc2d5817c598675c29646a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe66e36bddbe6142b05a2b2cbfe9bd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f1baf933df085c34dada3cf31e2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e74e532dadd678857204b204af52c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ff03a159aac90e6e8ad37377e928745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3105325e6aeb8b300a6cafa819d23546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83cad450cfe36b11efecc99cac585a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6467a86b1af2751ca9bb0a6a94c9a6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7e1651193db99adcd5e02a41447b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3a15309eddfbc766ccbb48b00f9f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20a56edcafc3d911ecca55740ca2c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991331c8347974f6569ac57371af25ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91005480950b46284ba24b5a3fcffb5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99344746f7fe46d804e582d5423c7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a82671db2914559c803c122e0a82bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d897a869d940265f95099cf679fa1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e02d1e088c534104ae00f10bf79e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275924a51e6c78323402833a6044e04c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c5ceadbe26e12795ab053762e3f6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d270c1204fea5ae956199841760dca860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e071b584b6c813f4f8ceb9b250b6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284b06396b056cdac0a12c5589e62162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986d62994ad31f0c08d472c2c20235263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b709f14571fc81e4396873cff0cf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843950bebcbca7d94135167c8df77f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9678d58e32d61e7f36e6d3b5e82ed866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb0b0448cc933821339d51e30d574c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43379611591dc7e52da3e4d50c32b1cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3fc532c4565ff4ee976412636163569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101969f68afa95664937987cd581da570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821403bd2544d2b6ced1849025a02ed571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994071947d06f6ca2f7f1283315bb73c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819530b4a3ea77afa447c9f6356ee0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f0843cf03582cafcaa496d73dd3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108440c94f05b38b5fed7757752598475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0817434867af4ef683d4dea9836c5b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bf354cd7a21657e34be2a3acf9ee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6560c99cf92b4cba091dd227df287b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca0451fc89e6b29dc2a58ef03f20c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d55f84451060637b3ad22bc5517eca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875ccda5e2dc54b258cea29c6b7016881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0633fff6a5dc7159b63dae47993b2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af1d7c6f44d2840bd9d4e608f3eb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907f61d63fa09389b8795925badc2c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f0de61e26ef0e3601b1072b3cbd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8e9d6904add28c22f01511d2248486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cd4235e480f5546c0c524a543435f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bdbea20c39834c480f3191eef975688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df8ebfa804f8589406a22b90cfddeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742df97ebc396a1c5bd53acfeb955a9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843186dc78ca3480f4665e6155a645de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bb70cf90258782ff70dfeca7286b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e6fccd4d10693814aa82ccbaf4f2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af70a7c5ee02ec8f8f85ad766b848294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa58c74ac58c455bdcf5a5c1bee83095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b1e2f59eaf5d238d9b543f7b452296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d348d3d0b0ec8e661aea06a9914fd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6dbb4d3faf4dcfaaf4cd8809e919098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a91da9246bd05e598be3edfed2ed099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443652ed7b5790d731fadb8eb5281bef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375303d35a81fee246e881000df01ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050210d78ba846e591cca056d8309692102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1a3ceb0211b788ab62c306e02cd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80714db5565ae60e80c6bcb59ce978e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1552664a2678fb86c09562a39621b83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423081fe82ffb4b7fbab816a35d42030106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8f527fbe2b66363fae25b9f61e48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748439ede0709af27490b0b7fe85b1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29c20f0d788027b3b5bb94e943378f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315dd9482e3f5baa95599bcd37f67f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03fe1d265a26261d823c804b3ce2bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb51d72fe9fb424d94a372a5d306506112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a230c75050a465f2b0c2c554ba5d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dbcea541b4bd2d3a5879e064127bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73589e52851a416b50a9b0384f9e525115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddece58889e20ee25e67faae06095d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d572610ebcd9c024387775493c382c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c537ca1c5500bb1b13cab8f7295ff2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc501b60dfb946a9aeab7b3b3278503119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9310ce21e440c47fd24ea1567fe22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81f9ca4081d614d4f15e2730dc05b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810132ab2e5e630afd607f9ba51d82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2653cc74ecdbab1ac86c803f8047123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84925d65ed218dc0c6bcef4140a72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b609215c528b30a5147e79077b606125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003f210316b84bc87b768134d706bd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cefad9b138d5f8b960f57f050c53ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb51076fc7204889c47d055d4e5117f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e56633a3ce9aada307bb79facdd7cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810b36ad2a6b6224ccffe85c7ed17f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff8ec409e4ce1276d2bdfd31a2ed48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e5ec5e6752325db2e729470fb36ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b41c7b65081722a1db2d3c043a96c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e556b93bc92154e7d147574db175e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e60f9dacd605b557eb6f57de8efa78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae5718ec5712f428c31076d7736629136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bfcf4624880b460f74a6a281230e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317352f7e6d4bbc4e21312f12a58837138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e803c3368fa5a006dc11f269abad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a51807b648d26d2012b9a2bd9f579140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c431dd794065bbf46063aedc9987141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ac24c32a9333b39bebd6a3575c9ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02516f58a212e21c2a67d187f3f54bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9129376c8a9a330f7692d087096bc81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b4e2357f9f213aaed23c126cbf68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d83e18517521e1edac96db41b7553146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8513e58f566828145b11b95aa27597147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb9a54c2728401ca95e0d31a352cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65537a140ef89d84e25caaa076df22d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963a62451db90c34430da2063cc478b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ababbdd818e61cd8a39053fc80734f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21d460f3285069139ef7e221300d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a0036873b8a006f569eabcdbe3a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dfd16a0f231a9227d4044f85a95e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fb5c4d28e08eee8172403c7ba1fd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc9305c20fa5bc9ff0f7c8db71c8ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0e634d354dcf3baac65bdc16d32dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a08886128141db6390a62a75879556158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd52d7745a686aa345548ec68076148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a0a418d5f3532dbfbedcaf2654ba9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec259f768b706541a7a5467fffd6b24b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9b033fd9e6fbb1a0c5129e2e8028d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572759260aa3aa0493b0bd73d305bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d5673a27b9da0771a5590847226a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c5e77dc3639fd6d6faf2c7d682ff8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379271d5b74fac87c6e3f20fa89f9668166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6e2afcdaf8cd68d73fc799d4c126d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a50a1bcaaa4e2a2b54980bd9e31fb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed9615b42e9be29ec0d3ec6957a269169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443f5d0a46decf004563687321e9fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3657f03c1a313b27f59bc2fd770f5c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e7dc55a2bcd4adab39b62ecf6973172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d196062c3c124cd2d178da0483b1cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac5326c12748a6bd5cebabbf368100174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a1aea7f865a3149064a899e5b37c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c1c9f9ccf30776d02becc820dc691176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb083e7824d0b180ef71f927a2954f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09898c1034a214058d5c56b06969ba8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831d8e7711174becac6983dfd0653f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140f0d997210b103af67e26df31756180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533ab35934506c86b0c9c2f6434bd77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d21b06e7d19abfb86f8176cb5fd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9037353f082a865321153be246a424183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffbc5a0501767ee5992c0dd790f51b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8fd9925478c1b24f9206e8022fd07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a614a83910e2892824ef2a95555b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab103319d2cf01fa59c2a02e2b1f54a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1f03d9d5c1024f8a8127595a51576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39690dc466a5739a73b57dea356d60a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf87cbe05aab10710bef3ccacfffa44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b654bd15fc490526f8771fe23ccc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b52adf84185af6d7f1b954db56757192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5806efed134ee91f910a3aa7d13b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f62b64dfd55dd1fb42b7966b5a457b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d64d175205f3cf61be04415fa4822195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aaf1ec71619a83d14abed5f37a161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91d40fae91fa57bec55a4863a9bd6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ddc548bc04d7e9e639cb3d82e989b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e7264f59e57bb45423d67522ad991199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd1cbb8b204d3aaaf397036cc113b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e4a58704fd2145200b9e72033cbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdbb74acfc7ff6d1aa08e7a33efe45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dfb1c36023440081d478ffb792e1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e14e4b22161a42e83fcad62785df9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7d54902fe0dff141a4dcab1cab355205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4532b83907d42899257af8251ee1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc48ec5779fc8ccb4ac9a23275e13e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386b2ac2d70b73551a66d88b0a95264208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef423f82a44629c20afcb93df4f2a3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d19b315c5053f25dff777b897c233210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c06fae1fefbef9053705733db71dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd66e01b5f4772bad1ad1e88f60a6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a17d3d3ff3df7e060ffb9486675879213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f758a394d7bf8fd2403bd84b15ce4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8670d2dc13aecb7ea9fc79ced30771215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb2258bfb815f732714262078aeba2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cd4f7c17dfff4fa9b3668f0d41690217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b49600603060e9830c61d1938cd81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a22dfbb2cd399e9935000154ac21a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d7e787fe109fcb51ad5e5d8ac4bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace2e476b45557225d698ac40d78922221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d2a677832993e5f8cf1d857ff72f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c393bf5072d7e9026c9ec236c646be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527fc82a63e0cd80794f27540f776ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65348239427754debf6bcc15b67d8ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90ac021a99c1b44ad7a4e7729369ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6f14af3530e197ed138760f5d2c9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f2eefa44dfb87003e5bc7a95c754228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172a41c9ecb16a26708b898376b462a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978423738c0ac15b2c45e601b3012ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47857b82f29032bec5866493f1428df9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35b4695e008a065f8bf930d0b69816232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e6ba21708812d01594793b1004a2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb2a934fd9b59f986720cf67d6245234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1341175570c18a3b93604d03fd604cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4875356d68bdec8a2a445f898bdc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f28b4ce99171527503fb9955e88154237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df22ae4b2367d37357a606a0a9f663238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456cbc32676badb3eb68b7168a7d448239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d005b91fd6bc6ae366ccf5cfd0ec6b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe7335e495448d8ebc442dffa235ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c78b6419a217fa3730ee01797ce5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0197ba27bb97a0ec4bc73a2f390f939243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68e26f25947c5f65a880d8c2091fb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8a451099880afb1a15243266fc73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359382dfc77eda555293502df54f597246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e299869b77283fd2d3249cc244161247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3308763f049df28821179d4e2de0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32343f737c1eade256b81253c0cee29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e955bc8acbec4daa50bc68473eac0d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a83dd784fbadd24608d145c8ef7ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf54904ac18b9e75ad0b2a2cd94f4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f2c5cca18cb872cf1996d5de80d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1321ae560e166fc5f03f414c7e43455254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53fbc380e21112008af6e151078992255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163621a25aa0bcfa0136b9a07b7a18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac0706461a2660d0e41f5a604c522b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ef88c8b648aad3b2d07cb76ad3922258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a0874bd9a0662542c8636b4c72af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c883479a376ff468a9f98e1adc4ac6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910466133d016b0e1258f93088d5a05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816bf9232baa1dee31589f0c141b22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0942cb0d888a774c6806944233f036263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc4f11101ae883acece346eab43db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7363aa8bc6d4d142c164613787758265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95293da0a84057edd9d21f3fbb66afc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011335634967c9c9e20b76880d131f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665ffdd0b8087f42b2e26a66a957eac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c84e463b245d485f8410be5c8d8aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ca6b21ac68079eb855b48682a449270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bac129fe11727e1ad83be807b3edac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284fddbcdb3f41c2276a5655099ddb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e1b76c41400b839d7fcc16462724273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe09aaa8501f242c42a6f52eaaa465274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859a142fb4b41e5bf88abb83da3588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183beed2c600eb630d9737377add19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d079b59c63a6181dc00cf138e994cf7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75b6d62935804d8374f992398fc892278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c0617d7b3329d9e2a93d0bd1404f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97046b381f3549a919e4827b7f2460cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c1742c5b530ca6995e22762a7b6f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c111cbdbd0ebd6f255ddb1d9219a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab44ac53848b31845d769b6fc1ddfd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5343ba3d0d2b805e0d26a0a02dc120284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf26f2dcdf8a14de9d1f86000a9e2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ea2262f6bf835c87edca9c0cdf559286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3756eb9c746df75fa98585c528991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb51eb0886518e8f96b39b61afb630288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62078ceec49320920efc1eb8063ac2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d647b12bfc9ebb2db8ae70803b7bc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211de9d9cfb517f94f3a00358985376f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85682eed9c026c1a994ae61a0fa8014292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fe39144af0131baed9514c54dd7c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f52b57782aca4fca3144a0e4188ac1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27a9b78b27e4348baf450b2b001a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488b6815b9e01a5e1f2fdd27b6cc150296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacc9af1b21466b89b982b068d9a93d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ad9a6f171fda1dd56a8f1c4fdc1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fcb03bed2e8cbd5b9c728a33f52be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d54537813fcd2005965b0e1f5b299b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e43ed98c4c67e6a7428fb85e9fe33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988f6e91466276b91776a4077fd4092302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acff289db4e2b050bf263fe7c6e9d21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520c623ef07feed31fc65fea888b78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a95a0f571455c9d003e25bc8de23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c95c9a6339963d95be8ea600bb7bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3a4ffea971e9228759fa58503be5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3fc90f9b1a35f56fb1a2fd1e7d609308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54528090af653a441caed8bedfd92b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f6d60d866c927ebcd0733ed3dda4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0996e085711167e62f81c3c6068ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2988708f56c4aee9a1844abbe63f37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd024d7a783632c9cb2b198f1c6f5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaa2cca39dbd7911f2f93501222247314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a416a7c786a99d7b755de8099d5902a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce14ac09b7d1751d28855e22bf3bf61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1ba9acffbc2818f41d9571b6efbb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5566a7fa23dc718b336f1d050f8b4bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d044d27afbef42f996b8c4531496319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8e1e737512616ef60ab0ef032f0f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7098091fe31fd5446b1a12d79003058321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f35677520e8f932d87285d3c70dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020188f2f7593c4c2e7341c27b36595f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d6d5deeebb8b5532350cea9e7536b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb12f89b3440a111213d795fb0e9d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd749a7e98769817fcfee76f1a632f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816a2263d7b3c4c356cf28741fe3525327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7da291ab03d74415c55cf316f54e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94610c520e35cdab98a2a1c8ce2abb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82d7f70a0a98cc50450ca08adf520330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c1623b8a9e2772da875ef09109a54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2f7030cd47430c806d02f99e44f20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0978dd868af97449ea96d261439866333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e9e67e84928ebd5687fe6b24ae0de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6230ca9c9e61047ae1f1f6abb476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5928c444f14a25a39a7f679eb9dfcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbba0a244108fe5a6007d78e7d09b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed4054ad802c620acc0ef096ee71b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcacf893316c1f8d67fec369c75bc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e53e92fdf8bd5169d76bade98c8e67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb62add19d907a822b8e8885ccc60e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc54afbadd5ef855a0f8484b517f65b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f43af5d38b8376e1d588e513eefdd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afad2fe659cff1607cbc584f686c9cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90f4b5badc85abc603a169d1274b6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0169476a0e9dc3f7c46faba8f3acd51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e47af1b8432981edd83ea952a83c25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807bfa2dc8ed9bff9162f7aa189578f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6e45a934a82c514f4809e2facb6b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1738981c48516f5713da67ad1a572350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1e79c229cecd18077f79f32f0bfee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f47e1ebde2ba76a3860a70db8d9a16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08986d810af3ebaec6fe4fcf1faea97f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c72981d1cf03b320a8f91930c695354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ea622d13f91d3c1a196d141ab2d67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea00a04e612dd77273d31cfb8404c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b006dfd1050de0274277d5dd641625a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d624ca957c061a6e8e9f3dfb0f2d662358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c189065d8d4a2347a3986a4db458c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbdfc1187e8e385b5b6c99140433f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a421d203d1e0516d67971eff5090fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebd4943a3587ff5939c034ff2a5e5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc1f4bcf313880dde06c6f3a3bd18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f0fd0110e1885320b85acc550755364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdca22d2d8a3f12e17daa2a72980af8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f133db7c92ba93e294f1c250a005366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69bed736fec505ce9074bfbaf8a68b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dfc4fd052fdfbd050f9b55daa5edb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b46d5bd8cc64104d44dffd3b75128369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979e6a77929c34dc43e4b1bbf6bdcf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53227cb505e4e45f55613a4faad321371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9e3d6bc060f52d3c18cb4f476a8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76551d05ce5fe8078c59ef8bee74b788373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4675de547aff0aeae4e3be70aea3ab4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dbdc7407e8b8494da29e7207be6b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb50b79f002bca60135a0ecba91a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5817c4b64d704294095d028c1e43cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9a18a87cacfdb71250d20ce36db0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db48e0c7ea050e57a788559978551379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98f2b7e2f96516a6c8a3c33702525380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b172a9db07b667a19e9a1eddc25a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c1259220d61df165770f8209bf14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfec80ecf7e60a68d72aa765b53699e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea915df1e287712c4f98fe76286e0c4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e86fc3ad7dff9103e0f7741c89fa6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739fe44ff12add0c4baa226c24a9b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2bcf68cd7424a128f762891834dbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ffb6fef6f48b7895e225b497d531a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fe2df5a70d508c47ea66614262b0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483381212a3749f845582b927e8ebec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c3d57617d1597ff19b80a371d7ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d221e3978a7b9280d0cab37d95afc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e668b3e0b1e751e4c85bbfa48a705393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde42345f3f9c5bc9a9ec361304fd68f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1639cb1241dc45aca902d65a33b3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d6547522b86b85377dba267a8a2ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af255f7a9f0d99e5236baa4d8d6a551e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6bf239ee25abdf76dce762ed28fab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6385b842fa4c4ce6aadce60f9afd422399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de9a887373178bdf4d2b67e633887400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e8372188ce6ad8f74731160142577401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597c4d08c5b94051086a11eec304fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6738d566d2321d8a1a710d952bebdf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee42dd962507b8e4f4d7b72d369ea06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae76c282be8143b6ad58d0cde8a019b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ccc0cf8634d9bce0174ba80b63202406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221b313823e9c501968ab725a82ddc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63698b7110c3155793e40cebc8084de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b980c1612e1348b6d1c5f577e37ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7698b9ae9634812bfe1976bd84bab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a39187501acd49a53a7362bbcf78d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4ca5869982f206923c45f0ed968e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c696ed257a195567770caa54afe788413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b309aa52f23333945a38902defce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f4120faf14fa5b20c161844d6b09c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f8558192f0a97b8d3ff54a35b0a63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94255446b9ed196233f297ccc4c62a67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a108a7feca6be477fc9989164e25d5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f525137d3edfdc60297b1a4e79bc2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae2c20e78a900be04a7cc326181ea5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d481712ad134e49632f138874c93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd8e18fad4091ad2bd29a66d17644c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086523837c6238c251f0fe2eca3c76fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71470edf77244acc619e6cebb7f3d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e9753c929bdf0a4e0365817315856425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448121a7354c7064a48e1d400b021f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f00d331fcf3ee296751df0df5693427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc096cba76b54e7ea2ee2845955cb01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad95df726378ed76e417430dfd64dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa7ab08fefd12ce9fb874923a5612430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ecb9fd0e4134141ab1110a6b0ac4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7dc9c6c7e176d39cc3c4ed2fc7e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf2a9d655201ef073e85dff1137631433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5bc7ed812cfee68a8250ab9a91e69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0443972edb0d5047fe0bd07d71495a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37606174fc9106507e9dec98edc28303436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44c09c4879eeddf0182eb10a055a40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb5a751b0d3beaed2b1c5cc953ece6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eefd8fe232a21072df29f6537db3f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92cf59842fbbe8f628ab1a712344dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c203b5042c5e3b050f9417f0902e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9eb5d215ba5a9c7b2095548362cef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e8e7f6ee8ee515322e44eb125dbcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6f907e27c28064787e034346fb123444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33339c354b6f31c541ce859896ad1e6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593979f905ee1030cca1ebf08a78156c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4493c1913eee2e4278dbf6c9a5881447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38498cd86dec6fe082e9e71db1919a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aeeedcbad9d64b11e654dd7841e68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b9b284e12eeaca8780a5b576ec29c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbaaf4bd423c61c8fa197fe249907a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1810ec1f00f0a26f7ea9a6fadccf68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238521fbe504d17e2865dac05d9e4682453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914997e76a31268e75ea565f395b84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c9b36f8d807151fb809f51d35306f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab2144e87a74ded63e84295f4e2dab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f5b7d3f1b39ec63df109d84c48da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365600067a61b6a942da01efc9f2954458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb54ae91f1c36b29ad7fbdc161fe050459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca782d0be1776747d729b06060360d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11dff55ac485d6a011f49cc411edc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f3e4d364b6c83706d2f366afaefad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4793199a0913a49d18c04e488f92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15d92278cf97ea37afbf5a09612f7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9cf3253f3086e7bc9e8afe7d46c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f6f5e19b05ad8b7c0316478661791466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9ff96b2e6ec123991e827cef8e28c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ff32d24fe571afdc1cd69d2a2dfd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327410c060aaf216d1e13c8604d1abfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f5495893c3bab59ba1ebc4f7097d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3758f2e1a886f709b0231beaa1b4d1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b4770fa00ace8a8904e575094cf0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1830c2f168aff23f32064d4a020e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073b5e18585e365c06b8586bb664930474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab9925b3b4840f3ddc4fc697d41fcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744bff75465695b295572ad503f40ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d204d5756c8d387c4418fed4f919b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64339c7da75d4b9096527b23f2c096d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b7dbc8c9537b2aa6ee6d0dab4f3a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f7aa69c3cadc8d228d7dd48f054b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5e7b00e6fcf590c05d69ddbdefb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8dc963786f73955a37cd04035ee14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed44315192dd88170bccf9eda9804483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3540993e1aee64dac6ecad0aba55cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb46a2f120b557b693c716f257816ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da73d3fd1ed6aa025e754a888220ffd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd629f5f6c79d40db35add3ef6c2d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff77840c52535a0184abd4110bcc7db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6bbf894907e085095b83598525e89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db2ed11efd4dd1253bbae566c3bd95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c118631a00398a553927a4e121ad8d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de30e10cd6b92446a4c35ae4a8b4c6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e396109f7dd967e8b7498b7a532f8c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89399c5b9c503c92bbbc1c7e1c0ad02c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6d409a8917ae087bf43f9d3947c74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53595e68184df16272c34cad72b90b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c570a5c79800f4468a5c1eb062c52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be90d7a9e1e8bfa7354d37c424ada8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2bdfe82533d062daf89ca0b1cbb8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1c1af24b13c24799c980c49da2654500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d48773306176bfa60b09ea518f5a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2749e3c5384f41f6a666354a69c17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692b7f4dabce7b010e00a531e9cbe4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b010a7495448df182e15c02f0b8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de899d9ee613b5e8a0d235c7f15738df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d5a9125fdbd6da3be3334db060bae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a872ed47498a406a973bbf757e316507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbc67c4e4a9da2c2ed2318ef424ead508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193a0f469a62ac0959d0ba8842f3687509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28822f850ba1f193abfd56ae6825d20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ecc045859afb1431a0f9b45cf311d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac344c7aca7aeb7ff95d89fda39cb8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a2bdc5dd2317d318647395414eea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1bda402f1eb715c3a0d8ff5fa0d25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668baed9c3a3eef56c872c8bc5925f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821a4d7a1f91d9220a5c97bd455665516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808161423e7979e504624f4131e8056a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb74c92d967d165178f356c08e9248e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a36ca2c02bfe9e349eea770e8cb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af39ba0ac8eb19485917bf8fc0521520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa748087315a5864624942ed02388ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8672e9a2c847fd99f9ea2191614f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f810f5e45fb0df76c696a89a6d91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8e44355a0125fd5fe9328d5c2a996524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71933eb50a77e047c4f6bd0739673796525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7ec306dc234a444e42d4969a07b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed56ea10dacd94444028d0a54c869c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a7c0411d10abe6629fa92615bf10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ee6aaf72afcda64583cc412d6fc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8de370d60eb530e465f07d4e0d8ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5074e318cd95f556adbfa1ee8d6e007531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e7dd9372ab08e75c349832ea2fc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16213e9a090de73aaaa04d771c3087ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff50a4a34c8bc4c8d24de85fbdaee8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27834e9abb0c0d1a8a52f89f49c1e0ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5cfb52569938c7c246fefe79a9aa2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621173ad4f011574906d53e31ba0493e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7e45d34421965b814e3adf8993199538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcef96f4788508f2c34259acdaaac5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e940ac319ead29b80092a9b8f162540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037fa3fb8c84879d2201e8142b2e842541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455aa97597721db1db77516b6308f90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b605624a79a3434fc3f1bdd5c7fe79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fd43d3095a139c6e3cc7d47dded7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbac0562296111ffab17c095c81675e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db553b5aabe70ef721fbb0da199aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bbaa319968971d45be2be10ae9962547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487790b2f9e1e8908f70620d101fc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf210c55643f27c0fa8068ecf0bd575549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c60433520782e5e977ff3651b62a80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b128b06d466bd00e99667d3d6c2d1ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ffc9749edd33c48996857aeb03e43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7b5b544c75ac406e5ab197e63161553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bf48b38dd08a5bc88eb17560cb4d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9b95dff4185e4097f76136cbfd2c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f428b474ecff6d1f3bdf0022535a15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5c9d3adc4e112270ac929aedc1f4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a8572a59ad23f47b93a0f77962a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf48dd9b8f25b2fd880bf4ddbeee10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8e8ef408f148bd0506c5b4d4b322560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e2afd875daf557f2a8a28a9c24c1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb13c57911af08f12006578adf61a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee4b4c0e3704a5735bffdd687fe123563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658074699b26eabc57bb0eb77dff867564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a947905cc47df6422f4e610cb3de241565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aabf9e9e2f687ea541f7f9040d3c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8631ecc74df3a43868506a539f8dba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977d0342ed95004960a9a587712019568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf5f286d4be5c4c9327c9f40547fd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f6c95380d975d0aab533c631d50cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc447aa2e7114cd4de205f9fc51257571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5924811125c5c4fc231583fec536c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17376c514813770c4dc737c40f372fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784126869f81c406a41fd8ea5e8c4304574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7cf7346e78465780f095e9675faa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ceddbf67be40379822994cfd49a8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413c41ed049ce9157479526ffd753b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8bc8492ad3645eba5ab0891727e71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a2ca4eae4338396e0a4f61d86f403579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeb96cd1b36e481b8938bb169919d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a7386df3a897513fa88e89749101581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea28ef04f1dfde78f009892b27366582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b91325e741cba5e18865ece02ac7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70fc136eb1559fbffff0bbc2678967584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a27d7431f990ae009f83dadabf03e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf1235cebac16ca9338341d43d66e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d55d6cf4938acfc2a51c50faf8e11b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c40dd4f1bf685aec94dac8da41491588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b1566d30ad2705e197be7fb7b36d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e7daaaff4549329d4c00ae8f8bb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db735a42b953bbdf9d6d4d12b90c5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e225b027e58ad66fc6c1347b2ffcf77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f90021d5055852db3bc874e3361442593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415af745b90d069379241409422f9d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004a3646d21edd2c145a27af62abfb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22bcb72c7b55ec216d82fdd5bb76b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4c1bdfa4396b06bbcf52d4858dee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2739d8bd4ede511397323797210fe73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90315f546006ba9d3c9559b8ea04896b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8afcc4263d4970a029cff55e91c147600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912c519c5002e7697eb916148dccc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba1cd13d0e1ffd5c8e7e41d0b2d57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cbdac8484882311430681a1de69d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99bf9e34f22d3796f80cab6251607d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e99f72943dc5c47afeb7b9dd42125605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29285543d35d01154fde88f4daa8ddd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccfdf3cf82373bffb56f9745a110b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e2b6a0408aca671947e9123fddeef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f270a2333e99618b6f705e4af985dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d94b5cc139fabbd04f3895661ee9d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967720155db72aeebd43acf2c45dd77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4768ec2a97833c1e554bd8abc37cce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8ffd601e4608241d98574e9c4ff6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec259ad56f149ad887ea284683bd8b81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163091f601ec4dc42a3c688f44a0946615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5340f6b60255ec20c798e96bcbb6732616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bf8a97229bd628e2c3570456a6110617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac676d9092c4ba3dcefdb8d5489c9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926342137b2ebd752da1398da745127619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92992af622fe3f699b8eecbceeff263a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0bea917ab755557ee2f9a8a06f138621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3b991385de029c860ac2850210816622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d5ebc240dd6573c9ca3a8222835e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29feb044718242bf6f8d6df7dfdc93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c02b7f9e5d63c06e6ee7c1eea524a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e16a633474ffb22e84c88bb427e90b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef5cb7706cff1ea21fa8c7c7485c1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc958ad792a33cd1eb0110a5709c918628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04103c9268e955dfecd141e149c99f48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b767befa7b6791e07aa1bf5ff2ab44e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc02a29643318abe7fb621855b208631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e958641a44983d91bccd35b1bbd315632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7a9d216523796e97c948aed4040c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050e43bc0f74b5dc7e04b92c514a501634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8155a700e0d2e150db421f8c74984635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f70b7faadc38e835927d0b5d28880636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d4e4d4accf301b948b9c8bce127af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227227eaae607139ffd645865b49e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb849a80067ecd6e04b20e53f6bb5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc68d8397ade39eb53ac12ff0f405d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f0b7aba20d50a5b4872ecfc7b6f93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50344e7d4ea814e77a64005ece5327642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c17fe933196ea43f8cda0ce4e09bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34a4fe4eb74d209e70c01859bc7984644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b042f867ac22b94270109f8c0eb37dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b04c7fff94c47a033c153dde1b941e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b31b53ff82bf2e12244fe9f919902647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb35904a080c2cc92aebf35cb27513648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12eae45f930e702d6d2d0bcadfdfac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6402319163b5dc44ae59d47f6125172650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6997ab6abf866a2510108fa3060663651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6602c11cd542732e56299593de0fc46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0944e835ee2d7c7edb8a82c9caa061653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67df6a1dcece971942ab0867b6890a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f703e756b70198ddff20ae9345d201655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816b82462c6858c0e2e2775ab0a17d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6d36fc9e30fcb7ab0bc5f17eba3dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1acc0a26ef49f0c30134fe998238a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332876aa2ce77b3a81de2fd17a295353659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1fa72645aa447a61b96c3aa27738660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540c87d8169923975024951c0452b54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6777f4ed23486eb76d4a23281df5da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd65453938386b15eb60cb601933b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ab3349e6eca40cd1107a49449487f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a108fc7c1a6dca7a63b5ab593c70c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7bab9e1ef6e6d9071af018fb93566666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf71a046b2bf2e1d4498870284db01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0790e6e1e565edb924fac974adab340668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df581c866baf9c9455a44fba5fa3aa65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b5c75b3a76ab2ac8552001df42d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be39a50313ee7a77e9b0c7e8bd1e319671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d77c43a83dd15bc79df07d44e62e6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4145a754f4d4bc5eed09a8f5a7f7d14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80785c448e39212b9e6848e1ef3ebca1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04851a81ce18a87c3b122707437d8dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b3707ec5f6057d8516b4129bf06b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8776486e25e046e1f7849320e6a90e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642aaa47650bdd34999f2155f24505678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc89a363450d9a7d8c62d9f227bebea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea845df1ed9e51bedc2f1257d161473680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>