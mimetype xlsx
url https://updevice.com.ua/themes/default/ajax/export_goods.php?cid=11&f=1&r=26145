--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b56be437a4f35bf233e51865416921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c32894f7ffbaae7b509ae8a3bcbe2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ddd08e1c589197bb229c8b3c595513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15439d40f158b2d3702aa9a00d5c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60bac3b4ce34d832b47db8ff8709435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7d2b19260f35515a5b8bb471755a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e9d417b0be2b3b7a23dd933b6a0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f399428a66d71d15168c800c184998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7856008e44313926acf05f9474eee199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461afc817fe92f1ead013699d390a2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c36bcf8752201c619643822fdd5fae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405320f5d4ffc0752ce36c88eaca91fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e244738144427db850feac3f9a3f0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5377fc90f53ac76ef2645131330f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b63ed587f6e3cbcfeb14877ff48ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ad1dce76fb01a9766f52830039b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae22361a1d5a109f91d36c52c6aad6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce2bb342d48bedf286ebada323634b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de3d40ba19757bfa3fe9ce6cc664819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd658abd1688a966a04ca92fbd8f04e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a48e466bb194f27e6fc7d6a46a661721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1e73a33e8bfa2a2b285dd913c0c1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7717fb2994fc9255f1f4369cd34d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6304b62f89238d3a42a5ad61976a58824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de40e6e3532e06f612562ca73b17de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3f788e359ee9f1e635ecc27c609cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0d86267522537433632c31125a17427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2b63b11859facaced20df97e2b3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7cbbd8113c751e32bebf9209532729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26037f8a8e0397be1131a3c35e43023330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeb86624a33063da7a9eb10d33b47431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65131fa32c3a46c15464ed991494bda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31c7f02979da513a46de472cf784a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc9db4bd453543c21958533fe9c69c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cf2dd455def2be900057e2f797fcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716508cdfe5179d7e0bf80f9b3503f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d309a779ce220f507730e4b395bf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e50e0399c9c3106fdd8e958d2edda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa295d5a1279a89acd2aba1b07e98e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7c4d212c85b9730dbdc1d79a798d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf3be515a3930766cda1bd4f692a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0caf04ddbdb4315c7568d2a7de49442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdda4c0a610d48b44049df2dcad9a2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a6861dc40ee45955b2cb31967ffdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499749485aa1dd0ddcf1973ff879325a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8d92496760ecc8bd25a612c17f9af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58151f6da1a71c52d45433a50d265247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ed0d38665db0dd8947a49d857e4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72814bff2f2c07e3c0f40a8da2e29eab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413bdb000eae58be51d2f0df6df8c6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcc5404ecdbe63f1253d4a92d0064051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949101639e660d7de29c0944a7775352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329290d55e5c65faa09b09fa0d6b2ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef80fa562e33da60d70acf61aca5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb29c3ae85e160ea79f91532008e41555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6611687c567f2f0b0950bc7e4aa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfa08cefd7eba6ecca336441e91f0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac0c661913f8cfb037d16f72cfe9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403287c7f2689ff6e93f30a347369a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaea8405d5cb7d7e720a340709ec24a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707573181539ace9ee0c48ef4bc0001361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33989aae49ee90c09779de1fccd617962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00a205bcf6ab9a6eeba8182bd5d4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f887e3a75acdba32915c594d1224a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecde4ecccbbf58f032361f2866903a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e512cb325cd5d4b016de34ccd293da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad45948579f2f75e0250705ac7c20a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684bb4018fd7cc9bc90c7f38c3dfebb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3648c348fe462506d1018d8b99f657d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab80b7f1a1aef66a5be28ef4b21b5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d6b55529975317c4eefffe9fff75e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0aa9bc674c654ca2a81fe952daa8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6304c0b586d7503c74d90624e372673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858786003e771ac90fdbbee94c64ebe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4db4f14c25381627cfcea15e02e7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be01c795d0d1933a7fd93a135e87276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ad94b9ff64f77bd5c67e78808e6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7fdf88473effd6510c6e8c07d9c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395af3cacd9b3481856561bbc9ae7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34c558ddd75e6fbe5ad64f8c9b9e3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40dc57d29487450ed409c31d3754a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af2f464a61997eef9bee941bd78e8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fadab877ad4d6dd0250f9a0ad380483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69267d0db3f49a9f93ff8523baa9a94f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d1915d183e435d358f46195b579e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91fdbc9a6267cba02b7816b2e8a74886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c97ef30abb2717309e05902f0bbbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b14743cb98163cec81fbdd4eef3ba188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe215242bc2f5a0b72be63f79522089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ea422f820303b2fa918b2eb100eb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa76365f544778bac945e13764df30491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83987f2909f87bb833f8c0d1a5e1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163f414d6192578a8271bc7a5096bf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9557567e4d79b74f90f0f03a153e4bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb16957d4a405431584b9e0f4c10e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e62566410359e9a3f56934399441696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b7d537dc982a7ab44131cd4c0f5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52937c9cb188264e12efc9ddb6cc4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af09022be8505a7482df98e34abd98399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd69d9385ea510e0463a24f9e1eb006100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a909023b11c5b5c65185d467a46d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7074332856f9ee625d7426757eec314102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423825b5ada870713a4d23b64a9706e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c03bfe67954c53fdde7658a9397582104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8200035637f546167a8599bb123c73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd550684b4003f07718a2d65b60a235e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718bbfea89d7ba12b3a94531f082083107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fe9fbf33b3b65d5fdf0642a2814e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e8543383ba5dd6417ad346396ba11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e30d529829b00f93cc64ca1e3b3c2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfa928ac43d522268c6756c2dec579111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744343647fcd4f899fdaa4a45495fecd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd8dbac0ab166702b1b46716df4e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e26930b05f922ea3d13c5ad216b58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45a99cb5c485a2122bf5a69797710115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7ffab9c2a3144403ee4c8a972fa53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469627fe1bac9b4c54f4a98680d2a873117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c399ce451a75a3e49f5c65a4a1d55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605d940081087ed6779d443cb1a1839119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080de775f09f3307f6ebfe9dd2f8fba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ddfdf682c31ce5a378c3bf2589fb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ccfa2ca56a553de522967fb2857e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055cd3049198060111385acca7da270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d098ddbd2e52802e4a8814eb6363505124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6abedf4e7ad4f7c5c4f52be0aee07f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee4fb44c4da4cdfb93198ae7076a7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec5b69408cf337cee58fd868229a6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa637a8c06ff90a3297ff677c596f00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696d58c567466d462e8530ddc5cfbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37189bf707114711e17ace1e0ffe7b79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500629acb89159a6f06fff3e1098c365131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04f795a7cdda4c56203550c2c0c7f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c0af787b3a51755f63a89ee7c9ea2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750572f27ef06fbbd3c41c857530e62e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464620cc00247e601c01ff31a8b69a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1842e1b991cf2b8ee006105921c131c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e857eeac94ef0d187009d80d66850137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34088e61ac178deabb19a7bc16e48d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3ffc9b004487c2d7acf0308fc9ed9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96f649270e71ba76d825a89f96bb20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa876d99431202772b43923d959bc48a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1c8f770857cdfd16f9b329175754d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c6e40fcc641bc3753b75c1f52941143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79681bbb3288e88e87ae371186578d8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac3910e0776b6e748750875a57a117145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1730e60d2bdcf8825bb360490f0847146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322510bd6ede5542f3ed96e573df37c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc37904ca6cc45bb9bd432e6bc419148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c09370b0567aeab18c5596c201f87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c619f68efb0856799f5cf78173e06e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288a96accaff51c5c115af63c2cf0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59da717aaa0aab6fd774de7e9f0104152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50633a2480711bc8b25dcf1be360fb3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fef86f44ca58991b39dfd8c364851154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a8683b734428788d772d53192dc6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb072eba12fb7a4510413256a832227c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ca124c3c94297a5ba8d329982f6c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16328385b96c4aaaec15987d3fcc87c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bd9dfb0676c68c60cbec3622abf9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59b267df85cf27510a999da772c3d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc703e06e7afbc223004c7035a2d22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacac89ef2a8d005c9f809303eacd65e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f18483f7caff37eeb8201afc9bc95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a77c3e0a167eb53aea6c1855cf52b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0c4ce22db995bf263d9a01ceedd93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a8872b50216f133ca821d31ba91a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06711648c7b0bdbe44d7a570f5729482167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b6e52bedc3e7417e3a57880e66ea5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0027684273bd6f1e95e06af6d0ef9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c95e33969ffdd6a08ce19de04b32b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3bc7e71a33de1b63cef0e01aeb75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b3ec64e2523d5ee2e46a8f20ef528172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75025ec5fa88e193d8497fe89b819635173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723212064a4fe0f6869bb16dd4e3670174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe89a5399188b7cd5623598f241b822175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9392d9007ad3899a9fd14fa84ece6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b771781b8adcdc8fec2fc1a65707ca4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8cf75fa67a0264daf8c291705f557178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737809c7e1a8cc69196f86012ddb52ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96200971b9e61071b4f5ef41a7071180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310816aed48a488f5b6fd11f32c1a807181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d08aca3ae50790530b1d4f51635c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaffa4c65fcf100c715f5cc01122db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6538d56395cac5764e846688649242184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e1052d8dfe0dcd66784e5c474f591185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3ddc71e48cd2572fb65d9ff462be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d85c9603f6e5e2c67d8c960fddfe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c19500f9e38d4601cf3a198ebb956188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2246501f81dc35138a90f7c45b2e2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b562d9f7e16df446a636a38272c31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eac012f529be12de62ae3e44f94c74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ac98831bdc94f54f2c11c95055c83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f25600b068d7bb04e3dc850fb36bd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43239a154a430239d574f8fd693cc77d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832f49b13b9d18794ca5aa273b45dc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1a1b79b85770d9fed90d96e9313a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da70370276b74f5a5d4605e089f82c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b689261656ffdc24c1d029959fa7b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0dd7871fca422ff357a106867f985199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c858f28152511c4ac4b0c042657d2af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c72c82307de773ac76e0ce298e71d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c51600eb50b7b80516435a80167c81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed36fbab79f97242e3175f7afda0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ebeff6711f81f989f21d05385bc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7732a773024e711907bb91ba307e7fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83e28620a3d901f53d0630bdfb5ce4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691cafd2d8be85cdffd875bfe34c180207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad3ddae98abb4846e531bc571691c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b8392c77ffb55b15af941e9c70d70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb8dd3ff43c60b4f29ebc9be2bf533210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09a8c6360dd5d32bf341211779fbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7375d4adc703283cb0104395b5673212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e92d2c9371cf5b0cb002b62ddd5d55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6be0e52a457d7cab6a1408e32d3a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4f19350a09d527b7feb46d377a2c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce6293b407674c4210657f7985bfbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472adaa1182f917bf6a9421c6dde1348217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8f30696f26e87c44eb158e3165a3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a483cfe0fc5a54576404d91964c63cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde343297889a6774f07d56da3e58ee2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d715a8583aa731fced7bbbb51504952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc610e9e213731a41a29241ae7fefe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3213ef32c37668e613ef04f4a93b0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda13af60764945515988b76a547a1e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c6ba1a32a48ed17718da71ce5c44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75427f024bc6c9214028814864812839226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981353c91929dac5705157baa9b6237c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387526a3eb8b089351e0fce4d5928442228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44080f2262ed73bcf1cb54e250cb5fe4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93eeb836dd312794140fcdf2593b95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c7e60dfe7984156ac972bd8d561f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52415f99a51c69f67bcae27dab5696f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d00cdec5eb5ad820a5889416f19019233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b29d147f835952b54d4e92fd464b7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c26f17837f306142e9290a0af8bdd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f332c98029c8913ad3788682c55812236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2006cbcfd546a060ef628d4db8573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a153d9f23f9310597d754d893b70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d51f74d26f019c316cdac845f4fce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e85ed3aed451cfe8cbe23604b73c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b436957d3ca979dc627fcae54a27e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70cb75d210a3ac5142271c78f57ae2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d837cf79ab7be166945f9212b500e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd585bedb65bed27fde38f2170fd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb63c46b76ca56a03c5785e873747bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c90d827ac7d211c32392e662ffbd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f7b0123f3ae4a0853bbe5cdb76bd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3b7420cfc7bd9f5eee05cff31114248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897058b7b6b75cd1a9cca76c8201d14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd83691ba63fdc03135e21d31840fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dacb52657c6329646ac74ff7d7e4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94270ac1bdb03563275db36fefbdf709252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4989e3c1e8f54329a46f5bfb95b0b98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df00d02a67a3e644ca3148f2a85ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6a10e6fc949611ffbe589f6e8281255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a479798859e72546e2c88003b45bff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aad584b3531d0f41e36e93ba3b62c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e3493d597b26f69c32114f82411e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ab4c35ffcdabf1e9c23bdcdc5b99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556265cb064332168db7c857505a360260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1165b9610ece993d7cd3f262c462b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ef0558acd22ee2f70df7bdb897403262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdea43fb2b184bf23cc8a01bb3a0da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b68169ae856b9b8817d1b81c6ff9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc444ea91f544d2bd843c94e0cb216d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef560e910e30b3f7dac62e2bcaa65a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972749114b7e6e18021cad903f81a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56007a0d54cbdba2ac3942bcbf6b8dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d24b419fe87314e10381d4ac5b329269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa791682facb1ea2ddfdd43b374974270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e3c20dfd5cf2710da6f8d3dfa473d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5842f6fb8e929ae7be229ce597e85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a0e7cab66caf50564568b3d4a7549273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d4fc728d49a031eae7a9067979299274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b963cb44a20e9e991d3fed980c02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de385b59804891072ca22bf1c6a5f19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadccf780085506553af29d6147be010277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01654aad3638065dba292f02b136370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bfbc696faeb5f737bd8b0dee84ed7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f417cbb04aaa434bdf9431d279020280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef8d7350c6568286583c34e9fb074281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963be3eb8eaa44825fbf8d025c96a3e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d2d5d667ed49d9062410793f8ec60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106eb52096278ed212b469efc407efc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb849f387cef7ab0ae85c2f1f967d9e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f488db0f7a1c6ab32ae3d686f8b00b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e146ec0c4ea5ec449e494e5c6cf0fef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7da98bd96deee48c98c96b0bc67c7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094e8affc9dc65800385f32504fee89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470a21cccf483659f5ee667ef71277b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1292c8e00510cd9d1ff94ec4bb15159291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a210d20dfb40ff51e0d1d5587c4a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5fc4fe785cd08b31cb7ca686cc66f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bf489aa7a5fe1dd6c0ba0442ed32c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf56e0179662b248eee08503ae19b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501569db51d748ff18409d6ca964320296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721dadf40380a80fcc31970883f7b65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96472d4c4b91c1be85be3d042bd489298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cac633c17754847324f2bc59eece4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036c70ecba5d3781d1677c86dc10859300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62124d5de44de99b3d2afca8e710b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75feefcdf5618d978b0418e1743d87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d26713bfc4d7e68ea139c7f0c111a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634e3af007cce135071eef7b720a83f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a83e736a045fc7b22f962ce8c2ed7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f00efcf1ac0bbd7e40c1ab451cf72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc818baa2fc58d2ae658b32d62d2fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9204d55a92ca4743d45a920efc303a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a153e0d148a2c357d2aff7996da36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5c3e175f04aaeb7938f3a200ff6ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941979b32e8786ef6c88395c1128e58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f86b08262a295944152ae1e56be9e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5706ed9ac81440c357c252c8512f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a631f51c440bda2be9042af6f055e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb04561e8a54e4e4b993372c01cb436315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc76994b30c179fe4365d129d453bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e1d387e68c6773f84c9e791c94d58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89290627a316dba57ba3007e7fa174318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ca09f32f79a2caf8e050148a1f532319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e50ce581e4063516b4c6011b44991320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691dda36f808060e430deeac97a3a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354c30a8e17ca6ed1147ac963923f6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ed543bffeed296a8e02bfd73fd1d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093d52189843549a43fe9241c1e32c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51220ce5c2ce654149b495b38539c5ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9841a47dfabd5767440cd5782b997326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7ac852886539f632ec99b1a4cc0cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5573b494e7eee34f96821af563c37ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2f9193a1fd6de47367f27c891069f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d30b661813b69548cadc2b77ce8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2a839c9fbbc31b84a20d0ec4ac30e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89342245ba20a11485bfb5fe9dc99d78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc48c8157546d829928d9f47f185778333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e73be314dc261b5a9c37590e7f8d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140aa92e7d748adbf58f8b7e9bc6cd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d7c2abf206b5394334ce4b4a3f8bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e20583e6e81289ce89eb9ff4245ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873db64d9340ebfb1c4a5f9d73148295338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d12a1434cf73e928ff760090f65d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb303e025031b93f9d16bcda9d0d66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0158508be54c427178514f806cc4457341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dc8a13dfb83238e7b23cd7b86ebd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91a045fc96f73ca8e559e70764468e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c3b870fa9d6aeef1846b4124a9f63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9544a96630f1a2d25ba297b4115fc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365305dbf38c4ca74ca00ece7ad3df9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71690032abd81e3be518febb8c4835d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3e8ba95db310ec4ff6bdc07d6b8b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526e7e8d702d25eacc620c32e119f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb61540c44b290817d32ffdb3da355f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec08377227972fbd3913aba4745ba0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830848006a2ec57fe2bbad5e80b1e53c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851161da841647f6f6ebfaa23b06c7ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87c0ee7ef356c42a8874462ad60046354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee81a1f903b720ff0d87526a8074bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1409352c16b5455bb92aa38eeebf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad32672bf96aa51e8dad0300f2cb747357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b619f3489b0ed284894616b9445beb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b654e3efce23199f720b63c83d13cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901f2dfd48eeaff3df957b3108a860f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431739ff0f427864822150bf40ceac97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44bf44235fb52b1e6e0f7f1092c80d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd117a882a369cae0f5e01ab1c92f50e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d33e868558f11a14347ade26cff78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e99e78df5952db130aa6d5e8492cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aaebe3521d64f59e1a7440ba805e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f291aedaf4fd36c1e2133fab8240e62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa9aeb66d4f8e655def748e5443da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd76bf5eb8ad10c96713cb339b2709369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ea203237375d265acaf2ff3bc845370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c34b8de1bffddee0036d7646950b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8235cd8b36f653fd09a844f95f37a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb16148eac96466d4f9c85687365a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc94ba43e0f7ce9f8898d17c775ce2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8f966b0fe4314f6574b7160b4e4e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819985ed652981695642b3cf849f8429376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64adbaacd042fd6e435a4d82a4ef44d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335dd4dd9120a7fdc17ed2e2b36f6f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb915124340ce9aff9fe800b739c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a2083bb1d8f736cbb4304e6b64da3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685997f1980765852d497f7a993185af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e801bc2bac6ac36f1f07dadf6b766382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba45f0576145014c2ddebdf4b0b62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137de07b25d4a07aacb116ffb7efb5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a77cfe1acb36fb9696e9ca560661c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e31531d3ae4c4536803f30182a79ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d784b82fd7d8857aae9f024344e27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f626a1be4199e0394dfd1b4dff13c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1081e9b60b5acf7670f58fec4c71c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41547b26e20c99347c80afdd0c95b68d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fd287fb42565ccc48084c296d013b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8c8f135f17001ae2be4c6f88324a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef2d4455ac492f9b86258424644b23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388179365f5b9b20bd8bb7e9556eb97c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af9cd826baef1de4428fb3c87a3aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afe7ae0e1b5560c558ca74753212ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44213d127f04c4f38e3a8212872689ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dae842f97915982b6c822b359346e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f217cc9bbe94b240b4a0aefcc2a78c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5523d792c620ec92047f2d2d59b9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b514ee2ab9cc0cfa1dfb8c1d82f93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1891bc7309e14545adc310ca4af429402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6540fa54cb18d662be0e823def0c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e87dd72ae1d55e064b2783e8da638404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780610cb7ce488fab8141434186eb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a6643aac0fe345d26d83b832aa1c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630aebdcd30b04cbf986f23cba7804ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3538859ffaa88ba26d533cd335251408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c422a3357e0471fbf3ce1d53da6a69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79ef0de81064e6882c81d08f724be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc634a2fe9aae78b87930b0298a22b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14f2e3225882c0d6cae6ebe8c656d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7544b6c6f2d1f9c604bbb3754396f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191791bb5745f555791c8c071e9cb93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad04b5a66e1dae49b02b586c0f05183415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f287be9c04cb6c7a1fafe632c5bee1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb21e82f2f320699673b1c71dbac5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ed79d93a1b5de595c92ac7c037152418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4172a4e4b6ed075cf0f40239755c68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9ce6bb7a02ef05225d4676d55b898420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add01bf8997701c5fe35d735e9c918fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fc098b43faa386923a6f55fab03fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b4cb465ff7dbc5f8097fc03883704423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e61ec35ef05d86491498d74139c8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3830c478702ab2f1d151941e86c2aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364700820162657a2a582c3b577ab2b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19795e898455a1d28cb9e6c12c6b718427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eafe1c46080811dc830fae01058fee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3707371c01f8ff1e81e5f12e1d55a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a099022fabeaa708f4233a14ea565430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d162ee82d8bfb45b46978c974944431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956787566ac5db84a93b81e2ba41b61a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af276de2b7ea56d25e555caed3339530433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd179c951ce859bdad9e6f1b66e2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997e1ed7a71b91ee6aa7c15d5a3d6f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e6111b652557dc6b8accf4dc0c26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56016dace735e7783c53fca02ee25e3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826418934d1a34b42469f16abb228cf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39c7792c498fbaab0e30ef5151e603439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e2eb8c9aafed3a99755dd6d827024440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21be428973e33e9abdee651eebc671441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9600745a2af58c6de539b772aa10f4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca509c20f87396f0cb9d7ec062b9dd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f123892b6fd4ed1cc7ea21f0d81296444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c8aec230047c13f63bb1ebcc9d7fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b52212af2a7e749c6a281b19bc3fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67511d21f16e009501168b164f3664f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e2b7996f4dfa134097d9051798725448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3efc4b22daef81c7c11225030fe8ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277417961ac83aa9f73497f653cf5d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a94423cb26d3a8a7b70acdd129549451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1938b874e35806eac1f7676ff708f79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51c38b7d860592809e013fa6641a34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa5194e3224eb9255c8ff8a554793454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9285788d189a9b3d69ed9640fddcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe30114c67f2226f9d682df43dd74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183e56e4ddb648d0fe7a08a2b4e16ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790085b28d3c2c603d905d531b5ac43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab4dabdfd3f50cd05fd1d9fd5ccf25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8525ca4c9feee1906dddb17276af7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04463cf18e8fa606d2b1eab8e8628e3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ef599005da2a1d4f2d452b14b26d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5358d16b448f99c39e2e876bb8a386463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee9193603a83053616890de1e119ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e79bc2418d8214739398be0c9ab561465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc9e24f1dddd19253938e9c71f03e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd2f17434e16eb9b5fea6bac12320d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea31484363c9a601df867fd4d9dbcd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccec1b40a64e4698fcbe5eb494889c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba534271b146096f98ab6f95119f2b5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90aefd623fef64b49be50bd3337036471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689524b58efdab988ac9bfd7269a9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e134ef0624338a95a4f14752ede0722473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba5b51621855b376ab044106d03521474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01b84de93f9f9ef141007d26fdca71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ffb994840c3b9527334cc3c93e2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bf8651619f877ae8e857f947c1624477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34cfb06ecb1057da52e4f029391593478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b58621f74fda4be6f7a061f785babc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b4a3d1fcab1b8b8bb545f1359c45a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da579c9cd29b44a384f7e28144fc9a46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936db83888df475331bb331afda37c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f5af399ac64d14af9ec30bc511739483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb8e649498562a3b74add6da0f700484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59501e3f20645c7b949b60413355c37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3397a664255af43e996f6f4c60939486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e233953bf0f4b8e7e617dc55bf1f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed2301134e2a3ac7c5d00831adeee7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b828b73ebe6173ca40a67f5764d55f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0acc6797d8b609503a2e67dfafdab7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbc922f85d3e6f55d79419c34a51a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29528f73b2b4cf22a03929abf0e5194492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e142599c819fdf1ac20bd48abb5a4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33e28804209a010ba6c592cba3367494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbeec460435068a22a209c29f5900e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab41a3cb030644a57dbf353985854d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b590e55e787b178df31f47369d5f417497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdc21c8c8c1ad5526902952ca09f62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a38a9ab366c5cafc2902eaa94d96f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60fef64128aaa295269604dc832cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a9f430694fbce2076f49a07f770e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e39d67586498300b98ac50fb20359502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9c3263800bdd3d711aef3a9ca4400503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d887dab3d243776bb39a56b4e764ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d513a39995d4478e43fd24b7f69a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5505f672e8d099ab9ea2316ed14bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e9889d6f32a3a2fb07f99598b2b31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6818fdf1ad14ca9ef1f0b37376735508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808462a0c5e8a8ee3effe911fb10180509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a49b3cb9d3077bee1921cccf273bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41cd715ad12757fc59e463fed4dabf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f66141446b64e6e1bda6be9c1d90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af8eee1e275675297cb9f889fc9507513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468f5c9c3871ffc8b27e21bfb6e53a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ada4e408253e02ef349d06d372737515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099247f98a6a58ad18c9a4668837eef6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf1e76be1f57a5390c3a655a8e44e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88bba2eb70f87db89a09412bfe29e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205405008b78b745aee424fc510ec3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e866ddd93c8140351b4aca4297b1051520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015b76ab45eff1a171b5f906752e325521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78db42560851c724915d7c218a2a846522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49abf353695bade4e53677da978266c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326efdd682d4d58d165ec8792e201eca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cde7b74c16149669daca061c1c7db1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaffbf4ef57824be3d4328d8da583b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d477cfe0c221f081c7fadb6fe3c30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda3049b758aa850a44ab48b46b7a54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4370e429eeec9bfd140cf71ef684afd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ef578144b1f3341b8e901223c7cfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b508f4c4d00d63ce021ad0838bf8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8908bda83e54c33ac9287d879e73c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52facf5e741ce33e8f8433b1aded6fbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abcc19fc06c49f94579bd5155ba7d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4340537658b090d2432fa8c322793c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c004b1a862530acd7c12d832074977536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fceff7659d2ce682d743c3dc972924537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ff0210ca9b114cd78e6bb8b66770d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75878510b9c712e2b4f766dfcd2825539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fe8f2a607cdbc13f15acfe11ba433540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420c55575f6ce9eae081859b6950cad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c1f0a6efdbaf90bd0fbe61268d834542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39002343a4d5711616e0f684a708d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23154e53ded69b346a17a081f79d7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef57a7e4cf6528cb10ae82b20f9ef6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de017dc7d96ded271233cbf697c5116546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242679cc054f5f361519d490f3fba7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2faa4730a18565c306ffd14c66412f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edea890dc9862d0b1158d71520f6e9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a411723b0333b30c193fe5b832aa852550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f84fbbe2214863691c9c39af3fa3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da803ac269af0ea325b0dcb9fdd391c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4e528181fed27b8bf7461f6c2a71c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83c7e2f181f30c7ebf0c9e5506d8c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21694872808382a2d27363a278790366555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f80b22a8a4904e91df3451d1c5b170556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce7c944b0ff19d83594b7c7ad72096557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e5df94cf1c92f05dbcc57879017be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53a0f8bda9669313599a3c705e23de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557601421f770908d123dd80e5911e1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efad680b3c40e1cb1270c5c0cb89b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a3aadeac76a7e61c49c5727b6859f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec4c056c3d1387270a2d21be581828563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733323d50cce569a6197edcf72d843fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de68dafdb99de6681a03944894cd6d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115db2d5313aa34adada4bf2865b022566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeea4b0708a98182345b66ee4bba79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da50579347e46e4e32555254ebf6e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83334c42d1c942a5241efd3819511501569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc819fa0f0b11acc0e4f91ae45e216570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8ae036454f3b16a9603a8a63d319e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434acbe40aa4d6802ff5a34b2cee6da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e292e8b4b52c9382a927bb756afe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65801ebd7bc53e5516fd566f86cf547574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c0f4107925e3aa357fd4f27fa5818575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f4fbc6dc3f586f69a2334df2d362576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da02d45cf873dfba94c56eaf0dc0878577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2df58a039e2127a13c92ad283e658578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364425ee8d1c519489a548e95b756c86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b653afb97c6af890f0f68e650d321f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396561a50486a623b8d2d97fd66c2bf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d837c8440d52664a38946b759e519e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3055f6337a7cb97fa48c015daaf6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27958717aa091ad212e5418afd3f77b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f2c9afb21428bf90bc9edea7a8e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ef748f7d6c7ddfa0750876bb6c5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97b899890016481816e6ae1eaa1ef0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c10a94afb7cd94b8bd672ee2f7ab89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9374527d96608542bde87132b5f3aa2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c4d267a07c0441e33cb543286dc4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62bb1be6ca6955e9bf747e94afe20d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22251943c57c86cead390356fb849b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616606cd6d65ff4072e49ec03ea1216f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f5b6c52894d3a107d481be2ae866594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bbd3d3a0e9c60e6c9335b5852bc11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b7d23ef903c6df7e3098f0e74de36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2292d2f5ee70cb436073e5197fb80a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc9d783d32ca30f482275efd78d800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93b560079035c1234eb011046771b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f457d7e48f135518806ddd4965706600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7f23e07d86475b494dc0b81aa99e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55415d45d8728c71e7742df476cd564e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72658c5e13d5dc4f295854653e2d3d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89604c25af7c28a6ff9dd135ba2986604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5eabfbac11867e750feb7a354871605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39107fcde8b77ed456956325c26d4df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308c6449900c173a854a7b1396e07f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef0523f7b944b2c1bd801a03143d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee8b797442f39456035270916377ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562922b5af0b40db2433a8ddda4b26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cce4ffbc2a6c2ee79b53fdc860f9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880307e90f124848961cf301a07fdb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772906c2f6e2fc620ac242121cc3bed2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfbaa4f1e5565cf7718e99c5780dd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270876b5e5e6470f023a6d43fb4acf75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ee7c9effd5ba5d7f546c7064caf8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c200bb809f8fba5795c98349b4d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d2e9d477d703ff5e1375d7e3b41d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7428f9c43094164d169ec5eaabf3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49964da5b89c034597d513a5e6dd67f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821e2439c97104e554f887574ef9837621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ba3ad18c81d9a77213e8f672c8fd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c65d729ee57cb28f7506c8bda23975623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0194c327027e996153244f9d754f41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844406f59356e78deb59ec54e91c8810625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744fdd91e9d8025626619d8a5589d27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547191d9b5b952e8d779666e94fa741a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb29e8ce23f41d5ef64dbfa47b58ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92ad6ed5d52b53f3d6da39557545e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5422aadeefc6ecb9c6c94d0e6189ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cdaab9a89b601465dc64cf562f5b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d9cced7358c777a34a9b49ff970e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c4a6bd09b43a3449931dd012d6fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09850aa1561ffee561ef8cad8f70e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806033bbc4a0ec32b5f97bec168d370635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918588b81d4c0a9393b3efa703f42216636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87e58c0dd1a799c261b1d75f84ce64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bdc532f2d0fae9fc056c7a4ec0596638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301685eb9e06073c402ee0b4639f925639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d536d13bdff26633554168d2db7fdce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e20554ad031b2c7cb3b8cc37be082641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce7ead9e6a864502ef63ba65881a41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c5dec040584c7b69ecbd833479442643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2c3f11abaaee08d884af317708d65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5bf94f22b280b82ae5ce2f8b0027645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd698e4cb53ba6d39f197f8d789d115b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3027b003c359b3567dc2e0a55ac56b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9960966ef9df5e2e8f55e2d97cf416648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b1a90ca1fec2ba14e2f84ad109124649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02d59546d85b95abe5cae4336b6865650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4712fe852b7948c5f5648471bdc3572651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46c71e083cd1f3b4eaebb1fe89e03b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cb47c6bbad54b04afa318752aff0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785cf8fef76443ef87e80fbae7c151e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ccdf7af7d16f10affd71f746b221655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25cb42f85b7138240a5b5327beffd9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfea0e0945e67cb87893414906d56c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c41aa417c49ec7fc21a0ddd82582f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bc467bf5c2c5c07e8a7489c841d20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ae05e8d4dbac24c1c9a876e03ad0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f7178310c02449801fbf9fef52aa8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b016bedaa63d505837d48abc488fb35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73872b0555d96c001e88c6c33d38464663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c48f8e4aa6472d609bbef657af6786664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa23c00b0fc6f3fd2e6d28c02e26c51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842db00313a5c0c7b4872e3428a68e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9698ee66475fb145479540a00e463667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b5d91d55d10b33906e5fc23c6219668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660fc72d083fb81c7448b1f36aee162669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692e04c7f174ff72315ef217eed8450670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312398e568eb7f1729f1813b802bdb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c7d9b3ffe2c83da77dbfa5f4caaa3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d147e16b4f5d52d9ecf0b7a70344495673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4884fdaf1b689ad010c8b3d72dad6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf221ca1b32cc02a71fa94c4fc1c90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953bda2773a198b45592f1cba0a5f7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d100ff3782abfc010e230f89f06f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c8adc914f8194fc15b35835d45952678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a8966337f64b3f084e11cb7dfab1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283785db82b7e3e96600ecf68ffa612680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca46dcbb909bd582e1edff46e586c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3bb2c22a580942279f1d673f26a5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3baac4dabf3b56de832c592d959e9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a87ebd08cb16a57b2d2aa136fe75e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d193b6b4af86b0eae4f52010e0e90ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd158bc596c68b87e6bd69bb017ac3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8455065082793b7025cc07a0257f02c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285597d0c058e4ee7f8d03e8dd57eaea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964221082a5b95b18e29e055bbe6064f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa005bab3af70e66a148684f243fac2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009753570d164640418c41c25b6b509691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc3e3a4fe2696258f4993a882a5dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808e9c0fee7f6cd0dbf9326c9c9018693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cb53eb1f3ffa9dfcd991cfe4d214e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2263576b77adcd630c7f60cff6ef9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd281eebf68ddf08bf4c01e70865c37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59eac7251844f73f77cc9e93bd847a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f76ff98237eee2badab5e6582a129698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa34948791cc2b80f7e9f68e493734c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931dfaec50d08639944cb8784423af9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb02d0b84d192db5be20c3b6c97c70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ce488acdeac1d556306503166df4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9c84e43620e8649e8de73167eac9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c644db83818b382f969fff60bc25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522325b2c3931f470ca45088fa13c604705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f49be13570ad577255080f4028a03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e7f8fc929362f24078de0fe755c9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dea51bb4ff23b84c66a360f2571e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18137c6e2072a83343987ab1f209bcce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e90610207cc885280198566e96637710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61461ae7d4dd8dd6f6a9ca8039d9c1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e807f9658c857e362fd6581b614a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07723824bcb888be40828a13dc87fd533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4329bd54d4bf0e2202c9c9642eec004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c5a18d2463a9d204f62d71e6688045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88ae68bc7e6e173c2260b22166ae386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caba1c0ed1ce3634bd4d324adc46bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d99eaa952f4a4a829a71c069defc9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dde989f5ff06cc6e021773d558dc0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3d78a9105c447ef6811840343f5ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b208ef8894687e78e42fbb4af7771f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4243e3d38ac78ff131160e2e4fa8a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67296b327210244916ea5d9a620743bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84ae6219c6979d7be828bf2638be0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66a565b42193653e33c5c1e6f316f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f1ab129282812f6c099c8df3b33cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28be41aa829ab212f24ac4bf314837917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58301cf0f299941007795e23ce848818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ffda0b9895a0cfce154b65ec304ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317198b9f3b92de66d4fb788a532230420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98a70a29e51780a22996d5d9b4771121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f23e0ae6ff460a143f19982292066122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39415a3602224c4a9f012a7befb462fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46c72b858b6e031531b236c0526d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2288ec78ed366106e85b75578919acb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31826d0e41d9aef476a86610375f2f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbbbce9784a19c0ecc9106e8f4dbea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b248c93e8186b1beaa0f55781f2f71228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4ec5078e4ef56a879c08d97624ba229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626fa87d05f680afe4edb9000aa524530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed31864930fc7f41eb425be177d8f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6c0befe304de0d49ebf5f1f8cabf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404dc76f3b93bb1de0cb9043a0428a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedb4e4ece33d83ccbff41a755bd16934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206499efdf1a0a786cf816fe9301c5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683eafe6d7c7c6ce7e2e35ee9d653f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e995dec02ab4f9a1e87a26ed67707737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b89db26b78f0ce58b8a8f52f01dda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81316d0f7e542e9a3ca6d1553b5a6f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce64f21abc1647430c8a503889a1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646391ff2a648954d7b3f542fd3707841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba030c64c5cd05da1c01fb8666329142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b0c8441ce71c087f6961ad46ef89543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094db6d43c6693d17106f0e240b7f7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a20c4242da7db8901eaf99b934ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a7e21dc322903e1281680c459cbb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f897fb5e4767c6bea7a0ffc5910083847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514eed4f4584feaa14fb9af140c90f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab4fcac4cb19f9cc8a264bfafac01349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7de1dca224474f06b29874dda03650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a133ddaf1bac6e8240af1ce181ca951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014a1146b27750db5c95a24fb370da852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b34c7cd3d60d646203f3d54a3a91f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53ead92610191490cba33d9239951f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7506abd2296e13dbe69b2e2a24705d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8fa0cdfd8e2f9b822efb18bafe70356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c791fffa7db0afff54fbc76d939d1eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4554ebb6aa2b5a81d2772fb43082558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc51fd85a68c2d02d8dec4749936059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cdd07ac6a4f4c923dd4a40fe83dcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a26070862541adf1aa3348854719ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa77c13562b3c3e2ba96cd3211a8bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db53963a813be74e2337067a60d94a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987984b5433a8d392aa0035c454d15864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbb7b77049692b4ca0c364c921e01d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf70c6db59077c89f1e01d30cef0b3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5665eef881860c6aca66c9f771521267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8f1b4504625cc65282e34b6f47f6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05713bb4bd22f3d1460f828077d5123e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2d53e90c2a851e9e79f90435c629f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10debd54d7f1a84a0aec98a8e8fb40b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1ba25aae78ce3ef612c80084752f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e99197b5f053cb308194ede79faa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f0513510fd39bc5e56b9ef0346f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53f5006cc5750de11eadeb00ec464375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4775b48e7ca50d300a7a5801e25e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaefc5f1ee91c2b453051e37af6314377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d4debb97602ea9ae7f894b368c1cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25564237a72e8479503758a483aab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aaceaf3027d31929c408b42564ff580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ad982e2a26c3881a80b815215a1b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ef7cfdc66484cf813cd117400935a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf9f743d563b4d50c3e647158c5c9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708aaca248be1ac70dba0b949de54c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d61e40b22fb0d5f44fa47a71ffd45885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca50950c2156ca848c410067c38329a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cbd707b16857c4763e5c57ce3290787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8883babfc934c450338d656ff7cf47d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599cf16a34d451ece6d3bf0f381d04889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3380e316d3e396b3d6670cdc0e18b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52396d5727ca45d2a205bd2a833b7cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c6c3da8b2bf6e4d5f09b51447c71b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97203880d00034434b45e9de2c530a1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221badb9a7d6e6b05986e468df383b8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a587dc0c07a39c349ed8c3c7d766a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4497107e080190b984d5b3cc9a4d4d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15539f7f070b653adf53a7e1d0b57ec097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3672c9548057c7f367977b6b02884198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb52d83809b29753d13d11fcb4ef6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34dcc65b3c203d3171ff5433170d1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b4b1040f5732e3af3ccbca32a8884101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117be679b8a4ef3fc15a40bfc209fa0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f1a25d443d2fe758b839bf03c9946103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d479e1c7a4dee24ceb383e227970e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481bed49fdfb7ff2588d4a9c99d1d06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caec98436033a37fc43fcd815ba8519106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef9767df52e3f86a306f2f8bc81cb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb8e74ea53f20588ad1af5958e641108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9696845ad0dc5ccad4eba41274486109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3b2144a17b34fa56c454c8d70ed90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2813acbe052443c7547f6a2cc89328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f345d6bb226bc7b91c3607af240163112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991f644da97c11c075a3d75c04dffa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c4cf158ca49f4fc6bbd8d1d5b3fc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0026fd31fd95dfa8c03a02664c718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ce56eadc2c8e2e08dbb7b7e011b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a647925064702b8c96fe7b508fbee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e655d875d22f85becd49d12268b633118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc16173813326bcf07e62aa6742f6a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6226891a6a50b4766c2945f3c055b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511795ab6a4754f97252612d8158b8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b864b10b33bbf3f40dc5954d6502122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a1dd4ca68dc17084c3a44aa767ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa288cdf1cce2acaf82c17ea29d6d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb9dd04361d74f385dc32832d7a01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571b0ba6efa2fe0debd1a1794a4a227126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4dfc58ba2f65f89e8bffe31924e9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3afc4f3f41e984b6ad50034d6c2f3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f038d52e02fb27ca0c8689dc7af44e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13148b86b5b932b7a65aa9a9d08f8da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089abf81286c25d93cfe0aac0fcc9f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98219f4cec68f1253d0f548e0fa987132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1564501216ff0f24281a2d0fa47d2e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c01f2f6b263bd0509f82b248ddeec8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd875430c96e8698e3439057efea5dd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dca4260ac2145028312f749e014e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f977e6a06839ec5b9839f533c5570137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d9ad2be4f2d6e25bedff5b71bfe4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f93572aa502181973cdc0a38d1813139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be5a523bfb82ecabdbf6d0fc5cfca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84d95a13df37784f35b1f57d925915141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e88766f407387941da9f52c6d74e2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd336c190a2b9ad9062dfe7fab273b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70581dd9785c27c86599847ae254d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba1994d64443aeb737abc5aef1d016145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f29441b4225ec76b503ab3399315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3d3e3d8b0446043f59c2ae4be310d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70348c385477e66a8ace4a39e35ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc65b90b9f53d778ffe59c44d6095149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb6f1dadecb5e73b2c633d422cfc5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce51194e4a4929241a0e5a4dcc62a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbba2672e32f77914e418e088fedd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a155035be9fd161d4adabb119d338153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539626f7dd149a933b6bafe8f373f86a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d1fe7cdb73056ba32a53349d7ece6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dcdc7842140b4a3a6d3754859bf92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00867d71ba45f1520835bdc7f434159157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228563e8d9cbed102ffa76e5b33fb07f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c885b6b544ab7a5a11166e01c52b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d63462263d135775b0c37aa1a8d1d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dc2b149daa4e435c6d825562215fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9725443ff3ccb9f5269b93c568e16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cfbba6e13a8cf514eeeaa0e7a3a49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac55ea93c818923f2c3980a17aff47a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3b48b406bed92e807b10fca8e16d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03b6cfe378a3ee03e09d9ea4851aa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9d6b90b3381a96e84d487f3a07352167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895407e37b989406f55d3d75c7b40689168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd103bdf09cc38334f5b4c2c766f42b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b4c7fca3eaa085aa2b5a128887649170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073b821b9bd439dfd0bd23c601371a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e59c4ce54bcab5735a415f0cea188172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f92e6adff16124d11e227a0e0974f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b44214e1c59404d766b33e144ff61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f48b9a3bd20443fdaee6ccbbf89d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e7e6c1127d4ce98ca99786a42a051176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae162011184cf937567367670a487b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb1c4a2aff312429010b25ed719f77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c277008aafd148c2d228446513fc33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d78d7eeb4d824c5ee411bfaf669462180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa052fac375bbdac53b67c80bb94b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f279d5c73a08a83613ec6fcaf348bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d08afeaa0a19cffa67c59eadb9de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5ddb6d8c3b6336ce8c7c8aac25673184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6c4dd028f29721105b914fa62a689185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112e654f5117da189095473a56d11be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7c9fe10e689d2a9298657b397097f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efe405714ea9ee894048b9063b284e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe1430e37b2ad60112483f077f098189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd5df4cda25bd613cd32dbba0b063190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee325bccf2c59f3d1ab5e5e8ec0f24f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8a96c7b54fe42962a4a6a5c939530192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f049c2c010ed006c5664641ad790ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f8f7000a3f858cd05e993f7ea1df6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618fca60ab11f2560d6df74da9f9a66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7faebb63b50cec10f0f5f07baabf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e1e1484d1a6a3de40e38f9134402197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b19c80e3cf811b61567fa7227030d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f4f1eaa9e9d566f16d3d0be1e6a5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4349b84d64b514d470c83bbac02fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020990bafd186b7bbdbd692d12f0203201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068b2abbd27cbae5291de0f14ec1e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4f4360012aaa038e3c442139a99c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e95a3b69bd5d562e0069c2a9a65b5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14e4ffe061128d0c49952e6c01eb0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087acbc530c52afaef07b0eef0323061206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd28664b7b0a3e3c456b3a500d48a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010ea3a6ac99524cac4f2152cd6f290208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb44f0aa206854cf00d0b9dd41bc75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfbb9fab39637983030bd53a49fd6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fb60a7e7f0de213ae0b53d9ea428a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef43ceac1ac28f256e9d2de61a09a48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc6638ce15e25a4493ac2ab00a4375213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a28743b365c2095c5ae907e30ded4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20979de328af35566fa9d135494a672215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75b0738a316fd7a8638631a5b5143216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79469e155e11cc0616b25157bbcbd45f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b9d9353017bffef58d5007ba52fd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d606e6bf5573d47c5dba8cf5ba3773a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f54fb5815fd792388b3da3d2d152220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69645e50fd2e2dabae02ff460bbb09ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8b728b0a4ed07bf717ed3b0d80cdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0cc24160ab9b953e5aa2ce20be69f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d7e1a21eea97a440dc45371e4eb14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d141145cbe5aadb2ce28f767c146d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49568b461eafacf9d5f9752358bb236226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f194ec93cfd7dbc3756f176c38ff58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647263f1ac3d4cbcce09e20037c7d9f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8390ae46ebc702559790785a8095f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0dccd210f3d33c56b5741c873a1f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39176d3185797b1e900546f9727f0591231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f4d56602156be7270d88ffbfd6e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697626274c9397795ee7de806095b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e281fccd8f31cbd22ad8d7bb663420c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec52308c320c19739c42ec645b02a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587a2a72551e2e8a29eec34ccaae6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b87e808e42d7c4a66089d4b54cde4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629eef42a5757a65ba50a8733f0aa60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dba6623e90100954d1a7f57b102a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c597bf15bebde9b64129e926dd67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022de038fc7e060153ab0d98f40dce27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66cb170872888e8c778df6436892cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4089316207078a6338de64879a825243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a604dd90d950062d82f5ac2cf32f84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493e102b6842670b087c311a0e658b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ff729d5058ffec86cc073cbcc7f33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8131adb65422e88b882877ec720e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74cded2925b7a0a587898c586e71d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3629ebd7b241dd0cd1ddb152e7076249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33a9f9cb4178c5787e795f8f0eb13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315399c1d9e1334ab22b7cf944121258251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575bc8c260481b1752f9b6f980ee9d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0e80ee8d344e3ff42848e9d602f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33896388c9c085ff5b04349b6516b47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7378195671b6e95fa7a82f479fea563255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c0260c0496843ee9bc9838b7de549256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49cd3998f8eecc90ff91907f5cba6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eb0e5aa50b6ddc6008e0f3033f5d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194ec9d22b4af895cb9e7cb5b58854259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c39c56fad3022ac69a50cb75fc65e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aab00c7ce1afc5627482b66cb8b3fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7583dcbf402957623ba0409a23c89d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d3d74200878a539ff93738b38c011263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301dc3a9c255030d43ad4f1527daa0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc65068cb38adfa8d41f13a6073bede265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb97477379275e75a99c3554da6b864266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c518f82792588d78593b2fae837b2f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178504eb3310a808267908542f539cd2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8342f7a7bd9a7e55b50f9148ff37b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434be8ed1fcf2da52fed306503fdc4aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a946f5c92463cac2dbfb39b159bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01e027cf68f04ca9e00f574cd901f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268559550c0920727ab9478091db3ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a9c0fb728869a0e15bb1035e92cc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3abe4e55e2fab7250be35a309d76c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfabcdbf697212eb394d8ce8a9a57b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d58db890b466de476f2e9e494c1b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd44babc6da591dcd565aa8ff124c43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ff0f087f9f5b542bf04e4b219038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab0e9e02f82b448461a9c8b77376d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc1982002f3ec2f7bd19c615e119d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d368c858971f08cbcbdbfc1580c6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d07f6c7fb5189f1caa54c9c29214a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7152ecae12a6b4d45b8ad44bd6d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da29e3ab99ecc6f5229ab0470edbcf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644babbee650ad1140667dab4e018393286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbe4e8426532194d461af78c5027d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c534a336a65166a16e3042084960f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb074c765414ff60d884141ca8979291289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25c58c29914cef6ecd8e9cf5ef5f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e868be28ec99f4e83c229a34d3fe0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf5db18d0bf0ca110d48d5c452fd09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d78cc6219478efca608ba983d7833293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf8ade40ae1d772035c0d90b569dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a68238a7f2c717f48b8058220a9d61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d6aa95775443bbf5ef55a64639bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91d5d04ba9fd6beea63913c4b30f12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14698ac24a63659d0aac7f013543dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c253762cfd320a7be4248af367c3da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336d9230001d078300439401ab864d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a474ade331d8ea4d043fe77e9595f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b7b07d85121d300821866d559417302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834aa1272ac2e3be05728672012fa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597ab07a7a8b2b6990fe18ffe67fda2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f82e60d6362a52ee90201230c62768305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df69a27c06f4783434f4fec3b9d9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f6f2daca9e2c4c21f532d37faaabb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb783ba0668545cc0ab961092f84caa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8ae9b7928ec57f191eed95535a42a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253255802b2517483a24e10c2de2d091310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f570a45394f31f0e4df6daad5ff74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987482971b24d606906ff3e9a8887bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a503b6af078fd408f3896b0d0a493a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e968932a2ae4111aed56e6c9d5751314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a25e8176c4f2836b7402608c5a7866315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e931c5d0cf8ab18cccadc31ae8d43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7a32a1fdfe4566c7ca16849e3ceb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c20ddd2ebf95d3aeccd442d9a75eaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d99d44167baa492a505a0213f8f89e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e0dd26b995e0485f94f4d7d88e35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc28c4b44dbf095ef93d2319a37b7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745f1decbf0b87ab77b927625112515322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14e5001c95988282e46fb17f1d6e61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf49a8d029f46c6cb74c43d3aa4e2fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096517e342176bbf2954cd9d8405d3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5df5683ca5b6ab0106c712de404b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a3edff83a0ad8cef9a6fe6e673329327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932255299108dc02f6d8568adde0c53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f3033bf083ac66c3d1f82f04fa9d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5f61ccc939aaf85dfc759c218b26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7d8ec36cc933858558108b697ed3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa965812bada2cd6cd612f41cd2c023332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161360902a7ce0851bd9d2fa8fafbc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b3fdf6cbd8aec4d06844026ff87c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47a071c790d3067c522d0e66b70393335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf555c64c53c9d2fd1bfb5f14b4c9b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2472786968d8198dbdd7fc51dcc4a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66881127c806b7d98699813ae7e345b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998865da6e98ef0f84e8a12725282555339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96190f5394c369a98f7f4a66f447e22f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac8da928ad0be5f8fd3e57e2107f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a7f6f84de89bdd069db62cbfc84cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fd452e148a0bec8f33391d66ee327343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08929957460f31802625ebe0c40820a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0bb999c0b49c30881ec2f133783f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198b2dc7d0ba86a709eb14083a35e74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137316c4aead239a9123ed490b2ca65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cde8560b01a8158b509cb83822306e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa22b569b8bec4cec57165f8e53c785349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484d39af6cd850dbed36dd61fb8e854350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a3e8e4990a0da5484e8e99a7531ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd220dfe97365abc75bc8e33b718382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efd17bc10e6d90a344e0916701967e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc76a5a0daa76ed369634379eeef58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab719d3a692c671fc17bb4d4bfd67ff7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c90a9b7521017a9d4cd0bceb1f6dc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f60f26ca8f33288fcb3633762f1e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c2d0358b7375f2807801893ee998e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf53f0a15a5e6af0761117eace2aac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7318daa68acc4edcaaa085ac5c6232a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbbbab47a46170747eec2523476436361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0e503e712aaf675bde7cf9c369c49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45695455dd48499a6e0df613cd70648b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5faf62a5b89853ef306fa18d6b8a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c313fa281368159debe36a6546e1e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882d2fe1646568965d8e8cb3122c2fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700c24296cbfef8e60af84ad6d1af5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89db4f63ada383c698646c0c0913454368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9f3bd34be5f2bbc5a8c96e228a8bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcfd404896c260204c1a3e74834d3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb8bb5a020d3cb5bdaa906beb1d25e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d23c3d040a4bf0ba5c4d2a510fbf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c697d06efd8d92e73f9add84931e682373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2a48cea8676f7b938fedf1b96aa0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd37c59b05f780777bedd0fe6ea21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f6ee8491693d96b35f6d9a75f3bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd9dceab65b380854acedda424f42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16a23a0cc960c0c7b95eb1f57abf4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44639c70e1c10e73b17e0bbdf8b585379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ee4ce9395aad2fa3e10ecf1bb2707380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae242394816c8b5df65ec43246817381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1d1b72ae684825d755893c7aa28bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781381b78c7f412195743e50691f4018383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef4aebad2b4999201420d8aeb266bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bebc6e4dff4623746732bf5f9b84b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8024b2a66be40154b246ddf5cfc503386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c05f176fc1d1f825aad0512166f02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960a8aa4b04c6eeb356e1779f1b9c4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6902b448662aecbdb02059b02912dc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea611f75fc90e4978bff17c6137930390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b66145cf7a14af6ccb67fa0073113f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63567875b59b072dcd59172d782f59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4314e39a3013d94d5831a8e6eb75f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730419cc2ad728cfd2b9d1cb475771d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d2e9c85997ecef6dbc4407b3808a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c537a6fc19bf11718c66b156dd2a31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ae51a2f13214766c1e608221e9330397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa29deedcdf7cdea30c18d20141ff9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566897077c87c7892f7ff84fd4b5f2b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778c2f00c7328f198c17afd629092cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3a409c44998cf3f0db39975525968401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e3240b6033a8a6db997ab34da3b42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf61a9a9825391ec51568844495411403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff80b8c20a11d67c3aa45a988fa116e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fac579ac423fd48b81cf9b3b764ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b282635dcd754c450b16e4ce9c2fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb3244885b5fe4b0b03a9a168beef0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af78953ce6b98f2ba82d1abf321d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa1565c41439007a351d1296ef8017409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a484fd95613ba745c7d1f2ecf7da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89820ab5be85c903f58fc23614aae0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf951c8d19c1b918e96d576c68224aa0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf14e0e53c6d7f6e8da1124a512fef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b22f2ac8eca0d278baae84c03fcef0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faa89d150145a8592be173335ab040415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe1a6de68c7a2682f1335868e89aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8fa24d600c351e14ce0eeb0f36aff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd67600c57bcaca892671b64e0ed79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc1465970eb4e86a7834ec03e13c1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4733c730105a8b938a7fb158e9d3e2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38e6de98d75a7c26cdac200f9e5f3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe61efa5329b92867ffcd72e5e969422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4b599f99c218fd1b2e1ee6ff25019423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995825ca5c63064ed2e4f22769b5007424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3092bbaee598ed1db11863d4908a5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e86b94f6c63caa9e54bc950b3932a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9801d0ea740557f55f624a164ebfc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d23eb37682ebe8e5fdbb5ff3d4bba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f70be8f46bda76e0726a5210c3e84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f208cf0a69b9e4d22af668b5ee64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eee124e9232ac1dfd2e8d0e68c3c29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5e63a7d8cc789e954653d18227184432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25679e7b520d098e313c06bc8ea6a3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791204022815d4d8c50646cca5b0cc16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a740aa354f896a5cb3b54f0bc9321435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550a793e8ac10e2581ca11acd05153436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d416c6c07e63f97f41d6321c91c8e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9a8baf52aa0039d2a714a1b65acc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3ba04b8d3a83e31332a43be497704439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927173657795ecbec241296b29aec379440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3d5f43df23ba1d7f6dc582226aa59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce176e49f9bc6e41735ed0d161fce63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0281cf7464d8ac59c5a7d1957a976443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68baac533913bfbd490d6fb666632444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f013ee1468620aed986d6900d8b2ccb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e8643330faafb6c09d80da09076cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174d19bf75622dc2c7ae6420f0bc95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc003d9d9b2c2187acf1e54bb29093448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665f14e79b473e2e349b8787c3cf1fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8793d2c129b04693dce19c646d8dd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed7f7ac3ed8bf510fea7b095ba9abe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc20e6e8995a9191322d0c36016794452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392f7f71b4e74111a84fbcf72dbc91e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5073282f870123a033ce31fdc7f06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4b0c9af67a6d532aa008f9b7c6cd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0264b519ad560cf631e3cf73e25c0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbff5d279078315530427884456779457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be0d10a31fccc16487db11ac30cff5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef66931f308d2f5f29d13a3deaccd2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320105247fb160d9cd77099da9243d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a121e033713c279b755bf0bd1b93a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da2b36286d6609205e6818b8feee48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caf1f3dc6e79f11308c4235b8c96bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a7eca4ab546b36733d91b96141808464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c802d91a77ee8112a4197155ef1b38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe3e2a1a04dbf4f9eb8615eac56a6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36655efbc97d206be910556feb232fb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caca6f50755315829e728059ce1a39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbcb10f1e51f55004bd780d154cc3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2482bbdef8d3e0ebc81185c006747d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd94771c3ebada9fc13057d934806d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b739154b0a9324b034235e6b7eeb7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98160346468441efe56b878f134f5c25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5cc96930c2ed088d5f0f1f4876cdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad712be8e1baa8d15bece317f5b5850475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886fd9dbc266b9316d2e3249d451de0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277c5f8de8869939ec3c7248071f90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe6951e347b50f38aa98d271b79c21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6938a81f0d265c17d1bdca46a423479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105c2da9260b4ea4c6e6857b81b296480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80fe51b631e957da27365945ef90c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec67b34d9b90439b82757f37c5b2fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787656815560d8735e732a5aa894e53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58ceab7f3c7fa8c16d309c4e3ef38d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eae81dee4177d92e07443d9abb864485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653335f5679ac9dc34b3ceb6e5018127486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18362aa82adeaac9b461e107c72c42ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda57ecc01a1518229ff8dba0b860aad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c290abebc32bc5029cc9c5cef510d80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2969849f0c87f62c1b1567c5a00ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3731a85a99bcdc0ef1f59178b51257491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25e8f13c9a5fdb6b730f598a49826d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d5806a1573b61be2391cdcf1230e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3772922a2aa68c806d853f88bb0ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d003c80457d84243315036cff49ae7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b3fe3c90fbe7e98210121ba770f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94332986bea834fbcbbc3870294f2857497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe35f395a088586b8b6a3ea5e40720498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b09c5aac66df201b06f7132a59f857499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b235d24ffe43132254539627fc5a299500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00963a1b5c464f4799e02a717a988bfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2793bb449ffc5f5cb2d9b1b6fb8784d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7dd9c35a8ffd2c986a53ca41c4f79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415b4e387519cfd6988c0c747b5f49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f58db9e0347fe92e4543a13fc067b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc966bc7702ea6d26c66b48c9e909506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687bedf993b7da0c1dba01c043c4f04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e136e649761fdaedc95f3c91b6615f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de6ff99f04d38d4d08dd9d1181668509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0899e1b8d6613946cdcd59ecdbdbdae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c67901353e28e6db0983ec0297546511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac4ed3f316f18b785839330389af20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f78a6cdaf0072d827bf0568fca0375513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111dfc50570a32b736e8c0086ce43d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a331fe8e9b645f1023e87db396b4c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed94f4837e8da1f57ff067abd5ad50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1173046f81f971c65da3913e1b0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac34cba2b73b153be13790802b1317518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31128d14b7bdfeb5c17f6d207c01b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eb0050bb76bc3ef95aef5fee86fa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b48b51543c324914ad5e1cde9ba2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ed27dab3fe89a875e924dc69fc2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cca0ac217fcaab12f469640b8fae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545003ebd0752b9704c1c14fbe551ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623459083ad266828be7fb67268866b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4c62550e162b6fb388edf6622541b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35049672fdc09247df429b8179370527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc6d839f4d87278fc013152f15a3fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d0fecbcf88ad0350fd04c9099ac55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cde916dc1a3a39bfacf5d42e88b47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dfe12930a2d23ebb840e3d710aafd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84983bd50027cdf788cf7e70419d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41dadedfefa8ad151233f4e3d79327533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcd2409c984a3010926588e3ff0c75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67657e3f06bf6903099f687e52257aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2d7c9caee91c30081d3b3b687935e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253cbffb6bebf02173aefcf5d3bf3fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef7053e827c4a380db7036390f15d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec01df983a4a5162827db6ee7b26fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772478bb777a9319006a5212efb6b235540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44188ce3dd9ee4bd2b425c957a843a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c4b928f9cd67a5f19591ec98d3f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc8e1609e7c051a7a4fe9a511c55b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c87c45ef71843c1056d5ef19d40664544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa55d31263e76fd2cba376ba5525fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5fb71d4c1416ec0fb55354e5a65c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba753d24959ce3c2cfc76a5497194d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c46ab4c3b381ea953847f3d2e2d65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b109c3bfc649327db40373142e47c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43078d77a1bf0762801483d7836d0af3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cadbad4108f91bc64b8fa6f4a5ad8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736d8ef15891029e30e48449dac4ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ef20b3385ad8d42d88485817ea180553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84eea1888fa90188bdd837e1ff0998554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d94f1c6ced05aef396e3340fc293b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325784dd7cfe26a925fcb9d956ca33c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a429e78a9ff9ab4451ee88396e88fb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648bd0732d54baaf67eb7bfd1a4fbc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080d785e628aeeba0c9aedd68c50ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1adf5a488ba19d297376ee1fa17bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd82515fe03630d9f7c37665a930fdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12e7e50cc57d3543de308440432cfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4739ca307d8769ad3d987848a76ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc86e0c59eaef6cd10fc90f752cb81b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b5816086c63b91b465ab7a73e2d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ab821584579fef51ef40743e1fcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe2e9ba187b7f79e5dba4b7169582567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbb70aa69f72901e6e67cec4973961568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bdce90606f407c21c8db5c844a9f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391a2919fed60e167c3195120ecc778570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fda6b75889816472aa871eb50c9625571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f0d87c09cb76d8d46e415e9702d3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18519b4c60be4cecd7db01afc5ac9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4550f624d8fd15a60638199a65d74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af956f140a8fb1134db0d080319880575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5238a657c1c5d00af1db814b392a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2321d7b409b28531f471ec6654409e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abade176a236a2cf01c562d7c924aabc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2918252e0ddb62355c2749a60f0e2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee87b1af408b12f90d0485fa69976580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddee819260a8cce7aeaaa94437d594581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c01f67a13e7f0e71216007e871f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabdb5e2a80b273baf87956b0791983583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948d4af6b3b9b8614b36332233f4fe0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4eb8c962137e77ab76b596d7019c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3cbf24b81f54ad3b2e3a6464f1eb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef582f12ec0972cb39601cf30c07116587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccefc3852905212d7a1cbff63a2d49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b5cc03c2e000577117e16ee656c46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc5a325da2d2627d933d48e19ce482590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948e1445942facb08fc312f9346af8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ba505fe0cb9e04cc32265529aab0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdacc317b26d402a4982407b530913593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fba315db09e721c2f39f1fbe28dcdc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ab59df9ed441a131658f6507672b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e554e1b3b51df31c961c8c0a851e6f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d30dc35b1769c94ca72d1a3c592e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86372ac21292a425f41f6a38d90cb5fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d01cdfa5a5ec92e40bf822e8b88672599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e6699d6b40b468bc231afddc2a438600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8c6a4cc2bf7d42372111a72bf30c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809484ae091b52b3a1974143a1ed025602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cbacfa715dacd662a2c3bd707f954603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cae23a41919d004985a2a251aea78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae9120b51df411ed660e652423591a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4de5992297326173a60982f8235bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05835d3a223026ff07fcc7489c1bc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79d46d3535332f8d194137e885882608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46826cb394caa3ab609d3effbb371228609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30770b7023619eb7bc9bc057a435cf4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec8a9c3162ea5dd5b9391df2a190f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74915c0248847b66db8876985bcbc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7a8c9cdf42e58af41a21cb31c710a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecd80217239e93f1d0f5bd61538f9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd321d25759e3b3972c26742502a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383513661c081a3c9bfd331d57f30b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c271d2440180f1387102a9bfe97cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b826020d0c21143c6c0f72f6deaf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde540c1cd328af3ef1c71197d5d6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e57496927aa4f1278d2f7f46dc65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937a6611e5bc7846c4c2cccc6191c9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253bf8475139a169a6eb0406c21706622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88902d0ef94ac8c65b1af86c9e4835a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66b0095203b636544c63915c5ac77f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf61ddd2e079c7ea4ef0fe0da616f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad02189eb4b184829400ea3dbce7e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e70d81d6c35038b8376add4de3230627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a5038d7b827172025bc61f1ae1d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784fcf5f2cefe807d5b5f1082251404629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb4993e5e17edb25b2f7f86268868630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c799ae38764a3ea70d037128d43c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed60135b4e3d60ceae618db9e8b87e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f118a19770b8aeec11c8581de2ece633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f85a42de33796d1cb0972784043d96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634028f286b6db7daf7847192cac10ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338667a85b5ae2327927e24ddd37c3b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08b3c8559429ae6dab83e9ae01c93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ff74e66cf08798996a4306e568def638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737925b248b578427cc58180ce7fb09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc941f571f73bc3cc6b16c93051deeae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e14dfacca659e38247f2ad1f2c413641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f05ef62e97f0dae4eabe4a073b290d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ff90b1edf8f9d0ac83b22aaba0065643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30420569b24dee4e4cd08721260d04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643398379fef2882695eaa6520bf6662645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be164c1d97fee5b07b5f0b4a32c3ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcb06ee1fbe3f0092e11f649e1362c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e3cacf733bc179f1f4074e20f53c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa91e554057ea7705afc37a99219fc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac7b147daece0e80c250c3dc833b54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4e4de0641c878f41157e51f596d94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e73d754d5270a5bc355a444def5d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995d91af19e38389c8153d29fb4b488653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aadd3dfd3a9a253616ce2b3d7c1ba9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9286706d4f7934a6edb3a7c7b029b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c63bc921f21f168e29af11ba7c2a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182574771df52d76c3af67b92189565657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26c74a8dafc10c20cb7d70ab7239b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda46072ba3fc6940ac949099fde0a61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da9f495da2c64dc3e056a008f2441660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9848a00cbd52a9bc1b5ccdc933240661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183b49d319b8a87a1de892d31b0635d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a623e82f65571e9cce04f117a5d4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c805950b4079689b24710c5a7133664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32785e47360adb3f38680f9ce8b2c1dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4d6f86a5971e2d1576642141fcd2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9087125f23d02dcd2777b7df1042c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed866a6a865866b53b7971c62e884a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e235fdbbbe814f440a0d3ed20da40dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65e169a4186f4bee92434f669d588e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3402f157003b3054a2a5c959e029ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a2828dad962a58139c818a742a040672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10911694fcf3c03cba879bcce2ec6b4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f71a4fc76d6c95ff5843b62395789674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ab1c34745a345ea0c747f8483f128675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38419e6c1b4b3af20bab5cee38da74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ed39d1dbb7b16d06e37a2421ee420677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b20805af032e302798deea926ac27c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9cb775d23015c031332520f38f098679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc804cdf8fdcdc56852bdaa3d25d12680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>