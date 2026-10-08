--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578efbdd61c46ec1ef2cace6cd54f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef460e709f157aa644a9949bc12f13062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c2efff302d2e3c516f99276c0819a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacd966a4f4f629f233aa60d1fce184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd82868a7c3d5bdd53aae804f5c9615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ed91b8c3b3f6cef573cd3c7c549e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc0499ab5a492a3483823ad4f291a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511ba5e85ee4f1d657c2ac5c44f201a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4c654510b3a4c8d22f2d9093cf15b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f331adec41a7039391f59cc8d4c8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae4675909d4db7d979681a9d345f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b8599d75269223d36d8040b661b2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51cd19f1e8c96c12c82dda242ab5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c84cc77f118dc6babe414286d6d9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ca5e29efd4951fbbdfa2bbf07a9a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10211bb4cc43a3a65a82ca1798b8fd8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09220f5c3b4407f0ca909902bab3562d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09617d9996a3eb49c399c28d2a3d20de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54a95b4bd393a9d23f51aa899ed8cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e162cc0771b04f2cf3fba21a36066320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013271d307312868d27f686030eed3eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46238dd1d79502d54d400adae502957b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb23edfe28de3ca020d77fe80de9d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6aa081c00fc777c89e4f614b9acda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d63086f497402f3e3f40228c84916125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c81d568e7c91ddee6bdb77f319a5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878368bcc74fc1dd11760098c8b273927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314c2ae0feea148e49e6143643d3b8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8df146b85305667ebce85d3a9c723329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02382ba31ce62b3f2c407af957629e3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af663db65c71d9823d5fa21573530731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fad87283d427c16bc181003be33c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74c332316ae940214ca68a5df79c8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f176b0eba248b9eb9425cf73532dfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248afd2f1446a2533a8c0ea9d6cf69535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994c8c9701b728bb37f9ac05031c6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90e01a6e62ccbaf99e92e9c9cc78137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91877917cced69325dccb1faadf950f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd64e24b8a996510697b0a8147950d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef41d5fff631f0a687c99a277c39a7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962393d8de029201b02d26b00c951f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7669a0f8a49ef591de912055b88f3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c97d72bcd3fa681061f392ef62ad043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91236b9fbd9fdb41d70e5c4399f5a8e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d7d6b1feef4e3c5b0462a0deb0c7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0611f7ad1502513e511625a8d6f8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edbd7b5ce017f155e5bc2277e26d0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42e384e2b2c23ee9e8e62f2f76fc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ddc0f65ead1e293cc5045a60277a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e76b15d3d97f7c5bbb2029c58cafd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651bab0dee8696d3da21ffce89e9a7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e136deb31debc7ffdde94e3df89d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0c82de13198b865cca6eb21f63f5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde741df35c2a856f79fbd4a47aa25d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb40681f98b2f9a0ad0dd0b67b1c5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66dd9d16ab0ced7d95a9179e9f1a9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233516b95f2f37f7243800ed8b75558f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1971b50fc7f7d69cf1b3b7128da9ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d891c5234ee181c176319fdfd2e10459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9105d508229d1527e39ff12faae960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154fcb652d8422fed8d77a5ba3514e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb528392cfc2c381a8cce7c6bac96962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb94d331d797b4fbe28d81aba53e7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9ccca06de5255cfe4e636007673e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0f0cb5790ed2aeada2d80d20645a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703ee1fbb80d18673b02dd0534a02e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baefbfd729730f463fa6c2161627cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddde7a01d90526c8e97f40c71cefef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e1c8da81518be2b44413c6bfa1b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbb932ad620bd731761f9c781a7b1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887dcd082185e5bacac02c34b624fd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad775b2c9a2bcbccf37091b4e3d05ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d357935ff2f826921f227bf219cf4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921474cb981f73dbc620206ec437402f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb6c08a0acf5b5a18b0f68649299fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8845853c6b5ce582a3f608342618476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0484eb5ee184895afa39544b7f7ab977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd7cb8ce50cb91cf69e13df0402f2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a28e3a3fd0bec4bb7735d75de642379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09c9b2e99dd8a66dac3f241e578edf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20df9b511fa54f21874c1702195fa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6ba79a92709a31e4d74f11b9766f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ce7cc72ac8c001706b0ac48c7e32683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68374a94cc9cf65cda82e3c67b9b51b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091612366f601206737dffdcbfc944985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a52141146b9dd7a39a8a02453f4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f503b5db52ca1479c98d35814b37f4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3e12e0522b610094e6e36110822cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c14b1bcb9744a4651022ed18a8cfc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5aa4d88b539e25626c0118cd5f3af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519a7e7d3d48f79b9f8b9389731aed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a09231b40942bcd58df16cf71f99992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d923490c7ad05020fa66a5ee34c05993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de5818007aa8825b0327fb0604a86e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a4f8b4831102013636d291107a01e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c43e763fcafb9cef4b9f44607742696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b1e47d3a786cb52eee7494d259be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b2b39a247c5b56308fbf6e95510a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9d4a4ba8d78dedb7f3c570bb00a8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5563fa6a4cc3fea2fd4e5be5602bef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eab31d0fa1d3dad9a425776ec17c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b57e5c0056910f36e1f571992df975102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f001b188ce95cbee6684425248a156103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1accb1442963793b01629c18248429104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c37cf80d9ccb1897d75f8ef30d40d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c01b5726b7b2e60169a67fe7fdd4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0897c5cd3c532a6eb4b7db402476a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7d2924dccddb1ddb68cfbf6cd2ce2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a68fab280cc73cb5e727bb8857467109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f219ff0a64b99e0ac023b6e229fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef0c8701cb84d9878d59cd676cbcf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10864579b929fac47d44b03f17c7517112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b9851452cac9858bec1691a0ecaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0278d8e15e3dd53d0311c9351eb7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef8fb0e10dfd4fe2453b4a601e4f50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748c97a4ff9bba42b65108ec0c7cc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe298a404cc6973c3f7770cf944ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51237129d49eaabea5470ef539b1f631118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4062d03e2923178de0d61a49433cd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4c6c8436b75c2eff945e211ffcc73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2393d9078317fa1b9b678ec0676d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8760b8e6b20f36d8020a2e31aaebe18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d47cdfe545cc7da8be211a72acf53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7437634744ac66b9c49f8a8a043e387124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c5453bfe690ccc25bcc36f4f48c3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc886a9acd351b90b022ff16771318126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce880a10c67500596165eec121533127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e019a3d9c5f4286ad92f42c7081893128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11685612b9a83158f61e596636b3d78e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6989863a32722218dbb4df0942fd1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d885740247ece03f4c10b2b84034e11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ab8586ceb7f2f936a4830e694df4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e869e7ac3449f3696af8a35adb83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba652153e9459198625bc2f29d9bd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffecb7b0ba9eb373442b00213f84f87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f6f066ea98aba02f9f792b0274168136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87b28504b0ead43cafe6ba98d57548137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9215f7d1fd2a2e0e25facf5b93da5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e209446ac5070f6eb62b1c3e7e2543139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9adbf16ffeb5d3c0e4eeefe1d05078140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc7551f442bc906bdfbbe4ae5bfba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fecc16e5ac6f58f3a98125aeb7328142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a72aa899fa0180ec09eca18ba6ff3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64073d6ebd08253323d793ec08adac28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754aeffbe9ed242162916a38943b511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd1e40fd7c556ad373961caa4b7ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f30c0f70528ab0c3da09dbd904e88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004e94c758311054a0e62ae426abef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8153cfb774b8b404886677bc30cd922149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91fcdff11a89bbba1ea6f1716d300b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac37e5e930d5d55ea8528534fa19e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89424759a5ad8430e6efefe7fd985ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7f25fbc746c623fde53e646184142153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46466c208cdd76842f09bdb91a10b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c857b757ce35f43a7552c77d0379e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00142b6555b899e785733d724d346bf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d58275e5165bb13dd81e5da7dcfba8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31837b5918f016bdbc795804513b88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf63f0cc0739415428a84c3454ef3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c288271a28ae4bab8840b008a181973160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d810a2f1b5f957c48b0d358e42ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f2549e12c487cd164f9aae94651f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83195cb11582447ae6442c8be2f00fac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3add52c5c4f8dd6c50e13136dacb97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604b158ba887b841bbdfe104c1de071165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1ff57f5eea92ab26de80b729b10f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821de015f0a2b1345f72d96debfabeb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e35c8eedb590a44223e2120bffb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac964a72f6d1fb3e9b3274ea3483c347169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ed56a8e84eef0ec73505672c1e4b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b355eca95721bd4db95ef4ddc215fa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12e417e5dd840d65d8db2108f0152f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4ca983eb623143105d73bfdc7af3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da56493bf67883bb253db012ce2591174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3afdf26cdbf16a4b5726dfa0e5bc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39045447fea62ad176cb8e9813beb379176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b4fa52bfadae7a214ba9de7321bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931941eb28e7bc5adcdc4ebd210bc0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c27c2537f3198900a240451befd5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b4f527515a5dcb10b7f15ac1fb45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd5481706ef7aabc79763334f4d71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521041f94f68483852d0d054da38d645182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e2a6bf314d7009cbb071ca1c34db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f4d360368be74dc98f060aa23105d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e66bc3be3de5ee152778bac90729d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c00882a313dc1b73dc11913bebd748186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4a3e87e6b7ac38a3fd186e024c6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4cc16dd90c8518026a7ad2bb7800c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fae376a9bb7aafbccc48b914573bfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194669a34a434856e4de652c4a036c5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3e59b3159e098daf522b959761e5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7a5ee0a1963e3df9d48cf3b0100a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a1617243ee0ba8c834a7c41de30b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c613686c55f205c7bbbce1b69725a59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef106a4d0b94e090d472269a618258b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd901804ecb45581050a6b73457709a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed859ae8e495aba6d76808a3b55aee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0cc9d0bc2b0d597f973aeb2acd189198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e55bbe39351edf07a48233b2dc46f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f42af18a6efda896b187b2d4781857200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8f5952f149ca2056a4161f9f71a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0592f77b675fc3a51a16ed187b445202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed74488c0a95ba91e2479b125718f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec67352f81e78508b8dbb817a0b704204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cb7a08477fdf2307e55f943068351205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd9bcf3fb292f7506a5f7ab1274ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996d9c8c18461144fed0683536b572e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ce7688f7f67ebc082abb3d5c8c27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3633042d1c268dac19e3de4a024bee6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c73c7fa7d5286e80d7faf09a6099b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84319a92cce1b288a54cbb43267ab9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c28f642268ef6a5ab7942cb5d71be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc9e6a616c5bd135b48f0b7d4c882c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4e247cb38e359c17e701d40ccb53c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea432e0abd50a450feb256272821328215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7c0633392f5da99012d9c9928442b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aef7e9353355e44749855eb4f4d72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc88fd980f369ce214cd1b792975f6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47121fece4d11acd6923d18effd75534219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd941d290db8ba3c47ddec7d1e2e37c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d5a6021bf724c96000e0ab2de5cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f2a9c0629a74036f15c5e1d50c042222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13792c2545a47600fc2ab35e659761223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1add359b125127e1fd1ea60ef3e3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af8cc9d81d7df6708628c5aa8d14c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b41ec3f7518e6b894b0884765e0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe78fd655a471c2a22ee5a8682ebc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeb34c8fbd7b1ecfff7b8c2ebce63b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fce6297301510ef794cd701dd22702229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b6a33fc7ea1c9f33b6f8c03f77af4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa2739bfddd45bc3f37bc9ba00315b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de298569540cf011063850cac2d46d20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399d77104603184e5a95bd8e73f1718233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ae79c6d116cb3211892d0b30d2edf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da0ee72b84e885abdd0826a64a6d50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61fa7abf6837b8c3033194da558241236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8f3392ef0f0a5502f4dde8e67e39b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b866489db921ecef5196edd2737d60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983c58e353a32d85abccb2509a8e5d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43637dd9663e63b867c7afbfa773c8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0d379beb337f3490469a0aecc75bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f38a6b2718b7ace600f2efa94420f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7861f916b6b41ea7c5df7a1b92e66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c4e9d278299c1f4e517c691383ee5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaed7001c9833a29895555b12c38a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56562a4d9bbaa6beca7331063953cd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcd52accca7a04f54f3dd77904a53f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d26c3d08586c9f7f9600475eb4316248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864194409d67fc3698cfd33d30bb4782249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b9b4b0d16ae9a98848011d459bee8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112e7d8b8831483965d090854099899251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e28a5922540115584083028912b7b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8bab1f2220b27c6b8478a35e60cd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c75822d19cdf8fc8a8ba7a86b1ec7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a921a5b92822d8ea04db75b33da5f99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fcf69119f1e6d5c2584fc5b861119256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b8822e40109f93d972d91a510158257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eec3f60819893655e4ddc9d1ad6b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131432b37b0c05829462a3589ba203f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45151921fe9b56c7f1176238d0506a2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a22e5eb745cb373ef054ed1a881a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23897575fbea98fe520e96056fb43dec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf340a5f498c0a3ee8caabfb5ae2da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd599bdde042038510de7c2967f0d06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8829d9aadf9b0203aef2e4e7febf2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f20bfe7d0a1eb6eb4c24b61c189960266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a37161be2d3b9866f34bd5ea709b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afc95e286e587f5abe3a38f927a5a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8ca2bd8a7675d889a8bb6e8f6f643269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64323483881e15cc69510612f8cd39c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993747b5c5be5e477d14baedfdfd2dd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159abd03afd644868d5290e414bd466272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2d714d0221602b46594d72bab9180273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51549d29909b4a63f1b97245fa7721ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270468af05605fdbf23dcf93e0500b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a2bdd33781639bd4fa3dec004652276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4b6ee0c070fc6484e355e84112540277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fc2320e56b386d96a95ac67c35d09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e033b57f96072e7c280b7d4be71d741279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aa607fb1f87cac7ee9dad89639f49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a9155b09897d07fb25c0028241b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f040536d93ddbc69f7078942785b13f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f1142977b2f8afc5aa602567aaedc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9075451f2316a7800a22458574f0acb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa95e6505e631deff19e49ca7bcdac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21a5ac7efa9a9b360f6ba2b4ba873d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea7308dd6f2d2b93d0366c5031541287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603e26bae6039897087ce4339c1a6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6b7fb9fac4b57a64e1efa0b553992289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddd79e984fbfc3946a8c2b01b220bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55392726f1fe5f2fd72b870f05b02e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbb9c00a65f7d3579b1c0d9a6aca95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3e1504c1ae802d454d550636ec36e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996247b8c3001d935532111fdf0ac4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba049d7a6b51a9c3220ab1f12c49c30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a699a4fc3243f588024cdb1f081a77c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fe969b51c5ced7a9f180279a89590297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ee7df34509d6c7da418a4ae9cd8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619b68d7170c46a06d48f687700d80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead510c81dd31f1d42fd5d6c5b45939300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972064c50572eca7a27a11ca321ca3d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa818f0792c56df638f6f99ad2eb25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8569697a5c4c8b50db7737f7dfb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f71708bb9cc276047789c5155ec6d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca25944c098207666b512064c2665305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27741388950b79309123fedb6a73cb4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25dac3e5635d5a98ff7029cbefc1d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d46d9b77d3b5325f88844032009a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc1ab335f1d7948536fbdd80e542cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79160f48fa05bb7ecf940db3a8aa7c7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08d2fd1dc78d1264af1b0c7cabe029311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560c22834b184985eedc6a0ad4d808d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9239b613b6b812906d644718979dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153645922398654a4af7d334134de68e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6df04061eca5b294d728407997a8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c024a3e7e09652dd1800c0e9fdd5f94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf45391ccbc585cecacb6cb936b5d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c13e93c1e1eea314a5aa7577cdf99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b13b41db577eb15af043d24ea4c53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa0713359c4331aa75005175a1a2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24855efee8e9236191273f06815be188321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dc4d3cb21ebdef9cbeb79b0df64ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09336c6923db56e5765ed803daeeeb10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140889f16b3b1c7c687f46ebb871fa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6841a4ecbcafca2f35fccda92c2aac5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de60bf3dde19ce02ffc53d318dffd08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1914fd13f0dcf575969c7eb6184de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c790903a19ed47011c243a5df6b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebcd4d375a811fe4a1ed0fd38b92ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e1ca32569d81d8216dbcf03db5342330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290f6a5a40f486900474a605cf6740b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e390bfc838a7f7b01f540c3a21159332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d135b339474e0aff11b3570b1c631c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbc4b1539e1adcd5f269345b6316a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6148cdc523dfb628099ae770c336b64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8468362525243b0e4ff6947b6d687336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa17d65574f57c75870f5eefec173337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0652cf7ede6d881cef5d3223fadf1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef12152f6039c2c03b9e2af6a037b45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d6212347976aa42ec7720b624b03e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96238a96a2395509631701d75c11ccd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e4b73722de849bb0c6117ce509d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beecbab0462e06afa9217ab3d76b59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c83b17d7117ead658427f26feb2c62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caa623fc2e31bd1c3c40a83524aead345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4873921ae45ba3273c8c82b66c2f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d193f355afc9d80bd8c248e42d058cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f85296a87554cb2cbe8a895979c23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee8e33ef26c81eba7489d6637e86af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27c13c312f895c3f3a1f0481e430b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da6211d73926aeada5eba77ac301b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaa416bf3b5b8ab663ddc2abe5c36e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1c7389fed55f2a9054a710145c2e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1566f73af71c364060c35e5dd7df4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd061c0673c82f7cc80db33c0cfe16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad519eeae638c94480910845aa80db29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f5fe36667e4bfdac142fde03c038357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8605108333e13ff817b68725983e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b14995afebdea78498d6219f736cf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54f64525764b1ad8a53d9abe396a1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cdbb6e0d77b818d6c6e17ce857b34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de413258b17c260a71c07e3b2c484362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb195ad79fcb07e425089a174504ffd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541507b34444a7c3921ce22a3dcc253c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bc1d261eca5f6b9e4b91a2f3fda36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae44fd01b5761d8ce64ac87a7d658366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6ad2e0aaf8d5f3e0d7b5f6979c86b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fae9113b7ef255c3104438f568e19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6a564e4de719dc4aa8a0b76551815369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06861c9c5386417ff3abd4da607d832a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013ac033fbe2d510a8a43ac0d427863371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93c0a119d03a4b3a0a7849fbef4334372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe0ae9359b2099a92c3e7bc54e20d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ba2a42972f0ac539a141095d69029374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761fb37dfb22941517b61d2475d0141375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d01c40fd7e815ffa3332ccc9b21ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd962bb750b6c71d6baa7a142f2ad41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1a4883d228d2a3de82b790d9ca90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c869e2a56cb0a4c7b1f6e0c9b00e50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bd9407e99a933a01346c05e7f9ba1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77045e6fcc6b7749a0c7c398b30d26d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b39a76c45737cd233e21c575f11e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0ed92ebbd21e108bc716f263084f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885aca08dacb14762913b8ea1f0e6b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48bf9431936b9a509db42e38fa1724385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc5a0cfa6f58a58c40aa1370fcef40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b4d3405d4810eb365629eccd8891387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f063dc3a80315f518b2981776f303388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610483a61a4d52c464fa0719d4021fd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39e7fbe4c7a680d7f8fdc3b81213fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3df94d39edb26f4cf40da2b1bf6f01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108178b76ab2379a7951e7d26b8b4c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef2de2f13aba0dbb3fc4292f722ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3655083963f9f6d920dba125ec9d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3e5879e261508e644393fbf90736c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06d3e9f8e81d9f90a3043d01aea6b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da239d779c2b35f9931d9b76c8e4385397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1927260ddc28ea05414c915aea3a449398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3b3a3a272b68447d940e66ef26d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc196887c921c4f3448fd5bd549d5db1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ba11445c42ac8810f7005db8086d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e782cb56064c8ffcebc62f68fc53356402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff9c62c04eadeedfaa3db86f6e4115403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81cf157b1550690c06a03323442cfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d847f6a22102ea232013f15c2354405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a999848b7e1118b18b68e337a882358406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01607e7b5fdc975b774a2c0693a47137407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35aceba93d328e6971206135350bc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5479a91b85de2ccd058d8666479d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db322fcd2d85de14beb4a7462cb94843410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d015f3246865aab7be266fa96dac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca973f919dc847f251729529dd1ef3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a534e0733afdbb80648eab3a45afd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb324797c93bda7f3ec6955691c9e317414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf69e80b14ac18c980a21225279b4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a983d919956e8aa0b5de3ec34dbd32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b55b80627b2f9c831e5f3df9a2654417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e64056a77ac66e17bb4fae712a6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbec665ef25537d329f4623732c9fe1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a109b3beb0aa6ca94a79e901f2a610420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef275fd757d256c7b169639c1080a03f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5306b5822fe27b72523f15b2cda9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769a9dc69f85c2a119d8373d151cc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018bf160ced11c9fc70ed0022d4e4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d81ebf6fb56070aac95b52012fb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8ebd1063fd742c852ebe48609c714426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9de902cdb2ebc147fd735214af68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491bb04c61fb4ee531b3885e96fe0fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc05f1ef6574c3b25a2fec26e2aeb21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ea99a3240baec739c1d7ccf3093c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740f572dbc08cf70edc3dbdcda14b05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015bb99ff2c4db262211a9c78432cf8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a0c93568be009989ef59f5928970433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397a6a9e840643c5e7085801072b64c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9f97c8ac30175ba60897c999b6dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7434144363328eb2b24e23c83a97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21fdbae07ff9fd999d3d99f3ac05d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b822cfed173722165c4d0e4711ea42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9397e135be7e24c57088be44497623439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef58c5cd409c46a6db17fbf4cbd01b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfebb535415c694b641afc9ddb6902441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91118367ca3c760d8182d6b3d69263442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ad96af910f346bf46a783f35ad795443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f4d5f1533fc712f656a9d9ca5ea36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d015ce069acb48afa29e6241dc7f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcabbefc2078c865150155b4e07e4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf896dc2e6c26df10f8df6487cd2af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132beb43bbe56f314362bcda9d58d9d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977c973814b55f42dc08c1b59889cde449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9658c5e66bef5328df272893db035450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e91c53e35b441981a8ef55d5d5cfa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aed28d01f4d150841d395ea0aed76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086cfa8dd285304e834c3c9cde63b2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc2623ab318406a90396701230260c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698e414de106eece682181b5c2812a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f92093f45be27cdbc4f08820eb4f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05409971c54c23495607ad5a9f5ab2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622abfe25f961dc0747933a0174ffd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992ecbde142b9c6d9b6169c43b7cd19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400010d96d0b7fd2e34c389be943c96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f490b5d659d929a11e8d9de8fd741461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c57aa08d0e8c4d9d8c384cc99fb902462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42c37996aa74b1f786a42dfaacb426463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7213a7cf2286660b079c29fa0ec61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1103c4f5b79020b3373f6715f1ba5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00ffe907e1bca9738fba69d3254c28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157c1f6982524611d944e6f735cf175467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a789a77439f6ddca6206250bbe40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870beffc444f1752437ed759b84457da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847417182b1ab6365335c722dd16fc2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639bf54f7394b71d6259fc6642ef9ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425df3705403e7f71633f1596d23db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab361941bfaaa847588d1eba957567473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36edfc71aaefcbc35dce877a8392a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62367858ea8645edfd4a6914453e95e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf206345ebd47bfc1fb1c155548df15b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc9c7b8876ea1e4c6d57d6cfbdd29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff73a216712296b3cc676fe981cffd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdbc8a3ed1b612a155a338bfd06c0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bed562b554e5232c974b4efe47166480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a77328de06ce5a3a8a89555207e2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251e7b2f844e0ac2d32556f95825d5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc18efb151e4b2da3ac95a7200d17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76cf242c0518920efe76bac974add5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17784851f8e6ea0efbd047a3fd2ad0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270353bb4ba6dfe415437d2cb6b1283486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f6d48ec4570fa3bfccd4cf0fd47e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b62253a7314d201a8cdab1c88fa7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab513222738aa1fe00c92bcf03d4428489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6619ec74018699b9edc04f82487bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9776a500731580ab58ed254d69a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8bc25759498560d50af943fd6dfef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121693a07a222027c947d0f0d0d43b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723863dd023cc65f7583dab12f32f54c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572a1a236b21c396d88d9c8ef89dac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b5de291ba2009d783a011d04107a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e80e24cf54fedd43fa20545c5da27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af4c36ed3f87d72e97dc91631db1f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5041de44f1822104e8a39659a358b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d770d12908d1ea88b14b0bee0372500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea858e70a8bb7dd8eaa55a589a49e8de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066d1a69c4b563ff79e964195e8498502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153a1197d5651bd04d0bdaeb62b5356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0af667e09c58a3498a3f08243420504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f09a686a0b2e38d3032fd60f8518e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11d8851f29f87f6ac1a4f608839e99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523c9377262f6b6cc684eea6df22bf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02823e3b5ffb69f6cf6c8c74f67238e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31471741bd1105ee532b88ba5e3f8211509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123ce9c7a1b98232286f42d2fb980f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b46e12d1c138c8e2b6e343ba63000511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00057f761ecb469ba86fc8d48d9781512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd048056e356eca9a9b321d20397942d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af7aaeb7c159f98cbeb887f6177e47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f71b6a2447e2698faceca20ed466515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de500bc873b9504af930268b789da8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f5ccf7c6f4138251d0e64151dc6fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba836cf3be20f6b2ea465012e78eac1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6e5df38706b8a10989397476a246b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded140df660554a3acbfd3d72fc491e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5cc8553de1608be242a49e8b01558521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c037f8d106f3e7dbb593cad12e012522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad2cf4c1ecd1e7cc3a8b3a5cdb874f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdc912d372076ccbe7d2409567cb97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e3d2f8d39211531e96b635915e76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce830ceb4e5f9d50c2d12a878e4f1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155584fdf72ae8a4c3f4abe94461c95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae62bf1d91ccae8b486d85d9443480528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd84540fc2e938e52f3ee55105b993529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca20a95e739c98f50300668467d43f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc78b897d3d54c13ab2b4459514f388531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ece3f6e2d681f95db3d418acca3915532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070823eac4a124a1178ddd53f39efa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529478865857138d02bc1cdb34ea1e7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25c677a6e44ccbd700c250a3eee4ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e3ea13418fd7b5d6c05a92f910e39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fa38808782aa3acad2fa2558cc980537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff8e851cd2a5cc0dc535b47599b332538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76452afd21135a8c32a95a59433b488b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da52369ff7609309f92d736818edca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5650412879216e0cafe0082e2ebf75a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c9fc709afdc8a1bdeead059f87777542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ffbb234ef5e66e3d65cf8e3b4e1d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716dbbf5e8061373728155f18bb84b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caed6a70a825684529d1163f202d1b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854728f8118fbaaf73b1a03be5d15b2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e0d96d87c5b16ea23279dfe6d01fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119cc3589b2893eea35b65ca1c38c1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d86cba2d893ace684c9d628c89c09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca74210b4509ca94e8b3b14444d837550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b882816da555835cea4a0d2987b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ac8591efaa415f9ca919b807a35a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7091ad7ae6e8bd297457b3a3279fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24a5fa7af820bb00bb0aa905f39b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb2768e1516d7e0f7269ccd74c45c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88689e2eac6f16add9ae4d20470b754556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d513586f62409c88761978f6c3c411557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2816cf2f0da1c7aad9136389b5858c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544327a56999b0acd4d8777b55ba741559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed57accbb384a8a42d250e8a1735858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95054c83b25d848c21db41adf80a57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53030399f33fec4b542484b0a4b9733562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601af84d9218c1b17550e00d6d50b003563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42029f8740a4839fb225e75202a12d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d9de6092a517e5bf87e0958c382a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c187b260e95d89f87f4b4ed91c81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711bf96f8008459a709e648771f7e65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223342bf6630c3d9dbd3778b1d43596568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa254393b54d5a7ac91734cf7d51e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035026d5a2d2ae052133bad2948d6e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f78ae2ac6cb401741f2c21fd104b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7a63de52ee492bef3875592448c18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f29b7c1e17b6acf0d93814a3604e79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe4a1ad8a89dd2b257888f1c83233a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a0f8f9f6c455fadb14fa9d53430f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee637e1bcf66cfa20e8d325fff64f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d801fbac19cbb9893dbaf9729387d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2f9d27b158e00c447d81adfd603b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8bba633329e4da9585ee4e06b31d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17dcc60e30962a3d77c21ec6bc9a9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685805c65c6a9838a5d9d0dda431a41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb04a05f082abcca7e80e212c23c08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975ffc544aa79916bd4c2276a2e3eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b51ab8aaa84814dadcc9809bed82f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f178181898f1114bfdfe8516621f20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d553ec2fa877bdc1419460803b0db58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed73e257c4dd475d98e3c6166a62b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1899419e1bbdb2925680327bfb77a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e457caa71bd472290a5fc15b26e13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8724c3ca952a5a271c6c1127539de3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dfeebc337f9d3083a98f8fe69e43a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c9b332d5b836d6a5565d5d8871949592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0158fd4b96677e22465e4e71aeb11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d108bf4ffdf22b9d7cd71e554b9cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb67709269252665668027f2b4d2e6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32efc962c3a89a23de9222baa95bd90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f0ed22855cdb8840fb2a9d67b48e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa653f42fae8e306ba1f2289ade26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a8ccf7ee1ef064c86becb29eab98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16569bbcee79520663ff287a939ba977600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5091a79bc202f7904320848c2fac7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ef9b7b9b591e7dd4b7e7cea2118ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273f546b62f802c46bf535a21ea1eb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a3808e6cce4505756b0436436a20e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b4dedb98f2bd23c6a52f9054ac321605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e697658f78bb4920a76960ea894695606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd3b8f37432f61a2f06a3d212009ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b44efaa60535060199f28a1b4c6c9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084951b275b5fa4e5edb3a4e64c850609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ca81e33a2379b02f61a73a0dd9d16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d327f836c5038d9e596a66733bffa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3237bc09142bded9317abb068e071612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69e203b652b30f2601cec450c6624c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413e7892abb367962811c73c5900c1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78b33939da78080489bb62c928ba3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb47eb7866f78550776ae0aacf48e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d7a9fb97a52725ad4353eb89036d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c012d634cd913f128f876363b5e54a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dbebf7048f88711e65ff1fffb58d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c51b23145dd75f5e577abe3378d1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1101a5d45cda245d388eec0c7865db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5ffb0fb30a093c41e2298552c4b36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2886beb70872561aee647ebe520d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6313d32e403602b122ea951d15d125624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e161594de7e37cf6965f0f96e948c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91b27496b034431644037f5449f92a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1dfd7060acd8586a5d913170766c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3543b349573bf1923aef9f35897e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614435924792b90262b8e9262ac6a089629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0604e64441739ea290d54c8f3e04986630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c51fbe3b66bf0a22cfaf4735247ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bf5e8101dc7bfaed193862ba63e45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bcb202f74ebf838c92bf8a473f420633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9188fa22d05701fab95fb1309303df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba21c31db12087f1a3124011e93a91b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce513851504476f3f12b4a9e91cd319636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0814dbe58fa4056908db4782d9b259637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfc2b077883c9b0134521590982285638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb31300cb9e71b73f9a52131c59f3f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11d3da5cec6e0407edbccc1a0c01d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7c60d032dbf13693ec39320d19234641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f01e66d01c311de791f6796011bcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c34eb164c83978f35c7002e95ef29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5a3da44d673699b106a3416a2fd4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf37c1ddf39aca7c5f199ce285425645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0376ff8d0943e19049b73b7397ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de32f9c76afefed78758763e7e7252647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de41f79c2662b9386573025c259ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3557d714abee832f08e04d7f6b87b20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb44faaa5a1f21346dc18fdee4a067650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c53922c797fcaee5ce3fc7d52eece1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbdd0fe389cc5960e4caa0b63b69d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405736874849edeaf498d5b5cf1b5ad5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e132623b7c898bc37a1b366039ce63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e10442eb06b6f01e716e2a730bd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed00a9d26b9212c0b28cdee7e03c4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bed570a3a65d53764a24e6491b4981657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9b84d614e2c0ace1b169af91fa8aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef068020bc7247ec3afcf4bdd082a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f9cb0ad75c1f0f3ae362954d0a93b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1cde457859a6693220a481d7cc61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4c3206c0414ee571dbbea168d7496662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93910feb9906b0c6e9ac53cc7194e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063798e8d307970c75d83dd4c06e4b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0012e9cd4448532357977f07d1a621665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eb045444b0e21f155f7280b6cc217666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb4a98bd5f86e227e8b97d3c611553667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8c03dfaf64f51d02d44a537e9d387668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b36405a7e6653004a06687297a58dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73355ed82aca14bb5742a21fb02134670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877634aa5efdd72c89035e17b28b19d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4de676754ab093eb75b884f2837dbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a898358bca31ffe81fca7f35f7a82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a81d785eb22e276afc6cd7bc38f9d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee37d781f79a7932adcf41177157fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe20921abf8ccced247e1ae1ab32d3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a53312557daa251b5606fa4b21e32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250fefc31edd7c30484819594a4f5c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87985d4d47831cb49ace7c16665b50fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3dacca1616a15326ae5143e1d24fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d75e9129f5a50ad0a88e0c013f8d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d8a6e94ea1ffb2cec0ddb2cf23ffc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb7737d9d90e73c5c4cb53733626b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de38454533853e9bf4604e23a55450684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91abaa5e6032698ac5fada1bf833c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d706cccca08ad1f8f00fad5ab12cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9d8aa0032c655d75a50af3e4aba2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1203c4430b038519c8e59e912f3ce21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f52d11bb1c58a4f881f30c5f1bd4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8435414dbddc04b8d1c34b2f401eff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04e4f12bec462506340c0ffc15e18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88eac61a9d3477415f0d9356c261b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b145ab42b9a79c8a50b6c427cb895be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c83e29a4d6df34bd9f4f864bf3fa02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b58cd709191dd9851c5a6cec0ba9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9cae134a1eafcd1722988559f31b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c89249c288171049baf638f33fdb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf585265c25bf7b67ff74d576dae334698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b767210100e7cf19308925bbb873699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8373b2ae37f709a806f795796d4f4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b417cc73572094853f6617666221701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceec7d0258b8c3aa2f0e6eac2ae14c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29a9d72fb73b0759cf0ab9cbc5023703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b88caa618d2e7364062bb46eaed8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bac37b20bc9ea02bacd810c1e43ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2d1cc484ab7eddfe100a8caf568f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc90acb8e9a60c51380f5232905c64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f07e9d8b8f79b2db27aaaa58c04f03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6c21ecc4001e23f76e4d4c65ed1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c694330677e6b128b2217b9b35f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda6a056fe76dd13fd46f518da45cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217218e7bcde96899eecc7caf22d4b97712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535edef63bab1462e4f50a8cdc876a8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1545845405a6df6a87d997e74e192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fafb9e287f058c1188d2e9f2d1a9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0353d5ed6f7b6238591cae532ca04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9d891a39570111c4c05f498ec42295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f23d832b8cd90388feb4146eb27706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f24ea3f60833b8739925be198f75b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb4f177a212d4968fbb7c38f150168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304550bcb5aac160deeb51300ec037a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c30bc54fee1cf2a7f2bbcff7e7e3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566b86ef7fd63c186ccc10f61a2df4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149743fa039cfb3cf3a2b460677c745912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63682a8512b9fe1f2b2bd4d01a9623c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d38921843b0ad0f91b636e9b9c0f9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c2635163d293852ab46d9c33721815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2189d7924f103e61db4903b2b5515416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957f4302afbd099867c9fb9fe6657b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d072e4f52a56d8da89fbadd6e1de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87945e12764291a43cb1137f2b3c7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c17aea15e69522b6fb55d94d4d7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f6065825fcd2b6f6618daaeb94ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844edabf569bbd61df518231702e0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024bf36c27481702b8db27cac546a8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdf8cfaebbabe3d31c4ea02e3b36dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed947e0ac04211010f6735e6d467425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3a4bc556ab459b2bc64147e42ba7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13add3369a136d56a16abc94aa5a084927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf3f2dfbb03124b78607a2ebbe1d2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf52fddf54fb649aa82fbb5b566e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f0b5cf42d7edbb624db196b4e62330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8acb7068e9f703710d9d4d1086e7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777aec70fa1c17b87691c35e4c5060032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f5b043834f150397848393949e2ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96299c4ad9e38d29f99c62eede660d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd85b950357e8269b2e2cdf297b62f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d57747bd7e3b585635321a332abf4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4076096d2a2c068c25938818a0e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426e2a22a762d9ed628629b34aebb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c39b8f94b7440132e81904826596ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58b66deeafc9d93c593a9000d513c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32694c03a9dabff6302e02de5c6849f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022157478b3b8193e22b866d9ff0cbf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e92d59e9d8075b165e04ea65f3aa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df00eb0fa1c4f9e1a759fb41752ca344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589f0495f5c30a835516465b3df5d4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae62faaf3f49b914538255940d77646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0384be771e83f2f6ab36c0fdb23b2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1414764ec24a326f6ff0601207a001448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d553fb85d69924c1e6b53ee416f5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c24b4fda9c49d779d65693ab440eea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b111be0def58c1d333ea974a61f0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e5dd58359cf5264eb5f8c56457f8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af812cffd8556f3359c3e953a6c102d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c609686d9d59cc4ba7a68ee732f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fceed47d3f8f7e27b1cb2c004afd1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1dc690d8f040c2db272134629845656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e1a4f4b0d0e6a1d35d55818f3480057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2bdc74d7e1b2ae96d28d3d137fdec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ed3725528d17162116e9b9c04d8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef820422fe18dc2420f1d59c58fc10360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d21a26783d9ce27f895f955c341c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac3b7a6610bd909e344ff7dd3e28d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b29cbf2d36f6c9c9e9933fdb66a6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f88f8b586695899f5ba64f9e26d3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ef49090f73a224d1a43f5b063d2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66913675f795e642042394ba07008fda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f121b8e3764fee2661de41a1beafc9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b497644e99f8042cd95fc798a062a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f5289fc8826ba8f64d60981c489a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e08b3f57bb7d7c8a77975bd0829a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025d56f151a9fb26eba1fb04883dff171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c15fc9e44935942e13a315f4735e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd853af7b552c8edf39f8e4b66154473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22213b863dbac2936223064a0980688a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef83d20d53cf1766dcde2c4f7a317f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ad799fe81a9782c17ac3b07886b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307770d9d0aff20d797e806c928277577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80466266093511d198bcc384c449cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d85e2ad15c7650699482cf995b8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c94eb3fad76e77315304665d3a6d8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e44f35e844a7083abba3d7b74a2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3bd8ae971a671d2d79bd2b94baae282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b32bf654976d33968c1721157a98b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b239b4f9201a9770c0678d5ed143784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b211a0685919446f7000dae8a8281f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df2052c41cf94500900f03ad692ace86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ea79d3bdd13915d3433ea8d6d149887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009e923883cc6c3e91747d61cfb11688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e04cd1aefd3ef8e2fc2c260d41b8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaa0174ce0dd26068dddc5d90e70c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3a192b1c2c29903f5a40593b8049491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a033985ee87965df2e36bd2f41cfb8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387a8fce02871a504ff82714f79ed2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010ca01fe47427afd7b3982a5a6d3ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa8045ea9444cfbd3fc0c2f15dfe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e98e21d75b0fcb99bcd7f00a8e88e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c7eb57706aaf69cd681b57fe4db1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340a53d385de6bdfe1286a2cbbabcb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0b0832d7117d7ec6cc0d839e167a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd247213693a9963e253ff65028e3bc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb1e28edeb140a4c772da0b02a2114101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3761c704beb3f06288eafadee6da98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd54c2b4c7b0e76efe8b6c20824bcae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44906fb407698d5eab1dd40df924d3d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c36411207b7add35d9aa2bf4d3370d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eb5b80c4b63c346ff552fc3c16f77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d548a4c8862dacbf02e34406c21dcc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01797e109295c50e4f28caeb4ccbf36b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92d583ed93d78eba38e90e902210d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8fcfe7ce599181f18033455a0b359110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de2294ab69f222dd0b65b5b90ec091111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0963a86bdb2518bb9b8c2dfdd18fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68ad243c9b852802cbe734791c43ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f76e1ef7fbc4c16321d9a4d2d9826114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5dc600b9737791cdd152ae8edc638115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f354a68abf516aad2a08c3b1e7a5494116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec959a2d605e6d28fec3f285d276865b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125be41ae9a8e3b5fcc53c1df1b6f3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ec3b22d47fa0430f39e1692719556119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af793974a7d99451a13182928b20b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb84a134f87d867ea0591840333333121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04ba4fdb4524a9fc5adc069886c4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40413f4c1fab4e5829c77d7083e899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59619747b38161a8da6c63b58aa9311124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059fcf55ebfdb6f88bf3b1c4d736f95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9663349e84d597fe66efb9b34a9001d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179a20e8ee16819bc6950d4134e9373127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b50d4c4a46eb986032421ae70803d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537eed763d4df3024b4a997f0e5a6f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a665ef301a19f23135ef6c715bf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df4a5f6ab5745bccea85fdf8a27b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f8d31cb93daa7f54c5d8f91e5ee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0581085263f2c6b69b2df7d94eaa9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7072c16ca7ea1f7bb933e0476023b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1dd0b9117d31dec956f3024bd6d1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14612bd2681abc58f8663420f3da5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cf2bcae33fe7ae59302915ce8c536137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b233aa99791b473f174be2344badc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c3bcd4a7f721cd7af51f5127c8f09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876917527045e496b8e8ff67322005d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d638a631183bcccf6bc26d8e013d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436145e05e8dd25cd6b270294ce87e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa524dce4b8f8d495ef81fad08905143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c772e3e8834122d929f19fdbc85a2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806dabdd1246f84bd7e85cf702dd9f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9bd07a9d6eda67afaae20cf7dffc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d8267e384265b8ea502f92bac7ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278f8c7f9b731c473e6de7a0d9de5a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62457108887d2a9ea488b68308b95c4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0704e528541d3fa4ff26198a090f3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff5b765af16c8e3de6a2935c93ad0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30016dea13798b2ddc0db75816d5f962152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944cca4e225582f625c1e5e0141ccb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ec41f4dc2ee8591b1d6c15c6b4624154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757cbd945729a5e7114b04c6a399b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7fbc8411aed8f873caaaa3ea71533156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da2355fd3060863f4a8c47db2b2dd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd35fe34434b20dd5cd94ceea11208158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015ac0b98c02e9b3cd1f5a3a0b2744d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad5f058d0b30b4cf8073b95345f4a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be18d1612c1b5cf143017df55bdeb8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a666c4c316b88e6c63b7897d74910162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc48b52ab7f91031c064cc6c5cd0ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c32cf5257e15f0361f706884af673164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1481daeb7db696a4f1b0508b0fb42a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77d59de9cdce6b3f89c5d1e199081f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e8aa49af23d4ae2ec98941785980167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a09d37736e0f52c3e91b16a9b9b31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d564d783727a1c1f37df0c9426f7641169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88258c18013d81ca65b5fd41274f74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571497bfb58c6d0743571525b71d643171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca26cea0ef23c86613eaa44f4e534172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3bc5ff9652f54c910394aae05b497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812ed9ab7e730b600e1b0e4c390b0f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681d7a7331ccb92e59a9747a9a163e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33dca8909689443218a3923106f2b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919433fe37d286dba90dfb4d865d96c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfcf114994a562a99b12e15f4a5d02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b92a29655bb12402d33a3513207799179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566159943ada60ea9e383889b51876e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174a78853510855a6f72c71ca0524ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be66f6b6e8eaa9bada49a0e953b41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dccfa480fabb62d8f25a2156949df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb10ce0dd4d620060e74a51d15b1f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31378227cac2968bc63fe8e9c315dec7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157da82a13a3f3d8fad998507e7d88e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39161bd532864f5eb75655f23cbe0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb63c3cb69523d8290e71a7caa0e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef03e5de5c7b22296f9ced9dc30a27b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574900e612edf941fe4550a646bb0f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1aa538ad861cd9023df1a697a2da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1758b1abf23d9160f8fb254b24c269192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7994da4e158192a6a5e0c67277d558193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cabf9b9f42c55c09f652fcc9a437c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714e88b0e0ec82ffca5346d682dbb31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d4ff3fce63e9ef5e04149e88b4692196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb2d830d2b2a02dee051309361692197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a848b2046d54fb252f7cc162c4194198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27eb6b2a672b59c29c7170fda66b80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3448a2bf19abb77f8b5e290f8860fa8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8af65a72ed36d54929200d6d1f3897201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc0d86e405e1b4532ae976149ab250202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb050243e11f7b37791a42f36d072d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4342a5a68cc81ad5098715f696ceed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee2b5e4adc66dd7c40d0b331b2581205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b63db1b796ef6df83bf38af52eb4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239b146dc58816af8d9759bb28a0ae9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cae6c49a5f1217dc9fe394485dfd9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2738f0177630dd5a4a4d80eb05824209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc8725e5740016c677e79888f8ef7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828bab0e3080e62efbc94f271405e4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397522c4da95fd32e3d006d58656287b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa0ad379f861dc31f13e4df957a97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d84d7f63a47b943ce84654490d2aa9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673408965ed015973ca9c692381f79c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407fb769048ed23750b3e539226aa17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87328ff815b2e648edbf94471f42fd1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb61f7d88ee79b533c7b82cd4778c5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37f0884f8e685623d6b9deb0b0903d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c4a79d8685bcffa506c9766b27c89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8788fb4488b84005fcbac0370fcbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a814943f46c430e438be8ba5cf73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4777924a39fbe941f010fdce991d96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a333cbb8977ed96dbcb93c238dfa350224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd84d14ae61315a03609a91b73d72e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756516c6233bc4b5c953683da3b5bae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0dcad8415990686cf2297702e6e98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e48d3e045fd9aa757d0d552b3f1d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc17c6102a043a4256c127d537e085229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266401bbd035ff1f60a56e2bd4078298230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf226ba755c0b97bcb559d4f8cfd1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19446ad8538bb56834b320ad46ad1e09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c363e08b1cea28ceab378d77e0b90d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c61ae3fbfc8884edf521f73124336234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577bcad9c7132af15ac022c9d99185d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bbfc47a90f36be1486d98d1577e14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a075d849c6e7196e8fa0620ca9623237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660cc1ffce349a95419c7eb5630dd4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0181ce915cf649fb6db203e0689b048239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51f032242e5e21532f403997f197e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b24c2a235bf8dce5dcf2f8730db539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a8af60e3ba7595805232ae217cb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943725a9d26d322aee6c0154d0a9e09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe945470416a24e7a7a7be2c46129a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524c1b21f0fc72ffe2593fc852ffa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ba875cceea5767552650e0405724f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92361517630e986fcf03199ad3bd3f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6777a50c28ab49e1befe55f0cc53bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcc34f93256c1d945128d8f0ea2197249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ec40d441e12b01a7ddfff1a52d98d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254989ff672bb650f864bf549e89a80e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e986aa012b1cccfada6e6caf611e31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb14a07e382fd803cbedf0758f34277253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4194f826e367e6c9692a1bd48aece0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aab894c4aa24c247af003e6c9ea782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6ba90f7695dcd9e5e37cd903beaf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dbfab96797fbccf835f97b2a10d6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86b3095beb0abe1c21cfbc895dde61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795b848a49a38c4ae20a0ec5f58b165259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5a3b9bda196e2fa744f0f1a8ea9c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a7378321287bd7198a594c7a5770f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95efd1c9aaf7b301493042a1c0591ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0367a6df1ad57e126ed2f9e07fcc21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598d8c7ed28cb74012bc140cee6f3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ae7f705d922e2c59b67ae55bf4958265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78604b59d22d1370c88f94d07664a7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c988a6ad33b883fc0b670a0df627417267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02356d7f01afbe337c0c1e04c12af1c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c32fd3f36fadbb60fa65d94e141f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae419527ec434cee30d181639b36a6f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100b5ed0bc36c6dfbfe13c52d7dd96c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2625308a5204e625b7d6063d8a3e920272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49dc0041d829f0dd3b4354061492cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1bbf91b398ed273bfe389e0a335a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5382402674296c70ec3cd35ea4ce96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7b98e3af2648469bc08a2893e841e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8c014f05a345a050161758accda24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3695d68d4847568c5bce986d94e5f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce810446dc34595c62e7ff6da0201c50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b496f10d4ae39450a874c37170dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c112aedef550a52fa2001b80c0767281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f7c3f6f6b68f1685c9b4dc3adf57d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa64dddd5b5cc979585a0ce486de2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c915f779ffc08f4327573c2e3f49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516972fc14ad8b0cd6cca249767fbd32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cee2623d243109449bc9b461dd811286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c5ddacb99f92a18442c67911031eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c024210fb6be7acc502834e82153f7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bf27f77df5feea63e9018d2961d0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a815a8033e601f20f0ee9ce2e9549290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0c9c9aeae27696f9e9432c4fd175c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89740132cb521b277c12b923c3bb08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aca7a245babf2f5a068c5d59ad2f7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764354da479c934b10b375feacc7436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c9126d5e90ee76672a0253e0b33bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12e7b33703f8f63ea5960425f46019296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afebb4d30a3ae71d00ba2eb380bb729297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05780f1395e7833dfb0c2e3daf349630298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d221901107684fd236ae809b77875c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41440fc047cfe261a61189eb1d108e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bb90e310c4d4b3e8daf1db3e76122301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd370ab84b49f68f4b25058e719a95b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d04f569034feead0451fe2459e377f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a22b8f56ecb953f48ec7a612da9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf71eecc9fa5f66694003b19b9d14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea97fa7a06276323539dd93fd27fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae28a780242786d441d398ade7115bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492c0e70e444d88b9655e38262b37d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67853d70595b7abd7cd66f96a0d4cb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b28a3f46b390f3c5937fee453f331310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27753c721c139f2b0eebaf1518453956311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648c9a26fe2d7719a00c6fb58ea93c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a612c3fbdd6ed794813cc9b324ce21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e5fadbb431b6d5284fbf94f01dfad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b6648d78ea9e54eba663e062153c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b20f25dcb7e6c79b07e8b1e9fa67d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e82660a9b406f0353686d518507a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f8a9fa2349e1a3377f8484d7917f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e0d9202817fdac076922e429c5ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479bad3fc903d8a25c2c90394c082ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f330aa6d8f72df14aa823fc8c654aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0185d307daa2502345b5008bbb62b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a6fe9a1c0c19b54d0dafa2e192577323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f7b0259984aefcc88f24ad23a0be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f830735a9b1f11114c1f76d41e0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bad20b7b701b17113dc4b21259a42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d731d57e47721de744581b4762e5936327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718967c5f9b65f1b5a8b874ad2277701328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1fd50dc43f7468fb61d058e02f9ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9915f213bb8f1ff62d497e2f1e06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff7bee54c0b600063a3945da910f8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9037c9ce5a32308a069c54dcdb21ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbcf0adcabef57b54a6c64a2874292333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924beff87673939e91d7fcc21992d24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922bf67693705e6d43d99dc2c6ad40b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091b7acab7ea0084c084252eb5302d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509e2e686b2c9cf59ea0af2afba18a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8577ffca881b0b029dd5cf83257612c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c98656133798d5dda36f0a1e81945339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570e44b6be52970a9c6f2938c3688dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98404a38a1216d47fc8d5b76ae663b97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf995330b23f68dc1edac13b58630c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03c6db6e485b4b4a41062da51271c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3bbee9cd6f88719108e9982c808cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77c63986cd4aac97b03f4ac861b39d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930323f47ca0a10bb02f324e2e14465346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8c3025af246a4b2f368daacd1a9d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74acdb335cc6f03a4ec85834d5697d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01b98ca04483693d9a417b3292d3cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf0d1015869a44dd36e5d8328e5bee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e8d9bcd902ac16ce224f07e3378ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e06908f34530851f7235a3bd960856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b5c42eb3dc797d7065e422ae29a2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea38fe0af23c6bec359d6f756ea1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d009dd8d8e864f38096ac59d8eb86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01703c73916dc5b859ef98fe86474562356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346dcf1416f4cd2570abcd316e8feca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af305a4f8804e421af403cd041321f41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51243f7b2bef46d369ba32778ef101359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03de1017a49582990bfebfe9b94fa1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eb23105eff766239fb9a314b67971361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936bd6887b1a93bec1ffa2f78047280362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd665e7838f3d16a702209d3487488bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c3fad932a66c6d94abc9d310843e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8126b510c5864bf3542a1d8debaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523749418914b5b7a61f68a653add044366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b68486a006100d7be9023d9cf162d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81410f06394b7579044881bfdad7481368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44062279855a26ae3ec09288cfc27cf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cdde6a2ca209128b3955e0016be63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb0663c75bcdd19b781c0ab636c149371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ad71feac5832d60003ffb8d22a72e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f1ebc17df0567455871fbc5b65f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205627c19ddf59825fabf706f50e6d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c66d63d86f400f2516af17154d159a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ed022cd1601e3b1573aec517f7fc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde9bd0543cd1e5c3fff3d195f0f6f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde82c5ee6516f8f159271d7c891ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8688f858f2b6cf45bbcef972acfbfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57369d7b5b0c2cba4576e6cf7d5675a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01083d48f61de201a755b224f5dc00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5b5560837ce659e0c2ab5848552c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909b9cb1c4907c37640563bfce10a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c4c2c57208bb447665e0e0de4c64d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a849628d9d656ad18c03b0fb97b0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2ca29a100155b95f42ad219d93ecd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1549b10a0e7920b89f34e690f3d13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85cf3a395b432bb03ce1d35b32d688388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f042a0b803fdbb5da80ff133b3f229389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dce665d8e8a3e08e5735f95b76bbed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642cbce89a3e7a9beedfd52b8ca2cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874afa9f9f8800836b95fcb3e901b562392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6130ed1980f3bc51d2a2655f601bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a9f74d7679163e0fa7cc88a91cac8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4bd45ea275bafe812da45213db934395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182916f51b611e4f95bdec2fa8fd671396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331d3342b880b203c329f8873e16b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a4633c3152fa9661a6e0ee78fd10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d79156746760ab49fa2e0428fad2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea5015f6cc3eb3e787bb011a56afda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c06065f273a3443d3c3a2372da55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99793bee7e199f46b728dfd406f5c1df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aad5870a315505384ee350020822f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084793b08536f581d1cd377f45fbc5c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0b9783099a6339caab065624ae224405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39159c1b058b1c9834573de41d5b4009406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31984c34d5da356f8342e59ae62d95eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789a956a1a83b53b7f5f374797b9f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c394d96e71809c64297744ce869708c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55099e79cd7633b72ea870aa1bee7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18962ce72b46e7821b220cb1d4a504411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460f35644b44ab0b889bf16d8073d5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0e295e2ba98c79ce93bfe3e23955413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f32f1b7f9b3673d681921c588fcdff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9324fcb45fc5df9793d6c7af59ef8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784465f6596501d342312ad9a880857416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97d81d12523464055441c56acc5274417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe06a05ba266cee1fc511ef04edf557418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d31f9feb9edab36ed38eaaebe5ff14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b70fe89968c9b43d32b81a3ee024ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f51d0fc8e2f456dbefae4d9d714df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de1edba2704c1b682fcb44117ad474422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d573a808c483360ad7c277cd6b82509423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3795a7d113df9be6d4c7db3cbc5afd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dec3f16f2cdd5b9660dc0483ec661e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb7a75957ab84220fa7a813a629e05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a9c21396ce7acb39b7e95c5f4c0a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cbe8e1a31f95636ab76de68dacd33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aafc8d26b150d3532e6b5db389cac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8bfc27035672a164d0e6dfbb75732430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d391a4a1d17250a8c4c9fa6db98740431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6dc463c59f0d637b204b881bae2d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3d02aec3281c43d8c21330a64d397433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb20506bc7a2938d4d7056f4c0dd44a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09014d956ebcbefc9f12c91a7777577c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da713ade7f86b0ea06e223261c65efb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e6fea88c8eff934a06361a1854b3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c42d2b2d2acbbcf49b879d1112a466438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdca5611d6c552f0ec6eeb0ecf6b46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcf82c7688d3031bf8e00cd22dfd6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d7479bce2705c73227de0f12922e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27013ab0927e1af70a8ad5c86792336442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ba77a3fd06e2597e38d5599159b5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1b5178de724222774ffd2986829ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4be1daa05660c5b79d47023a8b6e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb903feb85df8cf371f0b72aaa174a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13553d90ab00f5c74dd683ccb5d83f12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e05126ee93f66f85a34464c19eab51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116a35dd35989f7c20061fbc344072449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd8744443ab71f4a302896b8d42e10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871fc38c94c15bda0c568e46eb5ea45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782541add94f4cecd4b946f9e135550452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e18723b48af77c63f59f42b3de00e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777d0b2d5d9a97a4d59cd9ac64fa2dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb61974e8321c1ba57b2e8045f8a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f80d91f5274782e9377e839559991456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d741c17b27a5a23eb5d655c84c3a6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87cb4ceafbabf32e2734feec6445a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b21c42681ae2bf8a296e934b877fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311143ceab3edc1b25b8cf795ee96393460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d4ec35066e1498aa761189acbbdc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967bf875c6a1378320bdfba1a03ec2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae454d4dab46c7fd01ac6fb364e41e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77ba238ae227b8dc3dcd963b51740464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bddb249c4df2793d27c0636e58321f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc432f681b70c4d6465446b2c3aeabb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea170772af38310224cd3955c94d583467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0cb5e279c5a4ad7bdc9b8fffd45ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1f27be5f42edfcbaa7e6fa0e4d776469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f5a0e8020ed8c34fd680c7e9c720470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c61c9a469788a59ad5b648b0ae5b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da2a281374f69dff3ef2f705be1784472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc9109600eee473879b77f6e045ab9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014a094fdeab086aacfe5d64a4934b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01030b31ceb1b43da13f4b9c03a523c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e69fbe3c7b8c9b0943fa719fde5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8cc5b9c1afdb6c7e12a3000691d2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25837df42d1ee9b811666d42887dc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80527a3145f7a44403953d8f0bda4483479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec6e345676a9ebf1319b6c808db2c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77f17336f580312b2851adbccb7864481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5adfc326728cc999c491a7a4e18d92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aca5bef06c444cff403278a69ce13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd577895a33f84913ab37aa2a3cab49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f1b1eed1bb8c340c1ac95f6d92ee7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2325cf32d858642883454748ed738f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc8f196f097147626aff52ea88969487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f956a721898d6e4acf0aecf9738bfdf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e87a898e36531b1e3d8bc854eb235a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659882396c53308c69c39b776d4071d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55956e414134e10fddaff366f15fac11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb726598c9d7dacb34917179539520e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8163cc855fb6dd573182f4c57d0103c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c809c7b9f9e2ce3da6d20089c501bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89a9deb24602dd3fb3b2dc794e2d51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901109f659bcc87bc68cf3688efa91e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4959fcb23839b973a6b00e945cb330497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d59f53884237fc7049c3335dd821d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764c5b8c4d96e82475851bff7d3caeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610661db39cf9434e8bd5a49508a48c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34fd4ed44abf08d3ab4336b9d2e69f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d177ace53961543745f4cb0b28192502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24899956def9bfb61f29c64f80723679503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb51803a16c36c742775e88c875637e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750defbd49e498829cbde4dac1328e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5630aeec53ef6810f5dba73b633b43c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3a62d244ef46d11d396058c8093c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8d1b42a21e3edd94c66998827c8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832875119a7f99a95b900d5d47a60be2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3196ac22839be17818239c058866f69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ea1abf8e826d2c6b0fe7cc1488057511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c46c8347bcf7f58791e518eda5a1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e7b283a8d2deba0e6633f43ab647f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d738a92b4044b1215e70634ccb9715a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c061798967a53ff8234f9c46f9b624e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d33c223046bf1a94b4bf62d9e2b52b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd67141671c73ce3d1841b57150a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb978fa4412456ec87f002954be3bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21324863efaa3503cacedb4bbd6703519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061033ea23c14ad8af284fe8f9ebef9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ee642895febd2d7bc8c4d03cae5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532816ee9e5d15d2080a5ec52cff342522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec261cbe95d51ea30aa5e66f363df03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1bfdb03423bfb6cbf121815d146b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ae9a6fffd88c67ec63c66fda2711525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7296ce82e8c0c6e6fce0bbea40fab7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81109fffa664f5eff43c2930bf099d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ae60662228feefe54034711ec2e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9e8d4131ffe40dad1f7d1ca974b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f4bcefeebbf22cf71e2ef82d7b05a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d765229977569b0b2556e9ff4ef4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0574bbf8ef3b4bbf4346c1852355d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d36811bfa1b6303db3ebf4f35fda7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce6067d77d4c2766b69d2f3041f83f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ad8dea6fa8bca12889f3bb19c4d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6048d4b848de40579ae14682f9611536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a7586d0fb5ff30926bc0040107c32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84143338ef5ae59b8b952803e7df66fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101e10259b94877643387f8bc34c84d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfef829378dca05558de4910d5701c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec9982d3fe8d1f7357070345fad60c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f890b7d35ee995ffdbad6283f8249b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c991c74448cc39ac75fdaebc90efc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872adb3ff8bfdc2a11274307c790cf3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6423c37da2530e3bebb3e990d507da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7529808c83dc50e694a805767404546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e282ffaebae888c7318e3add03a363547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c911a7a5b8b2cf5fa099be8cac50e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70979187414e4e6e5cf8625b206e66c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea826156c59f1ea4446b7dfc91c8281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130b7627875203554143c407de09b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb034bcc5dd920d5afc0759e373db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d77a14e667ad1f0eeeb33bf30473e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21887ad12f89a9c2aac43414845e741554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ee9b338223f6e63feed350c6f57e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e4f521eee13a759099c849f3b92f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aefb58622ed9f4fc4a7459fd8fdb23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147652d048c7c5ba9a35b861bdceb259558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb44ee12f067d938de59b05341ca67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4dd2190f6abe6ab7bdd2ded5d9b14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619aff796c7a35e5d09b3511e38e17e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d5cd224d2c8e3f530ed7ae3714b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06743d45a512e03908d9cef18e3d711563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec3cfc4f1c3012b1d7ce0cbb6467a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5069b0e5a6542bba10bc3155eed4a07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a9bd63c790fcc916deca4704249f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd740ca133ac49a32b0f7e9970e3f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696892416d7f2845245362694947ae8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ba19a174ea42e061a92be43518975569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f08aa4d97c2ee094ba7131b47b61b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcbe2fbfef1e87bb9e2eeedf6dcc83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3979b23017a0d94a8da7c2409e4d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1119ef9780ebc998988f2a45b7872573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dbfc3bec2a2fb5f283d754d1e339574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8582f39c093623845e83bb70f2ab47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401ed710cedf8b0aec83570d2e62d2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d223df0595902233ad7c645fdd890577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcb040b68bc819d06fb1ec1eca3f4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d5564479e2499104b54bf99806312579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ae55d54c1a4fa162b866cad41c9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553c9d4276599b59c368a91b6749bef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ea162dcae2279252134c8b41fa0d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df2c6985154fa632adeea811e14d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3264c0fab27deb7f8d2aae85a80e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf158654c33cc6ef028fa3e99c61d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af260423d174ea70e7b1b072b43690f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414c41e99464ab0709ae732b43caaa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b6b4acf6557a1c63cab6cddb27adb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc970dbee7d351b8116200223e341df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4dc79bb4f5a1e8166164dc8eccf69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c549648bfe7752b15a861b4a3efb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1268876239b5772476dfe6d96ecb62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824bb02f119416181f9fc503ecc74ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c683ef67837d16e1117a55e5da211e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c182bdc5520e1c6cceee42841d74d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40173a06383d9d15bd44586822f369f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9120d117cd293e36bacb8ea58e5eb4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2b3288bb7748fe9e96b77fdcf7380598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1233c22acfd11d7ab52a95cb59372599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731793c8ffd57279ad27873354b41a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd7e82cba19f3bf7a377c3be33ee7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938107a2b396fb64c31ce5201f8a837602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a419a972696e2902f49f8abd5b3b84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30b525b217fa8b198c433653681c64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851164713eeab94cff0ba5edc57aa456605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafbe8f97081acdf51b4e77fa81529606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ae04bee33e0c80b71f156c68f1d89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c50059756c83bc488829c1c082c31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004583f1b54d693e8b9989d1ed7334d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d5211b08a5b911f05ddfcccdb3c40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6bc79bdfa90645d4bfd7bbc42e2ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ea8db3eee10b8aadac3ff1546bb59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a75bfc04ba1a885bb421f5f3141d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de914b883577ab336adbf49ee972d37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d661f17f6d4d8f73180952cca7283615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea84d0eb5e8fcc1e76966ec1345eded616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddcbc76150107473fafad4e68f9c41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cb2189c1ed0c06242d0f894597228618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0acff8ca2ce97d3780b840bbe9a63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1686e0c8ed7b5746ab6ca01e116c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c491c36649d7cf09122b5710d4003d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfefdc691aafe5fb96240ff6e34262d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8bc4b6e9a251b6b63ee7f441e823c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d8d79c4c6f38ffc00f3c004e1622624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a54e35de939d77b14b6c960b42109625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6d50f89024566b13f925aa1d2e9e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e745773530de34fc2f9fe9cd65347e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202798a4fcf421530993c7d798b4c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be68090ffc66352e439c40cd86d01b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9be63a6a814999582deb1716b5df08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8119c351d013c486ead9c66b8c936631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9a30f9493335cbe000200bd5753ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b81b3d12cc1c1f8ea1b02b83d328e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75c12ee7dd6a7a2a2a141e23374d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4a8d757b9cdd2c50fd417d768c21f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7a93c7530e0eee4aa64441a00ffee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e7b1c70a84d6185a9720e299daa9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e35423c0ccf265acf0e53cdd4722638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88122a7d2d5c0ac05216171c7c8d97aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b41c2e00155b1fd6a3ba8af681cfdb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7a1ca25c4729006e939479ccd727641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9711b524b58fffc7957a068ee013642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d44481d9065d4410f81d41f26ce8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd271556c7b227eca4f7c79bff48b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3fa83dbb5c794dd8849c5857b1588645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd469469f3280d09b14eaa09cafebb7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c0102e67884514a5dbe788944b9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684a081cd8afe57d57d1cf68ea3f416648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda2082541913834502a339e08031c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb7d0f0fca679d3255e358417b32c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e4cf2476ba1d940a7725d4457146651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013ec60b94e169585cb881f3ec16432652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a9bb66c9af2a87d4d5fe5da7272c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285cf8009dfd60b770d9b062c495926654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47827d0fa88b162d14032b00b31aea61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba4467727c08698360f54fcbe9790656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b2d6b7d6fc96519ee993156fa712d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba30611b719c90945d85b688903b32a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59743847636498ea0b9a8cba97c8d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffbfc4674a6330ed092363de48f80d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef783a626b7c0a0a1b6732bd44d1a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81077c975990f1649d35c75a2a25c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca19f8a8673892796e1f77ee606685663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68016e55d333a68750ce2e26441cdf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9880e78cb3b0743383695a3b294945665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab7d814f978869660dc18f2015d7e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eee5b14ec0ce0eee904ff1ce8454f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b307c6bc8f1a01d8633a6f31bc5c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d04abf1bc50bfa2bbcbe0d79ad2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69f439ee8aea52c8eb1a597fefb773670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70246e106aa0583d04b1bb2c6fefd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceca3b056cbad8f27c9bbcc292120c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80770e5b1d7684989be0e77af6219cac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaddd15a2ca6e0a18d5df144642874674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92452e71c8420dac5e61c36453a1969675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a26e197cf5c6bb3972412b615b2a32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552962b6feed1e761f6ac31d90a4f67c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba3ed6ab4b9d1130b328131cef07a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c505766650c9c0e62ed5dfb2f210d8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6477af6aaaa49ef3e91edc2d74fed8680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>