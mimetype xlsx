--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22401aab87a588fabc3406ba7345b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d6be77c4b3cd22e4d39cf56e069f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e107f4064e6765107629e5d25abb9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc5b527e32fb47841d764c809f1994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66188b11fae0047a3f87fbdc3e9ebe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb3633b2346971f598acbf21aee116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24336748730a399c61b94731a10448d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30bad41439e8dbcd3d94bca2eccdb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d755e640794622e6eb76976d1d3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a8290c4c9355c28c8abbe076e71fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2fdea54b2a07f25e4bcff47c23f4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fd165c4c7310f82dc1678c86e556d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57890f8cca814fdfee658736a1351c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d8e11f470e6b99cedd1cc9e9a3d1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b5417d5bc09aa369fdb5b36962a4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16c08d73c937be30a5d95f33a07de216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4b863cd7d36bc2a60fc40b5164c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a2ca07cc3f846cf6a76bd3b60195918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac20750fc9ba0aae00e02251f4cdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f855578e2e3e97ec2950bc91d3941120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec78cb586873b18a0f18dda6281484521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763b7743589af74158b82e402f7ed822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa6e5eab5a3d7e3c63e6b522874cdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db1869e363e81daee4318215be2f7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841fe3d5e4ef1e6c74d6c77ee61f28425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e18bf3c231ff81149329bd1c0fb09a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2456d8c06b4fe17f3ce4e9b4a9d1c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f1be0fc09c1006b5c18308541d2a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da92c25430c56abed18b452f4044d8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d7c61d631511f34cbef4b6e9cd3c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b42a07a097150b37fac67d2a3575031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafc8a5cce2888bf7f5bbccd7f140d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05d9b0e5f0c02086ad6d5b30a3b5b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6646ef7d1fddf604cf861e3219499534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca6e441511c496b3c5e69b1fd6477735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356edf37e490f221d0d24b5b658246136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab96dac8acce887d4d8672d3259f7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51771bde094610baeff1e7c2ed1302a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959c7049a0d7a3bb406c0ffea365d3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680738559ecc6813e7cd2309264916b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cab0936ed568098775b8b4f5ac1e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ad5477465835505b3433d978051d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc896e347bdc5c763d87d50753553c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4bea725cf333c9a176e65e91855a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb978c8bc189128f870146e67725fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0bacc14fb6a4864d608bf7f4ab2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b09b9faba1151dec9ac1423f5f7b4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4026a61e79293b3e564d4cd862976648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c347b195f1e2ceaddce4fa900422edf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ac4c2466477261c71a5cae5114f9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87b803510f49d6c837ccde9e2944ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5de76ada7fbe32f1d14333250763dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fbbec4a82fc8d1a6f5d9c1cde2f1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73284960ded7f3719e91f366f611fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9450508e62a338831c9ce1ad6a9c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb459f59d27a0b502f76fd24c23efa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf718a0133924b466f636276b3b4ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09159b0c043b1ca7bbe658ec87c5fb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a401b8d270f22a72cfff23a9ab46f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d0319b799dbfd96e64161380d3c3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4561d18f1545025de7596f189833861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f548594356d0336ec684db2ba900f2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765051f2cd7d0bda706e74a338bb7aec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a732b9da53bf77982b37cff7a2d64b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909848c62bf3d57c07199ba3bc449e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa448ca31d6f0eabd5f7f5795ea74866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd5c7990032c115fe17484fe2bdaf167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5d69bc7965b65c50bdc84f360998c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf64a26d6e76749581866f018d6836269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd9af5946d004b5c95194eb6f14be570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d373e8df2a431175efb7431f9265e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4dfb3365f21ad021b39d9e17bd83572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40408a20859380464910648007ac170673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825579c0fcfded42fdb503c18416447074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c3a2d64c85471676f58f5243e74c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05782154093817d0f471df66269f72aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e53cb8531b6e393a7b85ea0b2ad5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c840f8a0b8300d77f768cc1e8adb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a255b180a205164fad84873ba3dea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d41b1c44bd8082e3537f72132aa5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46966be8d4240308c26923e3650c585481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005df73c365b3175d85ace22198f0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275cc945d67fa95d846a2d77d8a1b9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c42ff9e0838386666d6cc899303a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43913807e8aae3c399672b41ae375485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb3c5dd6e84b36983957e2ed05700c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e3a8781a0ccbf39d42e7f3858ee7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8bd35263355365da6c6d732e750788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dae56ecd6ae8c5982e6fa4de44a9ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5e53483ba267b563e75810c70fc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff65dc8d73c5730d5ceb38d9af5984591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26ebc04c66ce24b1126c901e154a7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d57eb75f81aee8ad6d8d115a5b179193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8a25b0bed83ac2f77668e27a967b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deb89a756fd3fcb3d525dfdb584dfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e4eab5493fdd768d2da0219d50da496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2023877b540b9eae0636f082dc0a4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b968dcee02177dd35b1d7fb05d201598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6713877cbddac865e41ec8f4c8b4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea80b97e0cca06f80be0f9ee24e36f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec66b5b35fd6e6f8d91ec98a58dea7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8a5a40e35f3005605b859262379d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9985912e24455a1719e1cc684a994d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f2fdf52a2297cdfd5d0e57242653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67ddc6de18008cf4efdef4fb359491105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c7d52c49e85189a033f8380ee69f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd61cf596930f78aaeb5a15f29e05ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a70988e4770c4631331bc70233868108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4649eecbccb4d5646b89b05512bb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d1fe112b75ced611e5bc751742d27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aa0a5b1ef91d27c04582bb67a56d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f651d5c57caa747c3e92fdf32be29d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9770c5f8ccc16cf1378d11a8291a10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668364f1056f9ff3edb7e9ea21028e21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b332bfd6b7f6d0f40a11d140f4d853115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d0294df6aee402cac1331a2f1ea60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5340999761bcd1cc1a2f5f3e52e6c15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5a3bbd1bdccafac9bd0af12fffbc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50f6ab695af9fabca86e832e13884d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846283df1629fdfd29e94889dcf25a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0377d48ce7f2704f09a8523f08ba71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc028e8c49d634f5408993a04e6f255122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07e608ccc5316a2b6ff1ac39054b14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb607a60aa1eb7b1b0833f3d5c9360124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc8b1e899b7929b70768f115f053d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e25dbb95ee60589b0fa9d85d1cba63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50075452db4229d9e9facb358f84a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b01b27673986c75c867603dcd21c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed3c66c76cdc3035da0f81818d32b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855e3d6f1fd708d24ce08665826256130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6cb88ce4dff4fa0cdf92150576d1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20183b48be5b7f1c908fc15101bad5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f8b7b872a17b091fa76df4487f25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898d20aaa59d28075bca0b00bb3e61e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96d7d920b160ec8e95c89503a73da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26717e01cf19a5de3e4185d97946d4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194817ca60ad0e318750a0bbf815a3b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec114ce91ad840164eca4ee43bc3207138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3b8ad619be10c6e3eb8027e0e905139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6cfc1eb7caf6a8e4cfab54d9ee6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93791c478e31e636b4539c93de4170bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abda133fb159a658a2f8c97471e92e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72cd53754be1818aaf15338f0ad72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72fad1cfc4ef1c397799721feb6038144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a506c1afc4d28a92543f0280e7ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d89c94afbb89544f6768726fe908c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69be2d9134fc9bc8a4fd95d29a8545147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88475c8c17340f46f057c4e85fecbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ca5b0ce5f6edd866665312d67bea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41055f2f24650e299330e29ea22a38eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17088af12433242aaf5e72f5581808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d10f3e4be4b03ca731aa3bead0e4cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc32bab84ba4356c0643b1495e3e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a52c885c68d15c196d64d2d612938154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e7a46236c80f29c8dff557b44990155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96a8e4d6732d4b01986e6e7d2bd09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d4b0795608e2a83a0f1e873631b65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103219fd9219f7584db0eccf5d945f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af44cfc24cfad70b756509cd24cd35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd32cbc57ec53200e6dceb75f183218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97376fbffda8c5e8dd577be8c21ee61a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89008738889c06b054fc571811df03e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc6f24be09b30d65fdfb4f42e09ebb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8e54f71ee72900b99c74d144f5ba1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573d066e254c7363fab6b28eca01053165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880763cffee00186f760a99ded1e0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa725c6b2a73a70505a6b5f30ec55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b62a7a1b24268d309557a8039bb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a617e7134fe21300d1b02cf5672a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ffaa45f0dd6de64b8c7b6f9ef5674170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63c894af2df274ee7c1848f2a710d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70070c57280b2902ef6b2c4e826afc3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf977a8de7ccb648c614c793482a035173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab3a25bb1a0c2ac1a998a5e56e28c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ea8c22d78b217ff46add4f4adc022175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66be4ad077ee20c3a597fc79b54215176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e0147f606f9a364750cde538cc6d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10367a142f474515b39191fa3838e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680b5228e18c7c919d2e3d8a00126c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282d9b0b08dc062337a2093406ffaf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a8ebeceda111a169d786ff5a7e03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad670fb54b4ec1d864d539d94ea35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d284c2c8da985589c2d0cb55f310b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d8d58265b410d6cdb539d917e3810184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1cec2fec25291383f28c65b1642e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343382109358230cc73e94faef26e52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e07c756b99b41cd1e8952a05796c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc285aef642c8dfb4bc13ed20374a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa10a30ec3f539ff64d8368a41a18e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe463612fc841b4e78a58e08a948866190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894557b1fde49a57f4850c212554e48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2575c6e566e5299491342babc4aa2cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d2920238234eed8f997935833d163193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750e8a7b346bb837db903b14752cb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f610d8e3f3c942c05f7b160406551a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650d9c2c15a62378fec6147830ac161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aa4c2f64e05764a289a1287e9352c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80128b0e5bd128bf4b625d0c15c3724198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3309402916b9ab196c38cfa3b5e8d64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beaf1a4fe198012259f15c92e17f15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c3d39abb4861f72d0bddef16f0aa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b128dfac603620bea819450e5bfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9672b76073b57c30bd6025000ebf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce2bf02f50f49c08894bed89b7a42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938d0c0df84a0eab8228107c5ad551f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d33bc1b8cfa694c9a10ea971193098206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f198adecdfaef14aaef7925060659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8a7471494ffc40f3157edafc4aee5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a5557db77774a647b21b44de392d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aabe52c480aa5b0c4f218e1ea81d0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa9bdc430e3e87bc08cccf9ec1a88f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a295d00cdadf9ebd13bf5c103c488b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8a97e7b3fa171d26ef8cf816b1bd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35538894d6e3a7636df3fc6325dfa9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a897f94f539f8cae5874f104250ecb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e4f1f9e3be5a525c2070b12534df2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9495a170c80c98bfec1663276eadf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d944eca6758ab0d2718725ecaf22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868452211254ca767d6b7a060a859aef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62a12c4b8afc2830e796807c8a29e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993b2cb5127639737d25ee6edbbf28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799e5610afac6051723502e85bf781222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8cf9b3651214fd58824344355a06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33361eda3b146b549c6e28b2f937e34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378f0779f467df48791634997f6efd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652ba3d333d3b81ac00ee0c0d6549b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f33caebb48fe99255ac6475bcca7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5f1b96ef62afe85a7e66329c8562228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a160451abf2504643a13c27736b13c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c32d5533bcd1c483adcd918604783e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ab912e5adcf41a2ab7ff1c459d49e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312b41aead42fcb2e0a73c482d59eb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d638f3ec579482d8632f04e65f7f496233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baa319cbc75923d1b485cea87b31d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf984d22f239dd971c4755a2edf384235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d0d1e74c10d4710db13251e29db03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c46ba0d588899901be53a79eff5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5dfc2efe306f53c95690fcd15c06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d372f757d93be9266ca2b2829cd461c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eab9120d1b51d248086401d0e7b32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76add9b4878aa6688e13bd31798026e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b8c3124a6ac5a67a7287c3d013c6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf66b20708c83ffde5d25e9cb62bbf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162f422da35ced7e770b3e9c79e813244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b89fdb133678808b22be56edd4973245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b8fb2b7846bc8bd6faed935b0a054246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a9efd2ac63029a59b2d7b72a35df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb3d249dc17f88dcb4932107507c4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58d1fc1203d48c124381d243397d3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfec9fc1723585b7e370f4ad3c92fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e369738348f775fb27400ceece1d3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc638301a66ab8337604b9abaac93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fd0dd22193a3212eda7418d217871253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698de41ad6b6b704c8c56d114db9cbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e4b4468b09bbb4b97198712f7c79d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacba60b85c46b50a0d0fdff36df87fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6866b6eb6a9843277135373aeb0c028257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9c96da3448a391fa6ee4a2c14e62a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0140a1d971a4fe9557e07494b55323259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e183389e901f20d673dc5f8e0a2f3c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3e19da5abee936cd640ec4b9c6412261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758927ad613d25606a85771bdfa53fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff133aba30aa321dfb18d69efdd116263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61534471fd4220d56d24ab300c7433264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c26324dfdc38c780537e28faba14f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bc6588675d59959297910a1f935f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ee4d2182c3f5746a4f71632d9ab30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a24a4515b6ec4bf47ebcd8dc98f5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae742a1b0e951af393f19a3fdcc5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc61106c9879fe66fac413321c308270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11b3353b111ddd3f7937c2669ba05f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbedaa1a694616d41dc6963bd920e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73d02c39ac23e7b843391651fc4e57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3dfd06d3d448c90789c0856fbfc97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611097f0428082329903a217a6fde5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e42135598726fdee39ba2bc7d0cda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f1788a77b6c22d1a35bedbbf1f9fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cd72180dcdcd38ba095245cc575a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04acf60cdedf03060e5c4aaed08789c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f8f30f3b8876c48ac0f5d8c65742280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57de10fff09806db0f0ac520121bec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c82cfaa8332fe738a3ea6689884c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9108ba43ec7baf941ff2b176d7922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b666de2f582bb07541a5cec951380284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56145f8e39e29adb14c6790afc9d2399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da3af4aa46b1c39aadfcd22c664c82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f76390d351bdfab664773f1aa1986287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f8df024a1237e97d0ad69d5300b22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf4c71d922f06cc4c2c0a1f5ede5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905313af2d91f7d1fafd22f2e62559cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d30c22823703bc173b8c019876b01d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5541a07b3b4dcc4b380b78c82967ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383480f39e2810cad17682d9d2c111a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53803828814e6ef03c3074c5ec6bd37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc0ead85e7179bf36b8398669961d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713c42671d05c3344aec4f5ae1ccb94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310251529783eb7990055349e5c3fc82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a5fbe5ad0aea6291edae3322374e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd81bcf967ae66ddbbb48b5704c7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c77a95f90a3e2296c04f80c2812a38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f8a3ca26bdbb2b69f160107fb11f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2c04f113541c7be6cb7e75feac52a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba257d9eb6fe4490b9b542b0c9080e55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8ee374802f911f74e94fb1c73b00d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb7327300448ef36881174b830c25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a20589d81d5a8e6828b2fdca55232306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce10e246dc6a467460667320dc2076b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204cd2d3b851f2c72988d64ad3bfc13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6b38cc8c6392389c6b70ddda3bba5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d699e12ad23fbc46235494edcf8be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a149072f788f6a4594242136cf14e67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de798bfe1b57b5492a37b4b3c49948a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae579fb6c260922317ec0b2013d9ce84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f8a7752df45e9b2c14ebe1f7184fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba2b07e4560fb5e406f9d94c359d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de04bfd0afac4102ebdfc49717a4c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703741eb6104dffc3982a4592fff35d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5a973c59e9e3027196e81cdc4ffc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b4954e794f0c993fcd4f517abd42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d411e148cbfb8e9a47adbbcb010edb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18934dcb9626ade7868221ce07efcf54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd337dbc5a4826cc8c9e30301a8a430322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c81e9dbaa8624b59501ca3b56aff3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2243667111fc8be33b2d740e0e75aca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722274abc6009c75463e584ad3ed558b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5181bcdc25873331f07be3564b416b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606476e41a8133bef067c6fdae69cfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ead98a1b1d3f2437f1ea0a75cf336328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6301d2709476d4a28c415a168ec4c34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f34d37d9c5d2380f6b2e69c5a9f41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c1e7b0688cfee60398fc79150b019331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea1c5257c4c8ee226d4030e01325aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e107bd992cfe621320a64f8134233333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6819dd81fe2e398c11bc35acad48df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e273081793fbc03b8c763c91725a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad83b73e8a40aa0ebafcf9d06ec378336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da554b1783bcebde65611f96ad18217337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b20bdc14d16df215f6ea07f74ecc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4906b3a64ab42c8e4ac9562ce9a71e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc492e984a081875b1b80a37a847e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850fe69e798a3da5b4e5dd7b0fb9eb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48851bef9137f5677a3977058f9ba7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde26d9f5f36b1f12b5949802dc4aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e5bdef47700cc936e1d072c6be72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b677c2170b26dc6e61c8b938f8be7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1582548ef13d0577c5168ca865eebfb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263206810e4095a4c4ab5d4f6c37a8b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a7cca2863e6f0a97129052c7a5728348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a19aea0d048aa6f937cd0975045409349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669754d9054e0baba89d41f818fb6057350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6864e75b19d628c72697b023b3445351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8557678103df5db0f8904699c9eeab5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442947e13edcc75f063831f782d8d6e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685153fe5df4cb1d2624193f6e041cc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08eee9fab738cf7510a06d2e6f17be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992cf5a961f9a50847d98701531cd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268445708cbe3dbaa686eacc2f069dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279ac22800aed96057f2ac90b5e7525358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4df888cbd18b101acda823d84fbb39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaa5943089abefaf662bdf30696fae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1aef4e2850495e61c90a7c1d3141361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592adfe9aa1f08bac83a7e4e5e8768df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9af00523a34765ef665f1c50916973363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5055b50d7943aaa635a5aa916bf7156364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bd7fb26fc023f9c8454fe84bd4d75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a575585d629c2a2e8a67c11100cb18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daada6921891247d60111dfcb0b36f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edd3bea58c1e0b20d9d9fba9141720368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97e5e08bf38ee20b4414ff77945c7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f5fd1948b0f1e7779a99f281ffed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651066ec9753a1f2f9d0e10b6bf93fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a11b33fb497e6c0a931dc8bd63e5ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327522a78b213fab31f0c6bf3790f91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf45fd087acb1198cfb0564ac98036374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1bffcff9ab723d822d83e62e8b1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cedf142f362b1c12e3d3bcadd6e06e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff35564b0b5b13604ba41676be233377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaea1113419e9c6986af066b886093378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a009fc75f40dc3e4d65726da4cbc17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134d811a8ba16952eb3d30ba9d0e055380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a420589f63438b93060cb1039eb76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f8d0e2996800a8cbe84ba344a3f6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d906c4289501d64eaab3650a3b0ef98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ad90038aebd756e0f8ce18023272384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ce7e07de198ecba96b7942a23a85f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34005afc14d283d98d0111ea879be0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b23372f56e96da464564e0b94a1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec577b4e4a14f5cd050c704c4eb22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c806988b9176090dfefaf633a8a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb135a2d11c84a5c8aa711f10d42fdd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551fcf87ae967a652ee196e2b55e8a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3b866b97b3c09d443626d9d642db0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e77d43c0be97baacaac3891a934b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5d96ac9d279854a55deec7aea7fc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc5ea6072457b1ffa439de10d77f4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130477a17fbeb3d11e1f31c64018cd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa125e59997e108d307d4a7e25bf4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b72183b2a6e88b2831c9374a1b30d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b682f42f181b2ec7fbadff8128e23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d75f30d0fa315353a67ed33d781044400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824202e38587f0932fc92756dd41ccb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717a80f617a3074b39ae1ac519308a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7341891b080dd43789c62a0b1f8ec6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455083d5a4bc71a66fc0fe9d10ba4e72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b65cf900b6d0b9f303f01758e4c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46833e55ee02c9472928cb60f86dbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2ae95ec57f6c4ddeb343ca82a1109407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9be2d843fe6ceae5ac9522846d04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d1f757ec1dccde143b222109f7e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007156c7cfd6e00b536168f1fa0ab72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0389bb13ac683186d06c164c8b10e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b9e170c448474326c9afa24acc1be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2cbf4ff2989615f3614edce5ec17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283c9d8430c2128be8f68a99f2adb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73d8771a005c428312379af7dc59d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1df9d7ab3c16f9f4eaeb37cb4540416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe201edb0d9a1cbe0ebc640e948a3ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5b56a2d19f6733162a335407a0ecc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32b021d9e57cb68ad1fb55b7e7f30b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dafeae43b0e93a48d06a1719cdde5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729be800ad802195ae44d967257bef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b2e801b076a737ceaf6e0c1978b6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbf2afb760f71665410e4d87d04241423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21780b5def9f26c886af28b90945146424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7c595f2885bbbbfff3e7aa8fd1d12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f64da68d41c463dd0dcfa450cfb5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d788f45465289f65b6b21c87f8b4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b9d072fb4a1d6af80ee70f51e057f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b3483a9a0589fbfe048c3aaeaa23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901564d6089e4065c2a0b4c9dbc09eb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9d5dd4bbd77e0040935676d9f971c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a990a45097f9dd8fdaa13ec7230c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd856fe6c7a7692c3d2873f198e6325c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e8fb2a79f3db2922b6cb773d8aa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa294d921422d29a40d3bf631dc6724435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3c47f72ebff3d9af5d21708c23992436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea66de99a3632d75db77203c2bb28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60848ce5864bc680b5fc808fed1991c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874c01534f72fcfee00b94a5c78753d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8a342b4772d4a3a36997fbf85b696440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baac7757b1a70bf7ad3c4032c2fa51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b73055d09dc57230b66aecf4a5aff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b08a80bf56d326df5938bed9a3269443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d1e62ada005627ddcdedac75aa051444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed917879823a044ef6ab37c8cc04c50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a511936509a4e3d3e5e51f39ceb3c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdefa35ee72ab13ba1938667b86de00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15453ea97b08b0a2c3e66f9ab9ebbd82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b398d4109b5ccd1e349b62eea0a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490f64d0ccad021c366d5d9a4a623f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc65e009cb3b74e6432cefdede7e49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8905bdbf075e0cd2a42982f9a0e98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca92f30000e37a2c858ae2029522a74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786254132094ba8bba7f31356b6cfc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fe0444a7527a27a5171c4cb5e083b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f956205c6681e2dc3aacc60b749ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d45d92d901d569ed69e6b17120bb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ef4a8266d9e5b1f6b888d51019f95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef825f69ca52fda405520da79239a28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b202b560e7ea9f45fee848859de677d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286acce98ce98468a35def1ad796277461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0aa73e9d36e03dfdf4860ffcab777462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc5f1fb7a27fd44a0d4b53d2e7eae6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8f56da9037a91c353eb89888475c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e62d949108f871e643fb84cb0dd0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85498cd474f61c5e0ad0468062a6d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8003e61f55d14be390243175e3e0c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c5eda66e01342960456ad937066f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083683f866de37e7e2a4783af68bb6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1c9d825bac212a48bb0987d8cb29e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637d7f3c0828082459c7bcf08f0ea8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ff31f0e2b1463d4531af69d236a48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3631b02e98722049a8de415344d6f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595063c0f8606470a92ec5a2a80cb37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2619c75469abcadc51d8faa53d956475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0934cf883d0f16b0209cd3c6ae45d9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e16afee94ea623dd6eb32434964c2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d004f1cd4ea4c64b0e50347ec999478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4769d1d8ecda80db726fb7ea5074b4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944269516dacc5e35e4e67d753d8a67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959bec6710f4a7dd59c0f98d57b7a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdffdbd6e5619c78fb91937100fb7b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe1e11e1d7d785255d8571ad5f32d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af63286f784f3c6027ca68538942a9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f785bcf2d4ba281460a28ed7b446b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76685b44226c7b5eb2b2b7c83c043bab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297877f985db7ab92c3b626b990bca9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb47df072b977b00cde7cf04e5daf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab949d4fc03a31ac7ecdf23f02d15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae844b3812f55466453db5ed3abcc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820271b8b908300d085e825c6aa1e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcef7b7c70399521fab5d4f70f21c4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75202b79f05fed0434c830e51824c013493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e7999da2e6a466ed8949dec890df9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780efe36f28d4d85fb4754edd7437578495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df2005336ae1089b64975d2f152ba4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c9f8f9261e62a6f9b4d424c90e505497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a685de769722b9c91193893aa6af391498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f307d8b1876ac51c9a67f1111411499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99177b3a7545c370279db55f5d1eea6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8460c723b82611e7e2dfbf3dd0f6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d77fd0fd983000b698a02ad6861b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61bc5b2cf30e348582d05c424fb6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d788f26d236e9e64516da1ae4592eb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7ca400a08551be4663850b142636505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897403b50ae944fe1304f5dec4016e45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb516b53e2399772a4380a575b43d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6d00d089fad7cfdcb92fe87ebc8ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb86290b88e850b08b73732ee1aec4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad543fc9b969d4885a9a2d8b1e45d64d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7958fae137bd433a078e62229bac2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c9a6ca6df9c8f6ec9e70a4b9f723512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6666ba64c1801508519e4841dc696513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2266e99d7947880db3e3060f4099bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8871fc6b2e4046190bfcebe6da3c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379232fc7f1fe29c610028e1f2905a6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10634c8f4feab88c9a0f1a824f2e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0eee1831a4e17b43643343e7a174e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26c2f15a5d96483aacb9e432142342519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10377788f6e275eb298eb94588e01ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea553f4bc30e87212768d3a1e7500521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e9e27044b29ebd101a1bdcdfbe328522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731c3855fd1b52931661034bb0b6f0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2346d3a72faeed068b8274e7345b2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a16eeddc255fcfb92b391ff64cd645525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d98178f108012752ae1aeee99ff110526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c13a53f1fb93f38681f075b70057a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28278a3283f42f79774f4ae9c17fabd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6507b3bed4520638b920fbedef466b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb569397969060c80e9580c9b6f3589530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35af218bf746edb5cbca7eff68bd861531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09f101bb94666109e22199b337c7a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312f76c722a40c5d495aa4e18cd6cdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53854c3a098eb40e68616ad6377447534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c74951284199e3780f194936c089b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6522d0bf3c3ef81748208c5f5037e68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5964f28510de45941d7c6d673dffadb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1d18c1cace3358dd7730e2549677c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6018b68380a73cf110b0a792646842539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d878832aa355476fcf83d4436626a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4041e19b3762517dfc6509447a4bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641c0b318f7d525fec6b1c324e0b5ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a450070286780ebb385a0accb27f682543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841787fae246a0bdb14837bd7add361a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383efa808f2757bfbdc24c0a13af0ee6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78841b6bca25f92cfeb7a6829c681a43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f906bdf215afe5916e93c206a9fbcca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cbb591040f582b9e4691d7e3e5470548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82265481f160cf231bf7fe83988128549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436331610de9bee6f06e7bf166c466ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f59dbc4659961fdf092f3ee7b1f872551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2388401f5709f02207d7fd379a48f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e355d1946b4e99b21ccf0a340f9263553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c0c9765b939a3c19fa95ad9dba88e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb9e54a99ebb8f0f74705fdc31a622555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d0f8bc1c897d8e98cd64fff2dabf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a80771a6ea08d6be0cdf9371219e07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1a9566f6ba6ca698f2ec6efad6506558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482f80753812ced2bc7fb45eb685d25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79893e32ab4d8b7e68bbb8bf8b0400560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545c83c1edfb519771bcece78c16e61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60fcfdd852e3718f285db2fa45a2a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ce7c6c81b3867bc1baff7982cf520563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54066cf88f63d95a89037948cc7e358d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ed5e3c0ac046ef14764498648adb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487b44f1549c9b10473b4de68d5733566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac7b412965d674f44ccdee2a40502567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f74983c5c3daf3bc8bcb99433812d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ec03aaeb7dd9c824287961523de9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd51c61742a32933aac0a16db87a47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f04f0e184e202a258524d74ed6ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6bbec3db0f5b34d7a07e068e67bb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2815cd4d25787435a12e56188c4209573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192206cae422cf98ab3e855b6ec55195574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1c3976b13b77a275fd4516928ddc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b3676036d726f1d5f53decb2ed124576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8163fd594fc775e2ca1cb5c647dc4ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f7be2f8fb22a2d17949c5172e7de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533f035dbc87c97646ee91c26f60f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec693ff37b21d1c7d8ccba91563909580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4b03efb836230c2d013e786ab132a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dccf11d8b2ae21231b0f5a5bf1be4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aadb7077b90ad2efeedf0dccf8305583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628482cf708b43f9433083e7d319de3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd9a76cdfc2e43bc30cbdb9376199a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da84cab2e4808b0114182f21f0a71d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab1485de847e77c16a2bf537416dc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419bf09bfe44081a5b0391b3bbfd11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39857bc245f0bebc87e19fd8444d6d6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e67b7c62a80cf839897e521ead01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be155005ca5da26c7213ab57458ab4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc8a2b7d5b4fb7958af51438f0a1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986d105fd5b8d13e4c4295c2eb8648b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1ada0b4fdb19ee0c4842b82df5945594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca276798880623fdf3e81687248524595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c054b1ffe006a5d9586b9594c09fb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e825505875ccab558215291265f69e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf9b0a46d65d8fdfb0730d303cba99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b94f133caccac04737bdc176c2d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91500ee385ec386254256ff00ccb7360600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664159e9e2fbea6ba26cedf4d6db9ff4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4b60721ee257fc0ab4765a9f094fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f1bbe295df6f09716464e7edb4ad6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182797e5bc63d70a01ee911f4f71af23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61894848f2257444edd7274c1bad4563605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca86bca1c4cfd0d8e2244282b08c585606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758070cfa81b1fbf72b9ec21d5a810607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175e2e1f3baebce8b1e24991931ad5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77119c9e90bc33617d36813895467f5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5940be1d4df7be0e1a7264be5a2712610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82eb8f38e2b5631d00b647b576de99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238f83269520b5b428983390780c685612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243da3da2367be6232e24bb245b5ecc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da927df56f264695534621b8d835467614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fd21f7ca527796a015e6bab060505615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a848433a75851de4e9f954f5b056616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b6b4ea9018a791c36015e9d596dd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258f2c5489c143d549dfdad50db67c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4b3bc0ec7d0ac161622419585c6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dab6e7a8cc0582c2b34aba7aede3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6969bd186d9afeb8dd6ee692f667410621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f58784f92640a9be25a139db6f062f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7241d067404bf4f0799a2b683d7f0c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0aceb379619195ec3a77ff5332399624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0d6f147eccc9d4a162a8b894a2e28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889995a0aba4881059b5fda7f28e6fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c451ebba154d5acaee0d562f91ab4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b343b2aca542a5d23a06c5a4fbc39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a2a6aeced51e9c5639cb2bdf94f8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dcb54891cc151c577e67e467afe3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed01627570b2a830d9fb3a3a9479ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e86ebefeaba6deb4c6513d53310b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503409b93033b40e67bed4eaa9c18087633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ec3f1166089d2c9c453afecc9b35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36147e03a0972067d1abdbd355cd625635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e599c431b584b414043ec01966cd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34e3b20871cf410c16ffe64108350b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e28a29aeddc08dab8e92d24023223638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa37cac53997e5c6951091eec67a4c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db873917980ff6a104360cbc5fc77fd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbeab3a1823bc914a4ea21638a804c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11d20e0df28cfb664ee2867bef23af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab3501ebed313c8dfd0c71925bfc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a588ce9aebd56d47bb2581a31b563644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac655f271218723269d57e8773d72c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ace2dfb5901ff61414c1938285cc04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f61c26a1530f52cd834ec497d0c5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3387aa54a7e142a0edff510a52fb142648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60a63267e60d34521782039ed501ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a0aad75eb9e9714288703ed910c8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af04cdc30f275a2e1da876ba500a74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962181951fc8091446f25e55ebeeb60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eae83a7650ac180c58cbdcc679552653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ba9d4441d26c7f9f3245979e4746654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63933adb0457d08cec0db8b2472077655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3792637e3c7f2506eea8862aa313656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b4712b91e6cb27987a4a63726a54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7d7e51e1acb1e8773e087e861a81c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe25d6c93c7fe80e854670c96a46e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634b5521576ea6f19be991144dca4e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64920ab129ffa056945bb9e9baa772661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815ab4f8798bfa5a46cd9587eaa886a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d7bd4b9c213424f1beea5f354b8dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b910c7bfa1c1e71872ffb5b611e94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e28c2d99a0183ab6d5d2f421f0a216665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb357f2e02ccee435ab255372aa58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afde8c4959802326f134383c568ff49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9f812796173d39520ee0681456ca1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390c99bed71ee64cde7f955e38bf18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c448ad0da3a6a26d915bc4dd9ca66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bb902cfe647c62b0a84df25233f50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e33fbb806fca96d99a934db4ae2c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f0cd1e97d2525923cdc40c43fc5df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b609cca3bfa4fddb9a0e3b1f0675f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea94ab9df03f7b38c50ca5a0534f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3412b98c9a0b17d1a14bc1d9231633676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7dfed4057610aefe713f85729b84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d1dcc828831cba50e064945655664678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b839aa675018e46089d206d6a37c7d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffc6b79c1dec1a71ae8b982bce39fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5647171fd3346e893247bd69d5136681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c548c2c2c1bd2c3c2d19c25d8eecf93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b05dd7d3d0b94cab9c8f5a671e26c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f915296039c7c2f0604fdb3e335c97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92d1c680bea3d8e3008d9fcdfd7efb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173680903a81557b764d58b0f719c34c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ffbe519aea90b36e30b780e653290687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8467fd2e42d1d5be05b70195dfd15e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999730663b5d3405d729f7f4d0940451689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877288d300ac74bba413b2215bc2d10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b17a35adc92177551175f80cdaa47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa93c4eb68516dc617f4ad661069184692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756a1705a9276a984c29d54a86c6a39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505466f24e93d6dc35688933d9dc04c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24eeffa6544cf6a67e5ff18f80f103695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78061710ad1d710d980a6426dc30b55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9138cf1eb173dcbc5274bcf6cbc79aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26170d16cb9a20b3d3a2a16f0e6ba659698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899dffe615b3baae837b91b1316ca3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df416ca76b45d518c86166e3dfda4a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051bfba3f599cbac2dc2b24119fbf11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1732aff3ad9cedb0b711384900f86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc3658712110ed94134b5ddd9cbfe7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6d5fec09b3c5f0d797b2166b30b3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25857a00b80a8799bd979a106ae4b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8df5440d06dd6352af8c165cb71b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaf28223271a3b037806d77d790ae2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed8792085e935dfefd17172e8ce179708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef17a51ea1fed1be2e88e43adbcb1a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746d1582742ba4bdaa188d5189f6663710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dcc98ef5d0a033deffb748ce70440711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea9d78914d00f5e452952e2be8caba712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5970efbff0f0135d63d56ffc95e791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67058b3420c3a028302080946ba460c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02190188bc56182f3295d9172a821f463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff33d9cce483d8df38330df97b5684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f027342534113eb67da0bdcd62fa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9cb95cfa3c7be583a4e7791e01d1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b11f3c418d50b0f83b01d4550b4bc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e683a500fbca5988125f537e2027a7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c1f75ba5105eb8e5e4547eadb09cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2774e48dd75f7ea98c6c565b7a5ffc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9938a66b0702cb716367d6fa55584311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e3e460d6bfeb95ecec6d0f43089b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932f93641d3f9a463b573820dced82d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a1b17519e6d234dc3c0157f25a94a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364fb8d5fad45678ebe6a91fd2953a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3a5c9320d9aef180d77b98bafa1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3e4a1aaed5e39edd6f16304af7c2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0de8b536300c5518b7185e178cc2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6a356cfdf2f11959e7ed7350715819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f21647063dbf77cf8f0a991b80baf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae0fccc829ec3bc5bed88df9f7241d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce1e6a037c0dba9123d7cf5fb3dccb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6c5aae0cf19c6d6245181416e37e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c878ebaab1dc8bc7c6b8a20897bf06324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dec3f1f4cf8776f6f12edc2208b3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877ea381e1ef05317e36bd3488467126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc575179ae6ae352870e24e3dd024fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17465e3f661fe08c32b0cba40d88f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bd7837fedb50aaa1a3a78903a63e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac739997e5e6c4bbe2471fa6d1c257530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ac5a25a88fc68529440cc19694f5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9931640ebdb37b5f01b8d5fcb1e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fced6a0c5420aa72f487345627814433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bba8e62dd469afc500092a6e8d4f4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4bf2be6538978f2d18b1fb186a8a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b831bff0b878b6a6118553f91bee07736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866127754a363a9209d6f66f5a6cf6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43b077852dcc6aab9fdfcb86c5370a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb109b01b9dd902e9bda3254c56eb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a207248970f21b40cbf15cfd528af1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbffdf402712ed1523f65658e0c141041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa698d2852ef30013bc56510aec2ebdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19d2ec8ea9fb60c187060b305eb3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fd1b038c4f947ceea97d2c521452144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf407ed010a48f84f68002e32a81e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b3ccbe95713248c558ea0a22daf7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eae2d108648dd99351721d4af8fc7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a5224d81432139fcf3050d46440148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bf062c0ec11c33b5d1b15a65a7abc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee10896fc045c6e080068646a78520950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b6149e3ceb9c2d6b68b553f0a1abb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f40e976782d8a3064fda662b678c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713f59a91a434a37402abcb7713adc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2bc4ab196a9f29dc11f7b4b3e7eb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81f4a5cf1900f8e39b8c45909c17ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a46993dfaaa89a587612d41df44756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04a62c9ca53d53a0cc6a473997a82457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2cd4dd07f739775fa57afe2191c7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870fb0639b325b554f596dfcc3ac8ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1cb61cc710018d225891041f43f1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35f2e063521ba620680437650bb4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978851f1bced54343d7999b7a67fdfc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7dca24c3e0aec1e8fef0d85f004863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02a7a3163c6e11d6280bfc003e25464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71bb1014ac50601a38ec130bbcac9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a884cbbab7a4ae1ed2d2705543d1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897971170dd8058275544be7fdf9ee9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cf53c53f24dda75f18f86cdf74d6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca324dd4c7835c2b8c91ea475fa7e6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fc076c2c382effc9f9112adc8494270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e1dceb971c77102998da8f9c1b9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751283c000521c727d5c6daa6deac2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc83e18ae1091b0be5440743a40b2a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961e55d434a47f4f4c7b06e711c1ea574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ea2444575c4218918765591e5214675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bad19c2cbc0da7dbd051bba4a464976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b6f92149d2409fb76fc9dff9718877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e752896854d814031f2c964bcb1616f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654000bbcf5553095a9dc332bcf884f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ee10734e93d3efff963cfce6d0cd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf42076be3edaa54c980c3210f44fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a253c161edc9225c96508cc673283082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c627487efb355c10438e8e3e26ca46783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebcc551ca0f85d067523aa85d6025084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e0dc357f04ac2bfdaeaf0126a101785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c2d527be9c556cc446e9f59e3cced86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49495db03d5f87941e818dd6fdfd4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed5fd40ecf8ade4a13d60fbbb776d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c20abf898de1707b4a7ff0a7f07d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498065f665aef3ff21aaa928b5be42b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedfe44976dd374cb18a40aa597e55a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ef13db56895d04497ec5bfa860b0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff2d3aa8b78f453e2306f33a75efb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa849d8ba157d70ebbf361ad2c463cc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f9cbbbac1846e14648bf6f462a4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb98353ad76c7836ef65cf1c8fec9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd768b96d044fb81b09e88a92628a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422e15288e60e3dcf4857a56e04b67098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0164946fe37fbff17b7dd59bad74c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a50074b9a8cda09ab05297b80edcba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23eec8d2066f5effb3802a18c578c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a72292b9808528b1e9c0c96d8218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24996f75cd607d9cb1aef83f3709a99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693544de927db5166649bfd6d9374cde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb03c5ebb557599ce20bef9ab8ab0e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e5905c2198ca532827803eb3d14fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db885d75224e7ae999a1dc09b3b26cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179340a989b3bc0aa1e5e4d1d416fe2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7e1680bc380340db0fbde41d71ad7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e625d96b471d6a54ba0b04e7837d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a888147c2bdc212b5e4eec1df78a8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc7e793da4a2cc29a2d967c684ce0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b3a4fd64f44265a499c44c6ba552a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ce2d7c2e4f87b003627df5652af90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689efdcbff6a624aefec204454f9db07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af3762f86262fb1c4d0b6fc38d81b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7089a015c7857fe6b610375ebb6ee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862ecf0e9ff5c9e1dc1c4abaa0e7582118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91a9e96b3a0b9fba436843da59d26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e44f612f0de49db8ae30fb92bd8cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc377a7e1569c1870c8bf768670167b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a297c4957380ee563fec749b7e7d49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638de4c9c5aefbb95975061900305b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24550f99305edade16d3c643a82a9ea7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ff2bf1801043c3aae6fa5c1c2c8c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b6cabcd7df9064df1498ae4baa1ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e9fed9dd5a59306d7b3e694e71225127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c19975f4524ce6743d3f56f86a36b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c970e328ff8d3388954255e4d2370129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612cfa34eae4b4c6b3e4f1f200f512c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2703775e08b49c7d78fd568e343919131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f816aecfd33bd6aba5c4533b788a2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df7f2a9d215dd1b7d96002fc9d7940133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cc3cfa791a73042c8b9d2a873eb86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08755f27fbc9380dc36322b9e109a42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6beea74f6dfc9af2ca7d16a7f36d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b21ca57c85c84c28547e282ca4ab2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57fcb35191c71029d5a2f9411d74a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9fc64a5de35020be0d5b2155e712a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13d97f4d8d49aa4ea59cd7e7938c09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd16ca5346ea5bc76477a6f1d8ab63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a7e378bd98187c4e0d3912345994b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe31b729f3bac95a46f4b718af15db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c637592001a846f48969d4b7e614b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae87e1f54a6cf2a8b19f81283917c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf227c9d02c500796d2e2e3039c30c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978246065128946afcd9702b4f3bc82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada5d41b75c36adcbe61688e49c517148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e8449e2c39679935077298795f6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd9d355b2038040652e1b06c7f1bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720ed0ac92960c9b931d245f6d1b9ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600607ee02b615f22294fc17d143b8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c638f6b11e1a40617d69d9cf14022153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714af1fb7f9f4844ca3577950840fcf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b5872f1b74ba21d87c43d71644f99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e207fcfaebb017e859807ada1af6ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7c74205e31f28719d18406292d89a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153018d9bcad3a4bc20de5fc64cc371a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce38752e916916c4d54eea4e03c01b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbdf3214c80ae05cf3b1ad4d0438f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b408d4253858bf2860ae43fffa926161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b157aae0cec2d58b40e251094be49f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e87d0a02159144becfcf6623338b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d628bb6f9e01c083aea38c23a1b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485898fe5e5cb15c411c9b20858a4c01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa738c85c9fe8411e503eb5babd965166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2b93dc7a0a110385128b7c83ad3f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae4aa377bfbb1db36ed6e52daa7d55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b20b39614c8c4d01766c074d82cf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4daea43eeeba48753b6d6a2e72dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0166e56d0234d6f222910f63eba8160171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1cf3de20f6126f14915850c797436172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9569908b071b4f0d9c99ccd4003b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f01792ebf69a599fedb3fa4dd5961174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b78d2a7594ff21ec16b472d385fea7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1134d9f82b2097ec87a753075b7acb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192c1a35fab28c922c1969d3c989fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff5548cfab620b2a32f629246f2a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a8f6558c07b0170c56fe2902327f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf10ea3b5f33bc8683777e37aa6dca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f7d74c6c6a38737935d0e4e9e7700181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22843ce8ea8586f906e629ac8ee7cd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f83f7ab8546dcb2199005ee620482183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cac812d2163fa71bd2ab684a8b3a0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abc95ee8e0b0a4b8067a450c2dcbde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812abe13be2c7f0af1adc50c62aa7809186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a4d021eb3889dbc7557424a3fa07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53505c229afc2f11188bd6a9652dfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58233c8455e59d28ee8aa6c90fe55e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc754edc4012200e1e1a259733e969190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf31c5df1da85a0fbe2f0a47aca7b32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5463c905eddedf3fe844e9df16c00d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec34a6156fba0064f7bef9cf012382193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806456858badd8e4f249416d4efac04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681e23c7c94f08dc76cda6daf141f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e41f8a0bf11f4e67beee8c34d7708196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39b99583629b559311e0dcd2e4f20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065ffc4fe9066961abbb6aca38802c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4567aef8f7e3650c6248a82a7990c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe026e2bc0b2bee9b57b1803b7d47c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d025c8e6b876659618c0ee17630ec50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608731d850457efe11d9f59d38dbbb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30528264280bce35939cb143f2a66c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e633a373a9e7a52685051490c85d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179e25b6e1fe80d0e4314e72668784205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b34722316dc84704df7b7508919ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b635f08d31d60e71e42204cd8adaef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26087942bf6072acc6f8ac8ed2570ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc0c29d096d9587461eff3c02b7db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4252e07743c3a0f3d6a016583d1813210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac84ccf3fe6a7faae8702bc1166ec4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f529c730df38f43001ea33a2c708da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebc7db0ceececfb9045da384cb6fc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae66ae76457a9345c1084275ed9127c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04bab930007c5d523fed3e04f1cca3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f6f05e21adb2d833ed881980f4982216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54dad201c8305074413f812835b502217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c843db71fe0101612546a1e7c7bbaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f8ea2ee91fece1166653a548e891219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14710f96340b2bea4b2b778ae0fb51a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c600b38e9dfd9ec74255038b7cc6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc65b3520cf370816f11117657937e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963d8aed1bd27d7e6c105892810a287223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c89a92852800b4db029c27ab513de7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37925463deb471709557b208f88c2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1a6b91660b0de351dfc5179861e4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f9f87367e680e5a00b5a65c6288ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df83f411f0408d17245198e354e71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3487e26141007bb68b90efd48f185229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3245e5367d04e778e3171b6edf070b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558a9f055d4c6b0828c3d4ea4143c64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45916b03d2e4d8e5f736fa2d06995f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fcef42db1b3fc6d70593c434dc798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52551e5a4e1a39e11166e254a85579d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb05662c60f0c3fd02890b5b55f52f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33466cb24d05eb10a917d727255a5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286cc42084efb703181f5920c15a954237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f55f2217d2239a13814f8d556cecfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7236dee3b57ad295ab179c67994f56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40226f6ee97069979978436858743bfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dbb1028812fea03f953c78ed908bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a10efc4669b3b450334b230966f0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674da58d2452080225594138938b98c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e8ad87c47f43fa02960233f28e71c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afbc31cbeea6f9f87756093819f3d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e05b2064646a25c6e5d3eae295339246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f762a1aab315848142e5a215ce732247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108da1178eacdc4ee14424a5ea64d94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6370b9edc51e67303275439c6f0a46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39ba7f5a2165bb1f88d020f543bad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e77293b8fc98629e933368fb30073251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b80c6ba57373f10f7ac988be1dc1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d135033320d615cfd80b63fb0d6ff3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d260141606ef55228178fdaa5977a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151da73ea5a3b320136bcf9c1481f20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65bdefef65fbe878778c7c99612744256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739d355109cef7fc856b577748b3df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388798e72b308753ecf48ef5a9093ebc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84539946991d5813811f67c6edaa85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f31b9e0ed355515a945427466e40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873ffbf8fd8ed129e0dcdbf58083413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a62cafac321259774a9f3c782b219c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccba4a12b9b4724feb3a47e3b5b00e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0abc7f22baf2d9bd46de29d72fae5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fd3719fee8675827b9346c38e06b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b31b49cb4078a08f3f9e4149963f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af2ee168bb2a7548bdf9e94ea8279267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2059e71b7b1451f7c33708b19b1bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf064e53dcfa0b91d649890e3ee3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13e0fc857234102853f8a8e6951188270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3797e110b497969473587df0574d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6375ab92955732696715855d06a9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef92590d4ac943e9c6da956b210518273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e92c47f2141e7fcf4af9b72d73a8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc662950a23933c569df136fb8461275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9428d2d3ae2efeda9f0e82aaf0c1e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9808a90c7d79fc1dcb3d8f7b482fa8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1749518937861f5020046facd2704278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665d260e3a5f158e2557d177f5c88f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b540997e65ea765322d0a021893e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d32d693342833c3bb1239d87fed4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58f217aa01cba2b0c774cf269d996e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075a5f08f5333053fe48bb2a2f5da37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68557f4f158a7d65317774c98b2bc573284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8430df1e3ad986e2aa952a7873b5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c3b0eb24d9e55083ba9a0b85af29f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d4f2c69e12fecf1982fb3a818bc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b07b921b5ab137e0b433a93312b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e239335cfc3e4c73bb6356ff22fa0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b18fee66479167cd872e710d93de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a054cd83ee8029e31203299fccbb845291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462aea90a80bea2ff50dd39197ad80a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0450c9cc736a4f046b5cf3a6493f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feb5600b33dad459727c32bc1d9fec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec16f3aab66d191635e6fd856a381e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f11b710f2ff495c8e38a6979471f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd579dfba8937f1649a568be302599297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3203b2e2ed1b2a3925863571647d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77a85ca177b138aaba1f582b74061c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91ad30cd6bca1db9923a3c96ec9710300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d5eb8189c407932de71273c2d7c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ee55d905e2aa0a0344752ccea100302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42d228a08946c5e53acfa711c3bc4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf4e9c55382b3104d9a3d9d6caa2e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc37d3bba73f7cc1517de456a88225c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11c3ea9e2fbf6b5fe0eeb61512143d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917fb8cd5b56f9999d46d00fed29111307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b695d3d843d03534cf1405ca9da37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862e329c1eb1ae8248a7d1d6547835309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c317308d6d30fca0542ab39b1880310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea6477bbec67f5ad0317d6fbbf1225311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed90ad8a7fb2bd25b2035f4da31b0c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98d67e4ada42725b401eef1601147a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda664f8fe0b468b86b3786da6d321a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a48d54f4aa81e83f6f73d1a522690315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7db0d89017f6503a59578a897087316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d506bb195a4a54675d85242045afc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570317720e6b710656f4c42addc39e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4adce28dcefdb38a9283be59b1a7f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf05e6c08e9c5db52ba83dd75be40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f2e934d11ed6b9a91becba1095612321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff476767b8cbeb75b0bfeaca11d407322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874d85d6c34d2f308b0fa839c7ec57c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231138a3de4db25ee9d9233b7ea0f9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8e01bd8cd146ecea61b4e2d8363d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec8be2e868f17a4ec13f322f58caf7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d7435e70fcbeb54e4b66826f79f6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bb8769921de3bdcaf4e44079b9de5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104fe7695d71f529665d4a068221491329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e099c4a0e1a92d7a8dc2f3c257d34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db850a2f6a18c6956e58b3652f1ffab4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86103c55ea345a69db1e2acfe7fe43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e7d5c8b100eab0c026ac5daf87d3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf591216eb28a9eb333b20805a5b38f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dddaf898d23c219c0a6368b8ffd91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763ebcf0c7e91c153b29771a883e70f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306e0816c544b9c322bb5815cb723c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6e23bb5625b3ba88ace582d230931338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813dc46cb63b4e2a3f684ac07440efa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01951baa82f9ffcbd5ad658d61c62c2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cdb3b050739bee276001394cf99c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42760f035891bba0ad83d0c6ba4a6f20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d8df1bb71823dde9510e6ca49cfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312fac6713be798eda86dab9c9b135344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a6854a90c84bc05cce4abfec4861345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe2e37f267324f327a4e6f617a11c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e70f999ba2273af898b6a280626ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66399a582b911df805ec6bcd7e0911eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb0a6b256c8ad83138cf27ff7134e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eee6bf40437c58948cc6447591512350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da7f1d42de28ee4760f7b3bc29662351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935e607bc164647b2ee96e14b4eca12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8591343babcca5101030fe797caed0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66293a18351a49b012fb5163f76f32dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f06b024bbfcffb414b1b8d4b79687355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190c2a2023637de167e33a682e2adf8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed79fc2ecb5cfccff5872f47e4249357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731b5744c161ec1b42bb5894c684400358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b187bf39e036a80a70e576a89ebf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9340b9f90baff55cde3bceb0d04b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3e7eb4d75e050c409fc0529c008af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb78aefaef56747f8d5b4fe572750ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062bbb0448ecee278367d8a3177e2f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963752b59162157b5cd01fd9f857763364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1b40726985c1bf45f6032e651fba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c6228983b5349aab2486c2e8dbf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c72530bc22630ddcac85d095b06938367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae3b81afb74e50ac76c8e13d5057aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69e30bfc37f0bd9cf60d77e3e90440369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756118afdff7381fefa071fcbb1a981370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1183cadf68df4700ee27525f8023371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680f08f92a0544eb069299c7592807a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d30fb608564ddd40af2df96ea290b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dbc045b8b4141334f1d4b10048827374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99000b41f079768307053b4686ecdfad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa78ebc3ba4bb8471b3405342c7f666376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccefddefca203507222045d9cf0697377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779cca51fe73b456c276300f16a8cb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744f85298632988e063ade21aa8c668379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bba24c26bf6128fe93cf9f5745baa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8cf2167be779b454978035e471b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a9edf48f3fb7799c1a07e15f1fb45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c06c7fecc5d23cdc6fa6fee448601383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba921b04af10334e4d492920bf4da7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7c1805e8e4d0ce5bb6194bf1772eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455041792025454627ef55ffb6938492386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33048e9b5c0d6d7e742a2e65e6639d78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbfb27ee181747e1e126259b42273c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de720802fa96e6e34eea83eb2b5fd067389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55c2b5e44df61ea6f35d7b657d3c81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9057a32c66ff702bf83116ac7bb5d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62ab63d85172804fccc105aae9e2df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f19471ae3846a807f90fddbc02c64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5de56bf1c2bb0b8e4d56876fd1357394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45507bf65eb731727f5a08648715c67f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a34f58858819d49fa73ce0e122c1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ce6b10b2d59f7ff52a90f56eb058397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97b77d12b203ed0250eae7add9d5a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a12ccab03d9f6a5236497d23d5aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab38781f9b148b583d75b66e3f566fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00501f8f9ddc0c283dd1230dddeaf8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858ac053230b1c66d876b5ce838dcc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964edcac146e80bb84b03f8fc9b6a5ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb104dce5f0451b25d8a6e65ac94157b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b56d9c0ffa1443b9e3c63172e8449405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86887c0ab68cd3149ad761a10f66b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb3f56b63006fd736f043647ea9881407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be6abc4a9db9e6b0eeab2188e11c1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702ab12d8e782010e3625bd6b076b74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc24431e7bf1fa01e3799b3e6f9708410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47277248081a914a841c9a45a07ec995411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9152af1263fd7c68463d8bf4238e01c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cc23cfb18d3015c8b9062a8c67c6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecf7036cbc16a543ec9e88852eacdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e9f5de857c48c2cff302044959718415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c85add3bc7c27570c6c8005e9a819416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d87df6a8f48fd0c81e95313c26885417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c875de351d4a5760dccb39b832c20e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf82d2ef66d2a337af51020f288e77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6db427fdfa1ad871f4411c22feaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bfc33092dcfc66c7992f011b67bad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5184352678e7f9b38d0fcef4290e27b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c18909cde075dc8c1f6d95246dc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658745c8d2eb402ab07c11455ca242c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26150ffde243e60d6cfbfa157414764425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235b253f8300a9624ebeface6b63916426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aaee090d0cd1aacf1eceeb9ef3fc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff411b87db0160349db8781d832db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47d728f9a190422327de7b5f30860f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c08ede44479171a708b80b4f2f7370430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39e644dd705d17c69a249ca23c4fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f91c6dce6eb8c167989bdbc26d17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448518f8d68b0cdead76be983ae0cc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782331b82d436f446ac5e711dbc2c90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38369be08b32356a074ac2d3ec904f22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49bff2339b7cbd776d29df6d0df70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18efe3e95690b78bb298c1a2a101a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fff7c81885c1ccabbfff8c405cd1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1bec6e16d7a1586fea06af401d83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664513c14a72e027acac54ea6e5ae82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab747235282f52e4f7070807a1a004b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0c183cdbb4c50f04fd12f6cf3516442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f312821d6bc0b58c629a889c36922e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374b1466377bad7ce6c09a718fa9906444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa11bc8f2eef1e5ff5c1fea661cfc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c097aa631836e9226823ffeb14ea6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0118357dca77219bb51e104e85285447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ec9483b67d215936c53447ff3b4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb736699be8d1461c92e95362aab06a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28880a34f8a70c5470a739e93bad6747450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75620a57a552c183a0394545c43506451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7924282943dadd7a4e1c2be073997452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c557c5f09fcab58afdf1e1460f956d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdf26e191553822d0a21dc95d4eb73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b428ef6b90ab0df02c50d4de08b7dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d87721f27e6be0bed01c73c1f0f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba566faebe4dda5bbfee145f571ca92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a0996f5c7844ff62db305d8439e9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6b6a654bc3726bbc18a626862fab9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcdeb8430a41770bcbc6dbeb44eb5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9cf7d4e8c5aa34c5da751aabd5a0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2acf752e097b361cecf64a6a109ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e8205b9624256cd24399db729946b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ade516858028243aafaa478c2abc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23776f663ca4d7d781e30a4f166b1f2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a5bb4a341e825b778be62ca24a701466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a4508aaf8187254ed3d956341bbdf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a7973ad8d94474e00df5dc20ab89c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf93d0efa1a0127fb3c17bbb0df585469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcca491fdd6e296b754b3fbe301121470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ca74c6a1d9eb28a0242507272e272471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856f3c04b07909136fabc0a893d57f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92145aa0bc08df898f3d0286de6f69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857148dfe90d6340813b1666f68b3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec395d4bf03c360700bd8d1d77d27db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bc02a6f6cfecbc82c8e096cbf10b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bec7239140bdadf91b07c857136015477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d147c4ea6283a9167555e840f7608f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f052b4f3751a27e4d9633be2ebc209a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602fde4c3e00087e355b8644310d381480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e6280b2290a311bd2165d473beffa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184ef69e84f87b087e2de052b30f1fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933404665cf54ae2a4fdc5c1bd9106483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4620bb7f51b7067d82555bd2f18f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eefb42f57de60505da2e9ae3fb5825485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca884afdf4e995494d2a190785f6224486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40452239b42d670d827542c39cb7f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20cbe592d5a081a0acdc1e6444a6b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543215bbdce65e6014f241fb399fa89c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c349c00bec5b102087a32eff2e4475b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284d68c5684b858d3a31ddcb82df5f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8b915ca2c819efc77326cfaa95508492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab76a7337a8e203d5c00ad0cae2b39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25683af2fd6673ca52460e841e0c21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275134dd51129b34a1440f55bc90564495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ac67a0734f4a9415dd3ef00930ba9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba4af1df4c3cf6fed8b0d443e3b3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232615a62478320a4c6a7e079e030139498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7738f0f3e66589a0f561bfa6443d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce542aee20354c24415300a306ffd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed091f5c107522cfaeb518e897c07c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca608c4236d6d3a73c8639c6201d6e11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af147bc955f01593625d82e1e76acae7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b85af38c6a62a0f44605795fc0e3fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf56c452b2c76da4621b5b480002ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473d31d667b92766d76dfc85179cc12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6f4e4734f835a011af87c3a8616e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c075193dd389bf7a6b4763df36fec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49d31b204c487e576684f97a363255509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4472c1c8edbb24b1ca7d4a040f7d44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fb1a4a28dfc8476a35e3d084bfd71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee95865f00279cc32b94a3956a076c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ae2cf41f01f310b10e67746460f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5409e3f428c5418109eed6c39d03ccd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a10763bd05bd86ded86ffa547e1778515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3de4e623cc5d2afa5a4c4acd2c0cfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4048628686076077b45d24e0ff0e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ff155156fdcf6be8b2231122f9e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc88341a9a2de5add5c480924eb75b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c62aed9b91ce47f9c9f64e2c865eb7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820160c7399e2a704239dcdc9693bd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60bf870d5a2d9a1d688aae947418e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb80ebc9c7b3793e3da44448566a29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee834e07365579693e2e6a7b5e2319524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f5a2cf46e57a322a2cdda95a9895e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b2f5d293df0dc819452a92e9107ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b2e8ecb89bdd7000ccd4894bdadf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784094a12ab84b93348e62a93286299f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7969e369549294a492e426bd525ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28f7be3c2ee1b94ba8553a30a0dc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f956fc3a5039af1cbd15127143dc86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88224ce33e4aef6722399c645f7cdee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c6d9ba9e085d04f7075dae69409f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873db3239b096690bf2de2e257b89402534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ae6c551881b2449ee9f95816d3d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d8407bd1d5ca1c62a5624c5fe96a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce74a096d624f04d687042230a8eaf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d639d18ce2cd959e8c636761139f515538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cd3cc4e0e149d22688710d22c505e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b011361b86be9b9f1a4c09ae9839f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1133a1a6324e62ed90ac3da69fd7a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c253cd8678cd331c189a0a8301965542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3a37981c27df3213cc0f2bc489286543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba655a9ead09e93a389342115b625544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdba7fdbcd6fabfcaad7ce916bdd623545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecd661b06dedb26605080ae3e88e13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df456570097afca643d2c84d2faa3b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05703ba249ae7512b287ea5840f3e420548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01403db4292bd59acb6312972a4655ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4416d73df72e68f9fc3933de794637550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d62f041300f7960de72078f7214a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a3b7e973bf92249aa0010ee76f6bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f0971457a4923e9cdb7c7e61249d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d952689fe09fbfe5d74692d55c061a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c497a4df0b9fd645b486bfee9f9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20e02145bfb0a9f8d1a9b8116acd33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b234400ed5113daaca47755305242557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b25edafdea84b9b722073450bfb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8171fd07aa74500420fde2535c1fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef60c876fb9d28e91f8692d03333aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b099d7b16f7628a741a4cee1e09650561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312cc5c94e209c92ad028cda25353ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12559d90781969639311752d8be690563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcd001187194801e3fe272b052e049564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d939a9fdc13c11c6cff864ece27a7bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b3412cd559746ccd02a6ad8654a5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908cce351a2739346ad4c1742c4528d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17dac321b872b59549aa45612169b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c93a83e55f5215492fdc5baa5954569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0792589da43a283ed9f380690791d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f23376a2e76fefe464e5f5d1795255571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1392a2b535da788003d895fff129de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821f1e727fdfd18929907983a084e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60fe4e4af2089777b2946b913f2c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c4b33740c670003be5c26d0c92fc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bda494592f473811271adadfa3ef2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38312ed093f4ad5d5e9cce74a6187052577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b4c7284036913a79519a70e752a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970b1e762107f4fa1112f5ec3c421a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9600e564de4b6bc511db5eb6dae745580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926625b047ebda47dab20ada8c81c90f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763fdd2f4e7a94a542265ec9a0f30d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753cd5d46af0164a1deb8946137db87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884ec3957fbd20286399243b42d22e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f9e9f670382cf2d1a93e50ae1a6b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b02b2e0a034950c55ed1cb3917b759586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b23de1b5108b8b9f8256ef05658ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd5dedd9242157529d5c29086a046d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effde2d181407dd964c5f40d5b3c960f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa4bb4062710693cc355b96566e798590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257930387fa6f92d6a1da9cb3a53703591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca07eaf9e055f11b349ded60ef00910592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44827f7b0a892c4ab6d449de8e987972593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb5d83a36e01fffffa5d7fdacf61d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0525ef30ba7629389ccec0b54f16121595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789a0174743d29c4118ec8a88522d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ccccfbb311c5fbdec9ab556773ea3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e605bc7700f4a4cecf45ebeb9c428e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351086abcd91cc583bf0c59fad229e87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2fdabb4db4331ddf62d794a9c9cf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d860e60cbc8cebd7be00121f21499601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddd32da42b883e148d834a9237fc8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05eb7b6b092db78b778bb8553a9659603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edd06e5a9943939177914bc39266c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d489a758041a5ebdcd5883e33b7de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f039be85b6c380a8c749ace583195606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044761162079c81dd1650b8102b9850607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70a89f9c16445e3bf8e820e60c3f97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2b24cd5f689b78e41163d7fca7560609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249635616725dfa5371fee1e30ce9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c3dd156afe1a0b707da87bf20c604611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52045573717f41c4acd01c0b1296f950612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a54861872e80300671f0aa5019864613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d129c1b1f552b97f13f0fb7e31695a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99451cc6e2bacfa917e886637317517615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff160fce766d7f6273500b49da7ebb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9942c1b01251130d4f1fdf24a06bb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd1de9e1b504946fecaa1e9763e295618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51b2e7b2c35ea08fe4a3fe60bd6078619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f665f7efa242b302f29f2e033ce6fff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c76f65775cc16ca52ea83dfa83b30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4779e004637ce746346aa6a37934474622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821cdc1d325e8c54bd1c5802c91a28b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e0b1a4e7cbf5d3f4059f5e5d02345624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77dc3189b3ba956c7861f77edb5d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c40915b231d47c55f7be2e87ec1076626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5406702e0bbeb235f3968e4ed38c5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d963ca35a50393f4c2c7572c65cdb7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4051540cc69583f9cba8f3f6469bc7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fc5929797c8e2b415e9c814aece5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858121b64f659ca5d165670d3768f915631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252ad4aa8dfbae8ab0939ae7de33a88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8e75b0dbd5a886c5c4547e6685c56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5a9820248b1437da2827719d3e97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff53a704d156888ad134711d1659417635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eea7b257a34f608d2c309ede613bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb027cc016efae4759fba4ce407732637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89659d06a41ce615b8b6d0f7a87ca3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c43dccd53df50f055b6c8af9a07be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532736b5ca646f3b1b976321675ac747640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18c395c7944df6a280ed893a93f287641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986d451a2c98cf9911b51b8420302d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd78d7ff9e88f6a0978094a354411ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2fb7ea72e6b2c6fbc47af941ce0dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80afd6549a61530c30cccdbdc89676645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68b530763ca5524aee96185776d4bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce94c3d8ec10e5b331f29cd8fa5a99a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ff81fb9241adc50396b11e7efb0d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94cb4831f5703a108e107119b76c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614013268348940a13fe67eef4afca36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264240ac42d7207cedc7848577a3927651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49248d35643664de106e9e8fb43a77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deed4250987e89edc870aa6276a12f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246bf4cfe91d37213f0b4a913652448654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cac8da6bff87e5c89923664ced3c07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfd44437f3dbc2cfa7939a0e8e536656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f746525ddd9f268fb0ece72953a497657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29789c441dbd29c769eeb751ad8bf03e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e11f731619aa526b2c2a9a89d3e6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d36deeebe212c57c23f161c56d658c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d2408758f154b913758687329ad39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31d265b977ebe183ded4fafbc4b41e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de46c0bde310651966eab310c59a8b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf447802a6e473eb92fa43931454bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b15000e30e2630fe3dc2c42679ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d55d0dd08361179d7eac9739631d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeeec7ccdaa783791fe77e2d2133f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b970a69e3e1dd89f5cf2575f58b24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d964c8807d0bc362b0097d390fd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2ae1fc8534099237288a932b2398f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20a89a501445e07034594adfbc41d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02edd176a53eb580c500d8b0976ec6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fa813d2fc793833f725007b3c2847673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b9f6622bcb6e97b4200212ba8ec1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317f01c3521a8b10b1efe4f35d151db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c730c36edaa5d5271c9387ee4cdb2b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021e1fedfccce3296a7e15a50a02c9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48444263e6e21322393a4d7601905ed678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>