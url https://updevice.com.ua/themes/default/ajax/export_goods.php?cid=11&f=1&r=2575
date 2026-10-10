--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc94b7d2b450a183c557fd60257801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd98b28d3cc1537b5de34324a79802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccdb7e860d8f5f0832d8bfa0e8a9513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a6819adecdc3460bd51e1d1bd5704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171ae02e55506dac65d3c6c10f215215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874c4e2a5102d90654ee03b177d223a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41a2b6c902cbbe034e851db9b4d4e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5e59de04fc1a5d7f5b8a78cc378d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b7b426ee04d5505e1e2584a95396f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82306cc6954017cdcb7e1846e0aef46b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa9ee845ee5686a059456dda77f49911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca07252f526debad2130e23f6a1310a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c718712a19faefa8c9e4f4d1ebe663513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d3921c8fed99120aa5d2794c5b8a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ae5b77799195a912d7a42d4a896ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010ec57f5bf91c18756e70af0039db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ee2c132e7f7fa5930d58e9d71d4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfebaff742a21d512c5c39f054e6eb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33520c706c3799821ef61f1cfc145f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3744b3191ddb5ead21ffc452905c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee9ee42827010aa09fc188317a48ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b05cb35347f04392acb65c61ec66722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e5bbf8e2ea2a3d7fe42ce887c7e9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d1aec7e3e493391532ea0aa9a4ee724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f3d63a9320dedb7d1d1b0e4ae15625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518a577bfae6b2a4931585343380a8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d62a2a5af7cdcee1f1002b72c082a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cbe492adc8b30825f5958ef114bf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea61fd73137280b981d1e1e006b7c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e92f2c3138a49fcff0de07a0388ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c6c464888cbef182f92cf9cd5496a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28438405e09fb2b8da76c35806de9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d697d7b1f600b5b495412782620ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0e6741ee61343fca0df1d08af608e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662777d6b9924c8d3de07274f1e3823635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd163bfbaaab7705ec76f1dd752dc8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef587e53ea3af194d8930af5c28106a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dfe89f00a7303a44d87241be566e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b13c5d64808843a6d8d0999df6d0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322791f9bbe8d5ea680d0412aeff8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9711d9f8ff6113accac7d80ecb814e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d770dcfb2f4bd240c0ddd0b718a7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d08a8d525e5609a8d504fe6390dac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1dedf0f22222bb73b10445bd019b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119889fb11ffbfe56b5d0e777d7363aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cf356f88f8e9240dd09df2687306346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc21e8169029b8f5e1ef1680fd2be547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ac36f38af7040640a7aede762476a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5a786b04e964afeb832425e5c822849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ee85682b0c9f43dab4b430177695b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09149618520ef79883e97543195b05c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df0bf99d68cbe6ee62f39fb1dcfc6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4b3e7fda914baae38c17651ea644653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27eaea6ef92ae999e7e57fc307976954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa321cc8177d17c77a80c0c1d15d6e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416f63fc561e576716379a49daad9f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705a2b4453efd77d7a5e9e15e5336a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d274ad7fbb20e28b5bda02e3f861f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35839d51397bcd9ac4c0c58d266c87c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3101695c0f6f42a3eb50cf19e1ee160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a538ba51975b69af0c995e8d482b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86632c8285196c1de54c178b8cd3b04e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96adcb2b93e45ed98881fd70ddac0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63854a466f2b42c258ce666a8c243c9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaede21c65dc4762e696468fcae94065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5c4e154c42681c0b0c5452e2b60f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96457384ac73745460be40758b17ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f573717306e043541d064db9336a4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287a610422047b71eda08d92bee621669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec999361d8fe85fae25e4dc3933167d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5434a4ffe577b7757484da1adcd98971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67f760b19e817c24bb57f4cb05e14e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb53d09463211d3b58464024ef834873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a0d90e35b1412efd18daeaa6c1b8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a588e899c915e7627bb871ff144ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022e5d6b18067647a9204062d379fab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d9ca346875c9eac9cf88bf0aa8f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c901f738ffe8085a48caaa0f4ae6ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d7d04cf18dfc8d6c181a0031ff3c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85c2212eaceb8eb39e67a998b8db480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8810e8d7a976fa8de44bb5a0d753d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786f09500f3569ff101fb51c9c3c6aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010a0886d39d0f3dcd02857fa62abda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb8d2f11e2b24a3b31c934c1b0aa5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04845a2612ab8b7824e340d5dc4e141485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8aae929f1dc101f84681e0c4da7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e1254085f587447b689df87cbbd4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b4bcfa33d25ff418bc3301c223c3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc0d92d953e72f2a06a1ef59e31cf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec6fdc34d694556a0e1950a7c2423890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b49a775d7e78f488137b4c60faf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05501de194fb0804e006574c0441192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014396154654eebf2e3f44eb003823193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2587f339750ee4f7132794fd757cb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511c5a768b56f7b175cfcaaf9372f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbda2cda27f57bf6f18fb358e5218b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1fa3fe4d17e9a110f4707d082a92f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257dd6549e525004f9240f34af14e1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a17243531b639152ade0b6dc506e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5675e2c18eeae911ec92163cef06bae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6b33ac1b1130ae8603dd88c9f9810101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f36c0e3f2589321000ff75857be2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f962c2e3a4deac815a99eab5a5944103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49763c9ea1305576bcf91d90e4a4fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae70c6a85b5e1f34f914740ab358e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3919e92e2f7091de53ab804160d88e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a3d27d422d8b61b20db03c22ef9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bf926c652e03afb45ff0ce9975870108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff9dbc3fd8fed6a64e9b72bc04de2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85676ae390eb21b975fb616adf8f4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e43d4e8071490847cfc287f6e0f33d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ebc9414adb16195359a68dcadc87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5403eb3ae5eaeaf8575dee25dd8c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc530afcbfb9490faa7d7ac4a9352114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd49e90fa5a0151aa5da540ebc272115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a74987a4c786a918505a2c08e1be9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d772828a19646246952371a2ba7487117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ef212991eece350d728d7d9b96353118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc398b782d901540fda56ea544e20db4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2359ed39e3f173515e0dd37d8f7e80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cff2cda3adb4c1f54c0537d7fb33f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea5c728803f9947b4e123aad089882122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f99ec1cc5fe4354098ad7123ac115123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca3e7a72b1beb77926cef366825d84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20501adbc30314dba85dec06e95d8b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd14af27f2fa699d42415c1e8832d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c174929414d1298a45de59d389504f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4539165c5889ed5f2b35b5da3a788c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13eeb5e91faa39efe586a4c62f9503129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04ab13f13dc0ee89e5279f18a0d015130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbf40f4f95f04c029359c7d1f56ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122744ad600a9aced04db12949f773c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d25c5f82a765e2afac8911520e9d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df784531dfc37db086b24133919006b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a56635d218d73933375b82499cda55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd2cfb212f152dec255e2271241fac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae12d1fb8ed7f3a37547cbf7e8e9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccced60d112fffc9cb5a96d696f653a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4f63c23c0e42effeee2a0e931fb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e2b1445470c3bd13a395205d8540140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240bc69b821f168d165c60c6a5eb9f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f82bcbccfb3b31469c147ea532f35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94ba6fcc7c4c7cba32b66081d35dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f692d0a86c4b7aa9ddecd58c391cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e514df39428bbf3c38d77ca0b05c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfac1d2eca110e26a87c3eb20e55e6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad8f1d29aa88cd1137f8d0a702aaaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a747706b957bdcb8f1d55edf3c73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a33d4aac8fe941c55521a0d22f91e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74fac428a19d7a1b6f239bf2e563e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94ed7a1429e0d33fd59090eafc9f10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55986181dce71f3376176be6d645bd74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5014a3c631c65173529733f52365d48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865236df8280724baf4e8041d6d296ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd82279aeb7ea4a8d87d3c4c3a443dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d352a275ce08b5cab05229f0986ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206e4437fe00d4cc5475b95c80f55ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd955d4a4c4424a3d14942c77c048158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f654107f64ed44f74b8e6c8d55e33b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94780392bafa4215adaa70d21e577be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80e31844b722e0fe264a8dcc5260c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1caa782e6a75c75f57f34166f563f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb898c3424f119a1d05106ecfc885163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6686b730fe54c601c7bfb0b295750a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bfef8218ebc4d23e970a92722e44e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d73d746634b362e9d3b363a8fdd93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a41959d97eb1cf21240c5aca914914167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e5c42d62e98a4ec3e05cb54dfc6f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f499bd40eaa264a27e884bac85321f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7875573f7a49aa615fa71c275c499170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91258389e26fe641b37b648d56a537fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8145c363583027d137ab3dfee6b15ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475c1f9a3d50c33ec269ac760d9832173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f4caea2d575a7f0020e4b1f4bfda8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2cda18d330d189770ce1efb04306a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b98c5650cf931a24e61147387512176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152775edb0a22bce899ccda9b341bbdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b34f4724b4c5c1278666cfa9f8de8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17c4280e5849ad769fb122bc430b6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a37ad269d589a4ad606d2e1ac2180d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d757581602c9ce0d3a3a25cb328f56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed420b6369c671b2a3945377ffb634d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82caea2dc9161ae4970054650f1c60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49640b6e76b83bb28840e05da48c6883184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316659878630f4d736b2b9a5fa6c233185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b24a4e2ee0e08f588730720d3958d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af0ce37299e81a4d2a7cd785fce953187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce34c15e5042dee903e7a47fc9361ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf18693587686751a6e50fbd07f7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a75a0206192d88524f1d849634755190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d46d83efa5cc9a6519770a597a15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710612ad30871259c199379115205b67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d474237efc4f379e3c57963c5daedf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888516c965569f13953402b961696e4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba381222a7d26727e46e3c25cd16acc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01e48d879ce90715e20053c605a872196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1305f2bc243b6bbc02210c05227f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c74815bc55937ef329168d81b71b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2718258f27a52e7692b634fc811c5f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261687bf1c04108fb27fa8db93b08818200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3afc01bf713852d09d494a01929d41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bbb6be3edab0622a37f37da15cd68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346201806ce2528a73e35cc31b9e7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db37dca4fb06e8221404d3ee01035204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd7cadde0adb762418e3b0e607799205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ee7c2322546d1ca98fb883474b131206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c6e2c4b766bc6f05fffa56d5badd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0c077d602545ffc613567640c3b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352b38a9a040a510af2261af11d6a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5f3b77ff6114320735ecc3101dc0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e3d357fd0343f01d142df4ec9129d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5dbfc861262539465bd81df7248ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad7c4a61bbed9eac4f7f57fb22758d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f93c0eabdbab8f89b5a6b8ac756c4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285fcb6ce8fa164f7df830ea7dd31e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f89251d92de151f4f65d12b70c878216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9c967b4f270e795c3977a8939d8f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62d697d575f884380e6560f3757337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3cc2ae08eb5d5e92e3340528df98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3e28bc6e8de8bd7860ee5aeab5e6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a40bf2d880132493806cedfcfbf0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa9f685a36eb2b5c983d886cfbc3fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba5a16da1b0e5e1db54840088e5016223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6968374a26e86d0655fcc8e3ece29f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba8ca8df6b59bc87b0ec1ac9601a6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5ab0151ce8ddb893a787cc316fc44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72f80bb4037bdbf2cf0bf38fa0f4d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d006485cec7b4b547ecf807d9243655228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed240f4a532f2c2c1d0e6af05d33fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b337dec42174425b195dc581561f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4289dc203208e642a59cd8870fb2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee59f31fa4643bb349b3cff21c2235232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5fc7d0c0e2d86be1bd2ef9b420632233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5db043510b2da78ee9006abdedcbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d73e0cd80f276c361603e8211489c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf67de2f791763928d14445dc3f40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5453579013b35688ef317d4c01701ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cee0370319b5ec5d962e857bee06a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5144121f428069230253863b41827239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf407f05769f2c572c2156f246d36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4203cd106c528fe150abc440d8fec3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a379da78215e7f27c3b4ff75250476f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1545186551252e7f846236319f6981243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a232791f06b8ccb3bf752b4043fcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45b7520ee74a2d2cb1f84970f725c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f1f62a389755ffe27acaff02aafe7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c2aa7e737e7ea4b53144194f4f4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4164a2d4e923b300f9efb6e60c1786248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235010dfe7746b572ca564e103dfaf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9467a106f09a32ff5278a610febf77e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1213f8e016e655459d99e036b27f2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb124b95d152651c2850eea808d366c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b5b3ca84f56bb212ed708f7f49173253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504396931b5cdb5d54a75bad326674f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636765ad14e851230558c119925c60f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602f8cffd075de88c071cf1fdbdcf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a5e89c9d6b1eb4efa49ad8b839cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774de2bd8bf9b40a8a1d2255a8b6d90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076957c2b84a1482b5537e8be7f74f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df762368d9b76e0b5fe9ac43ca2cb1d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5680abf6ddbaa55c01ec15b18da940261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5efba06388024268a7019d9cbd82ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4149de3b2325d2019c09cf27f8b97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb686ae1ad33ddf6a667bac4e01d06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1e7f8fe376be11e4baa6703d492eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154448ee84865985b6c25bbdade490b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7b07b087475e793cb7a8b7a1c4d78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4aaa6b3594976e1f6ec185ee7411268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22deac49f8aa734b07a7b74753cb61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e683ab5eab12bc1324405f8c9948270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f933a536246eea68439315281e2368271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085b6072b9d69fad3f5851d6d3a3ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7f52e9b5c19f43ab5354da9e4f161273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82054e6bead547536914f6095563bcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc652b007ce30b1f58732c95884ee57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b565f0d455ac05d17a6e6274b548d31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36bc7d3ab9ceb3f3d220e08f092580277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcdc39267d05311ff48c857c5bebf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab86245450e52ed0c52e028a1f51dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75593d6f53c430e939d9e2d36195c9bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33af4a0cf67dbc738bbec036d95cb47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68374771fb95697790f46fc6fe7ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007a5b8d8c6169a95f0e4885dea61d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d5a0cbd501a0397ff86b66f3130e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04e8c0297521a48cb51c1ff1ca787285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17278ee56444c019e2134ba709880286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc2d93ffc0182f2853e89717a79a82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7225a31bd66e3780e21bb7d63e0a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272e05f13c983b6971ac6ed95842fa3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f8919a4a22f0d69f8497cf49e9d2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ba0e15d390beebf3278a7063f2e53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72c5b0b7edeeb9a965d8c6877fe48a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161014994b22f439c70f9beafc4d2df5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7d1374c2df3bf7f44c882cfd2363294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0bf6a729912e146ad96acaf0ccd0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fcb656e1a3f9b79fad268c3e9af7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6e10cb904680bb830b8db8001d93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ea30f0c03f0fa00a042a0cdfc31c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720911b9fb3ef91956cafcf7b0105c62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec0c0cf8016983ff5b29d45281cddd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd4702ab573b066280ba94eb91656301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a12334e330cc5bf32a93f2536e4dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6976dd41d79530a1a03c2f81ded64ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d090a11d632bd0b103ca26964c5a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cb57631f606239da26d98d7c6c8f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9fdecc9f8f5b73cead2f6358c613306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13ed6647682879039d0458c4c6ec50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e3c6ead3974431b7e6c1b8547750b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b523273464901727816b6a3e0212b16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ca7470ceb540fde565ec1a1386a3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bd2b753cc979d8a7315057e832eb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abf89fee5826aec9e7f33472d38f0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb10d54f585629708d143ee4c8e6b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2dd4420b21b7b4a28b10ebf57f360314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09eec7794a6a763caa4a08969c9397315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd47db1532606f7557d173175626f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52988f1ec3a3027fcc8c07276c2a11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89065eddd68c5964ba7d0eb4eeef9300318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec3526686ca47fe4cd89854c89935319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd074d2688bd94697a11ba73a6a11b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1044e7da946f571aeec128becb6f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc093c8e0f2654e16555452ccb46bfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeac1ec02fcb4f98a53fa8a05c716ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc47256664370a7e1786e6d5cbe3bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bc85220b90dc82905ad31f2fbbb1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaa5327c74cf559c1c759e0879ea02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80beb63b539b6414b11c2b7220661e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f16c206742ffe7a7242bc89430aa28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc8cb97ecf5a04bde684a7e8919e57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab2402a0915267dc4081493eecf45d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3362b0c0c8e4afcdc5732bb5c9fdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff93b1bfb187a101ed4bb79d3d053eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2a2096e974c0aff53b2bd4d951bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e78a55b5d78c857322c04979c3516334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c7230ed4a366213923a35491ffcce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae8b05a992a6d5d89e118259129a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3380490bb23da4e582029aef5286cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bcb4627b19004a63cbde918f3615b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a194c281746cd7ca2656a4958e90f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8fb6b3f63ed69c30b34fa7f1d32fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74636bb2ebdd5ed7f81dc0f91bd37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c52571d1dd964e2054d2337f5e689342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5265c068b030b3bfa4ae6a4dd657fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51948f648fe0b82b8aa4bd6a5e41080344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480abed0d09efebc13c99029404192c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854208e27ae79600e46c13dfb4a2f379346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92d3f421eef204d3a2067ff3c10c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156b494bfa0441fd73f9a790e2cb9fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df09fb8082b3c162e6a81e24f84d87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1061bd3148776d568be75a0eb3f57c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f961ec49323ba2039764676ef82fb61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3b4372682a64fe0d06f4aa4d070e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f5c2a5b8cf0ea99287008bc7a893353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e243ec28edca1c2def17728fd5ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0b933512d7ae161ee06eaebefa802355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dc443756e6c0ae7e6922243a8ef1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942a17b59df6a654afe53f603443dd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb579f91abab54465c5c5adfc964f149358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87ba603f3d2c07293c42e7b71f912b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792cc92dc7e7f9ad409e42dea127cb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd099235062ef82bb7595270cba8984b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b22d2ccaa6a0093df2882527f2f8d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a8c77e5439cf7f15657a6e61cc91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4abf3c5c895789d111feca66e8494364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32103f98e408c7fe0fef1080dddcc9c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1bfe8e4f5b900a00596e24d5b9ac2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0fe37f75963e1efbc9468ec913117367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f51392aecece98891a369947d6bf70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a57c7a25c44492e2d5412f6286f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e751b5b675c617719967bda83d7b332370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28ecd25f9179bebab86535ce6f21b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712fd86539673c28f432c1b8638a97f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b93b653de4e78782e1a68a82ad7f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb8ef727b5cedb51f7546dc4f0ecc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb4cb048c4be92dfc1052f1fe5855375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473904d365bc54929b10a51843f4c209376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8299dfe058f3229cbc5ec1ac4e0e869377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e36a847aa087a985f47f6a9e1f016378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f394d1737239d024a2d572e3602056379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca003b4d86fd36a4c93099c43dbfadc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3cadbfa7b2c67f24f3cfcc9e5c81e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de202d5a1540e4957a67afc4810255d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c7255b13b5236c0a11eb0985ee99d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c65ee69ff6d58bdc5ed174a41a25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d56a0f12b77f67d1a7e0e1a0f8232385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08727f525394ca5051ef9be8b96a546b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7af72c6f02ccdee512bb3ee46f532a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608876edf45c1e18a2262a772fd8446388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb567ad6d3af765b16024f931a78052389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff5a7171cf13035b645311f9fe3b79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c31f3861cad2196978f7140963e299391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae7a4f350db3f9bb502465805ae9ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f640137f93c379c8df6acdfb8038f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0748fdb75bf59cefca085b9bc214b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0656bf103b216ae201265740772fc57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f25e5a1307fc00d4c879c3a6eace396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00abb8f6d5a5d5f3efb009f3fe9eb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a069f59bae3cbe90d6c767b661a9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef6295c1b6e35356ca865bb0bf5262399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940622853e35287e9526838333b94a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f7c1638ec00a0489969c7a5eaceec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d448b7e6f7ef04e812956247bc79f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8247dd46fc14d82ff45fec5944e019403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59421b33928afab0464ecae5719541404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf544f3b57d0ffce183be75885e9c21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a7b2ad8f3edd553dc69bc74a9f074406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1aeeca64855a4c34b5dfb73c85ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2968009ad6e694c2cb39ab0dcc06c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058be51bfbe9b000fbc98f15a92a806409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8c15c7b16b5aebd941d0602c2edd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee9e5f031fc6e43c72bc4cec238785411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb6fab9a341e7f0fddfd7ec0fad1d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6ca1212feed631ce543dad0050a77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6756c4f26120db72d076981cc3778a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deffd2e9b22bf19fd9abfa50cdd13e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c2913a94e3f6a288e67473960f885416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc1ebe706fcb0d085f361d001b3a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e9b05c456233e37003a45891c58bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178730128d4829aa900bee2850d939a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa885200592c72043143afcdde4c5057420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2e94eba777cfb9b9b1bb89398a5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ed22104b44cd2988081b83b93a504422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210eb255b6ee7d569f90e0fdd97ba3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d67a92d66366605e83d7bb21767a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dadef701e30492da504222b263d094425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8576f991a5fff86ee507fb8d60eb04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24019d56282bcc36a77f151a6d0d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a51c5a2b3eb0eaa162b1bc35bfebb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213986d368213d9e8158967082944d8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052425bb93e9b56397689e3a9958371b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ddacceac27db4c6964b45da3bcfb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc105abbc1e72a62ba54383dcf680c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef456d1e7f3cde01d9fb4348bb531251433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08a19e5389600aa5651af986c896fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb1decb00a46fff8de4cfd47d6a1b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179ed618abb561e301d99e97a63349a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cda4739878f4b7dad3a1852f686454437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fbc8c03cb917871ea575fff756494438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599f98041260a7486d09135cd027db5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f6dde22e0235594f169fd336024bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96405130c0a3d067fd11ab6a02582441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b508bb9d1b54735657ea5dda3e469442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd457f02945248f52bdec3a603dfebe8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bb9d42bdf5f5352f5f9df49e3ddb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadacb7774e61ddd30209d7980b67619445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca00ffdb97cbb375e832fb02a9ecdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae776d4cbef04f966965beee61a8076447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8de29ca2e33816815d8aea13fc93a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005146c38f94bcfe7ad52fc6879698fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00ad72108272fd44f66208a2ff2227450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbcc13bb19c7d2f8ce403677a77cef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195d4b3e4f79e4cb76f204cc0cd7bc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eef5da45d66db76409fd58a6d6aa03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f135162dafeec33c86d0abf29f76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a5b0e01fe53376939f3e6890464d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965ba629c2f04981733f56d7466cd2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a6f1b683b43c54380d17aef4a8de2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c10e916bd0e5edd5893b8cc859b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d784c3e2431f370d29b9d674772a21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aa4ff3e835dd00cc53f3e3a2596d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414602da8416d744aecd593eb8de197461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd834847ed65a443f91dbbd16840dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8873a1f5d6f08c4f997d8192e40b98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5199ed9121061d863f89bf4782c5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860aef7791eb7821eac8f03ef2d017b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb390998b8235b518843c2f26e0c8be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2de12ec91833764615bf47e78db9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969f2d21bbce159291ec1483abb7e7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5925d99dbaca3bb5250e5d197a75a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f36b017f713e84fc60b500b1d48655470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b000b8195f5280218dc810032b83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79512572d93391ba64a80cd611409217472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4f9d4e3577dfede06b14f46927d91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1c9de71e51ad57f6069d1480238b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8af47397e5cb28262db91991c57b60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7175d37880f84c2203e684c1df511476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fd41a922e87da1a0f05e22e06a1da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dc5db0591af5ff44ef7fbeb6aa038478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3015804a9d00c33158d97487df0d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cabb82db1641d9d29eee37014b200480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a340cbbfdbb598e73429b163e8ded481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc9b498f88a44354863eb488dbc60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa193d744dda2e53130444f7fc7f31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa69e165bb927b5d37ff80f778d6fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac4c8ec7380ef22135ea91ca83f9ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751100959859427701f91f5e2c5f8227486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758800ad8e9642f981233df6c53b7bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154d9c445379267b921019212cb6f87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129bb8142fdbc1cc8cd34b25d527934489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d745cc285828b9a8b7dd365afd34c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8489171e6169b4dad5553f4f90ba30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936a0a5edb58796ef1b6f1dba512148492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386245e1a8c32bb3363ad8bf64256a90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb3c37892363688acf94c2171d7a99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bfc312b173125aeb6dc30d9c4d4f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671714e8cafd486390a40d8614f219f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccedfc1641c018b87acbe38502b6ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f43e248cc4aefd000fc0f4c4482a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb915854caeb0b98ae253b7b19173e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06780864c0518412a9ce45b91f427b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e350221d35685aed6942efdbefbf1fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496fdd7e64d217c5ec2ed61f50ce8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32fdf04856e656ea622b235dd70549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78907da8aff76d4f94f7049aa11267d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef1fe1d9cd380b6ff5ec7d6f66d77c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ea8de51e2d5353e83bc05b3b53242506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27905bda3caa4ff16417c699b51bdbb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e83a61db42f6e9be92af0c362b3423508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef680ac865ad0ccb6ddaeecac58ff0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a580036f89402a0855815610b88b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a30537b324967e7b8091bee3d22c8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d42aa073acb9811f49228f533f52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc1de2210f0c525294e4a47ca233b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1510ac366363c4f485743d233800e32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc58f5524cbfe77c89b8d7147b6345515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f362d40a0add9bd51685737582599516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbf0153d44736e8b7a2f2d485dd456517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4523a5200c9cfd2d11447825edfc3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800d57500abe802cc226b8bd253af14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c13718b69c92b6ca2a0bbc082dc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93959c7c05c2658417b86cf0c848fb98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841610367ab7e99d684487957624571d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad56390bab5991076ad81389d430a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0c2451a26fb3ff112dee19340a3d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78578c2567f13361b00c61572eae4a75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c412498104b7dd261195095a9e6d11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858828847af80d7c30a0a3fa5395d394527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b0b35c20dce4ea1979a0b4b46aad8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae334ae182d8cf20a4023651832869529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517e3477e25751fa926b5636cc4c8cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0da81ece7b2315e9e1b25183b0cb8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b4caae9e3ae80facddb0441cb251532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee4d0f96db727cae2d2cc14cbe92bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b88c4a131cc6936ad02c3b483a60c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f369bc3b80bdbf0c591997dba4a09e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97111a959963013c8859b2c890de4c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527a9706854936c74fca2555b61f62f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a5bd8d95a3b75728222fe1ad78801538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed434c4ac6886809f1583a124bb9a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756def2ec33040cd2395292f1b51793540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598870d089a426ec8f69f3629cb0c5d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf080976d89db3e684245d6b375f73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d139d5f8b9f6f61b8b90f3fbee234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a6fd2532577600e67b6eb3827b364544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e5d56eca3e3906d3a708eb82c2c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399bd906051fb22c8e5e25038706179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f25551aa33f6bffcd6ca954d9897c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f76174c7435f0a3c55238241eda92f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271027eeaeba46677d8c6be9dec52b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e12cfd30a71002d3a25693fa7d49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5475ec460a57c05aec66451e7df47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2781bb86120e14c8202e2fd1367017e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1c22326dd6926add25da9d4f7033553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a5b63103f4f8667660e4ad7612494554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112900e20b9362a9b0f837bb5c8c170555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07777e978c2bbb263c0098849a940ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c440f2f3aaed697733c4078145015557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd9a93bc3cf740b0b6ab746adb8e8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca7b4272055faf54f3d3d3370aeb96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14921ae235880c0adab82bf62185a1d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20125f55dcb19c79b32a489291d5ef1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c78589f12839b451f59b4a9f4f36a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca890c7807ed05ea1d356bc51f3530563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb2f4ce982de59a183245b21f1b21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef383bcbb18db30eb2c486ad2684f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14ad6a62257dd1e7b535ba1925897d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94693fab499229b52e251e4feb32de1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae5c4e2d835a2639d8d39d196d51bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2fb8f213b42542808de58083c0863569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03bd0e22f1cb0e1f6d008cdb0643bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0011c46ba86a6256ace5970c4eeeb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb648f76a841be5e73055bfe03c80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb87d3df0060b63273d824469c1966573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548057189d1c2db57883782bea8802574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b0ef15672a9049b8979848ff3224c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345735e015499541cff0f8dcd2ebf79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39699d90e18f8c13318d07a4617b4e43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef299da1e6948db95dd86985314143b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d29f711186bf993ade561d4d76f95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ba5c9894808aa43e75609c33ba1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bceca9a975fedca194006ae172216581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e264f6906280ae941a7e093f5442c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef9037eb04166ba4e07732d3edb29d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4061e6a7914ab7704111d27388d8aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c232113537970a14ce0fa2966ffa261585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddc08ad699fd3c5312cfa6e0055f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282f9edbbd54a22e659eea8df32484587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ab53f55a6a2783156d199aa909be1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61efa55b6ff5788a5e276bd6a7f6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832db9d69c53b889ffa47a91c4e95a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157ac5c78745aeddcbc5d7748e1df9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd218c3070bbe1246fc3380768c56d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba15b0677f77fce37bcbd0831ebeb06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e29df0875f49171b3d7c2ef8c5bc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09f77084a445316501dd426878aef7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8b333db0fefc11e78280bca55df0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9f8cf57e239f0ff008470a014be09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c36de43fdff5fc318d8402ebbcf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fa0e3c6a62d99cf7d17f7471cfc2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe325f8e8a79b0f708fed88ded37a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de53af17bb89364e524e72fc745647601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f88735249da3f1edbe12fffddcc9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0596587a2ab9c166cfb0fb0bd5e53f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c711657ab5a44987c9735d3581951e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e8a76933cbfceb43c67f487ad1bd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a29d2560671d7abf1a276deeb444b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50f1c665b608ed3e26dc0af5462291607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb136d1a61510efbecde16ce21871a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f8874a9175667927d95714db848f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b9ce35a7e743e0a79a20e96419d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df95dcbdb7d61a7c04a6dd698dd1f99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f05af851e8acf85290236c568e8535612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a342624a968f5724409dd5cc8b72e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774c2648d1525c8ae91c85c52fa8fb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cc60840b7b995eede7b600c044eb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b43a852ab22a21684f24c3a0ead8b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df2af6839f091c0a45519e5f0becf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f8f4ec1a994a1ba67ca0ccabecdc5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a37b58ca848036ed534f68659999c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dda0407e2cdd8604ce15d8e95d90e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0c23a8e1c37eb7b307a6fa710ddd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935e776bb9a7d15e3b4efe416f92030622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a1298990f7bdf0dd2f6f81a46a7df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4651ede714c2a4ccf74b39a09af61e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031efb042b7f32cf5f3f47a2d17134f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579b56f4ad84ed24428bfbb028057cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d516656c42d3c1e3b182edb445aa832627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15698766594986ec0158374ea84fb06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b323fc6788fb3f53d5e95c0ddfe918629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd9cce8ef70dcfb96e73ec51d57c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e0c995dfd94ad5ace33e9bdc07fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9a885a5354f5a12cdde2e1f8c97d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3816ef56d000c79cf37b03cf0fa9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978b783ad31957af1ccfdf3984baeff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f88f93bb903c2770d2e1e9cf0c8c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd798e45fbb0a973c2564b841b7a10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3040cb404e3d345c2a0001f3d626634637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ac2c5687e34f91cda4398adc4faf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015a78d0ecd7120e01f57ec1ffef6ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de5a17086c6e2e054ed3c07f71a33e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc5f97f01fe92e037e9890502a6291641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15d5c18e535739df7839fa849e0f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590a21cf40fcf51af00919036d72900643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95277b08a04160fe6739fa9e82fa5ce1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb0f68447f2661ac5b88666108fdaf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3cf901d2e9c22ba3997c12e0cb655646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9c0e43e375a231501970c0256105a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856cb977ef1d8f3824a92edac46ce1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62eac806aa33c5549bc9bf4587fcd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e12de15dd2c976e8644488999307650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb87bf9954b6cecaf658777b22bf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494eaa456a8992febc6bb814ebeca5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb8fedc03f6e9995d3f9731e2f7f63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035f11677a988b90de1581b850dce0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b1f2874d4da550b4a10e3b1d4fb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47973fd626df5e7accdd2489198b01b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73305259b838e206ca248fc224e3d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a070d3809df7150f49677868f91cd72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7609cfa233b86781ded21b5cb88ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75cc75e4422c7f2f73e15f96dd6c91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec1acae5083d2fdc6e2b63411143c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36103feedc748b12508972dc0c2dd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5577ec6a2463cd08b158901f3c183e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7285449f87cbceea399e8c9b6c162b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e72811dc0b43b2530e91fbc20b7f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972d914ba271312838961988a5ab367666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee0803524c5d01aa38e918ffca44a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc702ffc25fe37ed9c50860c71df8af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b0ce258ab34dec39dd5729ebe036669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8425087a9a4a09b3f4c7917760237b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7f74e7052dcb2bf10f5693e6156be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc678f20357f9d5bc5e739edeed6830672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27175fd387ca1f68f38d70cb69e3c407673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03c30f3897622414c54c16d640fa90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1738aceb0107f5f63684af0c13f3cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b26b911e2e4942861a59be9f015f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6100a88d6281d2f14c79f18306f70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24dc145c2bf6fc3dee67aa4f46b986678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464f3a78fe388c9c69c73ca32d169c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c1ad1888ad0874a2b9d329b79dff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f9ece29f6df6accbbdb461034122a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a544d040bfbf294634a0b4ae76deba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ddd35422b5ee756e2b8a1f3fc9b46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f22100402b432c0c3eff615df799684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab489682933777cdde2b96918a94b3c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704ac0b851e62f9577e9375e33d5273686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0c866e5365ece90cabe4789ef05fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684d7729c9aaef3c14c5c5fa0ce6e45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b60d20f97d2dbaab838be7b004bd3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b0b8d2fd35c4f8d2152208a94563d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057a87cf674ed046f3c57759e66b74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabdcfe10d3e43e0312af63bf472c4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201cda07572fa86935aad1191a3b59c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168640aefa6c9b1f7701eba8e0b52f32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a897176cbaa2e34fc6e95fea0f9bbf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d33a81e1c0559e0e243c4a85479b79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a940c1bbbea7f8f8d05fb0db7fb65f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366974784a9395b6c6960fe85d700c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd70aeb776766056b2c16642aed817699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2859cf3ea8dc6634375aae294f9ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c03e25ce92b73bfd5c69b4402bf3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ca7ba438b69d5e6ce851c29c5b4ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc34c9f163b8b0b4783d7b056d98ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73132185a2fb48a1de9f04d1a394413704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7f5270b9b062b3ac2d2c05f7a74cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea525b98a8f9e8f380bdbdb6519a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054172cf02b99c3b1a93b266b9cf3a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fa0e43bdc216be688649a0fd7b97a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf537ca7638370fc2fb00c8506c17bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18738fe9e269d64bbea70d49fab1eed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee3be0c3b3fe83ef70150c7cb94fcd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee746d23ab22df876a65430485c36416712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4d01400dd4b5515f734a348d90a5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91471aca3304f5cf70e970c01debb75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87337d711e1f0c036291c8a8e4f1f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df4042c4b78c38f11476a2b0e391ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093a728abdb1f791beac4cc746e0394717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c262fa7d77dc89e34b27e44ccb9d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35618e40c243cc9e227a3c5ac0a67da2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d3c8a9a730b2e4c81f80b9bb3d30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce0c0f5d9635be7fec39cb351e135721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593cf1b7e130b8da52720e21b563944722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b66db420d5ece67e587dbdfd713b1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e5d2467d37301f01e5962bac64f66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f184438652b31647af635e813dbe6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ee48b2194115f60bd318e211a73e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5d710d99b1f5a736cf0dbfb4ba16d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caca9fc2bffaae843e345604c295613728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390480633ba3b9f9ef5f6faf00f5d3e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094625c42977e37dc88c22a03e11272730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc2561e7b345175dbaff259f3beee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737b4739dfe6aa1fca50beabfa58ee3732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241600142393411c604efbe114b58ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763c4bee83212e52df9306e87fa44432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc61efaf77780db735f8bb1a74cff03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece064f84141ab853fbbc9ae4ce6ed74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02bc95efa0b2aa418b7429b31b64655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f2f59d47f926a6aa84e62a2a20a286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29fe53611f9315437b63e706becd8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec098cfbe3fb42f58fc4327608770f928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b932b15dd97a1d39b9556f123d3349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdbf84957f61a9718f3b793ee8cdc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432dfb7556495e19999dbe4151e1e3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86585196720dc0db043f58c1c8b9fd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27f157f187e51d8ee4d0b7201579e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201a929b504367423daa968b6ee31614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d2b37ba9c85f66114dfca90202aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f981a8cffa95f2ac0cd1fdaffc7e9ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160041e47d3cf9f1ed246dfcd5eb9d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c10e7e3813271af8587340139003718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721540dfd4f517dd0e21047f43fbbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d03b0fb547f8216642b41ce0213b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d3cfe7b864ae1f75005569c62541c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd7bf0ec65f0727f2d0a138de6f4f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580eb7b11928285c7e49033f1c9e0d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed55f0e3f9ea4468ca1871bd0d077d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cdded31b0e94a9b8268503ac04a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a302af431a360e78ec431452bc11f1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee51d7265158b909b4e5f4fe5c8ad927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd01fc1bc9ae1b3af39c6c46b06af9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8528a44d86603073782f6c1bd4ac8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cdab1be10c31f78af59128923a7d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fc6e4684e323c51bb32f2d4808ba931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bac9c601fd86669e48f5ec4c69922132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4566aab005626b5a00d9f1b45ed05033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25a6bffebf700f7e54492228d981634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01059e3025b1c71e09aa6a7d6617651e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19daa466605d158375c68eb2625305e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fd79541cc36a237621fb89ff728b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46975ff9087d63c1f859014dd6de1ca738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74045c89e68ca52700606c311a6764939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a297e1d69e2936d41d27a7d7a265dbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafed14bd6cf4ecd857a942842a3aff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63980dc46c09abff17d093ea08e87342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115fbf94da713c9ac4cdec3ca33e2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489394ed2c3ef69280663b86de4bd3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a9c3ea78b08dbd9f552f435836dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14908f7b95ec2dd5e7912c91badabe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39deeeae97ab6ae923e6ea65fca42c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92b222cd951e5fb01d2d3a01c8c4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afae0e40e50f475fd8547881233c2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18606d2baa8cefea1146a8c5f7cddf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc58de4112ce670ff08329694259b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8433d7c20d24374a10a83bf4b7f096f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80674b4c822cbc56a99bde8e915c4a6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a746666f82de856279845e212ca0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bdfa4a5de68addf9347ca86ced3f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e721414c9514a06c603a43b691808f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b9605997614b1da493b0cf7b09b2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea479ff1a16664469c0b7834bea88358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd358acd87bc9bea06902a8d39a3de959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2333cee16a5ebb17d111f2ea92235a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066873e636300a03f4416733ee91f3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff2e97243be8cc4c8448c6220dbc6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddf9aeab6556068045b5cffbf761b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486ed7465388b306b36d1ef27d33e3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5041b7903c78d8c3eb807c2ed73939d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1f522b5fd880e794f2bcb28a9384166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e3f5dfe133d192a5194ff688b15a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620592acdefff0f79e7bb06e0010fd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64607e515a93f611ee5b56e7b946c15869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff81f838311b07163f224b7fb770e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bb70b1362190dab9124a5300e82ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337af9cc5f2d56396934ab36dfc1ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fd1ddc4032e2f45a1d831b4d93def73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b5dc2d54ebdcc62c3fcf8b3c99f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7113819fce599bb4e2d873c1234e2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da282d87be37c47d4040aee28127fb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5aa797ce9512e6db9a20768b659f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba91015839d6c5649cd704677a37b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06330aa71fbf1954c39d27ae5eb490f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12374dfed8c45f106c708f23df6c5fda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776da82e5cfa7b1a31f41a79909cce5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8fdb2fa092e9ac17b92adb92ad7cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb54231d28dd590344327306b08c68a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8717013ce12636ffa9fff3ed2d52784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940f3bf3e82ce5bc864e27334e86f2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b3b797c78c0d66a229a97c0dc1db386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb9fb847c6e8569c6cb877a2062c7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728fa8cfbc6a33ceb87c14ba57ff43a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662376bcf226581fe53ef8a384c7ab689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0486b3f1eb50bc6753a322077bbb78590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8965d002c6116bbcf885bb3db3ce14091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f74f9117f9f2e688146b2f18b6e1e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91081b306172d6fef48c63a8b1dcc95393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a1f073eb40d3101517e6cfd424a8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b758dd48a8b717324a8611d58a45f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef68fdc6e90403a61953b10ed3e236896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d87cc1eead4d2e7ff7920ba505f7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b624578fbc538624eca9b66fe3575cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf876a392e0bc7a0dacbf0b3d1404ed099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f65ccf1c4940b2d9de27e0fe3f266b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae182b308e5e4933a97a8469da0d2a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c11fdebda5378293c807313867695c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0ac3477a4583ba96585d4c538e61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be888dccc3126bc3864c1b6d00d10662104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444f963e11d2b7ca28f5604aebfff0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcea58d4d9b5897d8b14103db48430106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9489d808db625db153a7fdcfe35f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c2e1d4aff4207cf76ba52f513032108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d3fcbcd4cd9c3292284f43a66d50d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348ba202b0530b62c3e73013cf9f9c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668101da7b6b5deb2e0e2e17b6583aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe365378ba7f0f2b526c68387f842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dad19ac7eb69709582f55f5fdfd2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e4f805517b1301c7c7e1bf7a02efc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5cac4add691def6047aaebd5516d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97280b921ee7c666d78fa3d4f3d45a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df4fb5066d8e4038aeef53a99667a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bb95591b257f2921c4e64e3aa563a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e35e4aaa37f9d4343b89b45ac288119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1ff378b4ddf0ffebeef032702dc01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe5d3170f7abe903beaf11ec4b0c4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509116c8aef6f00a5dd4a57c2cea4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f9312ff39329f6ca0ddccf1f3e528123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7210d26b616397f6fcc7c2a134fff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226313026dcb9cbdb556c7f6a828dcce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f77c5ce9a0e8c8d48e8810d4c9069b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee73c6d9eace71b1dfe172e8deac105127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe73a9ad63deacc698bcada74628f01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811359bb99c8ccff6c7efe81bf4947a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ccffcf8edeef878d8bd93f18ede9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b818c562aef1ac95b0d7d5a628d04f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7c30b4d21f143f72f90b6a202ac1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531baa784b577d242d0151656778c50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908dea50e09654d2794bb3afe4090db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5d6b5b5c9e818b49d3ae0938484aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d503cdab2ce86e27b8db399d2e863aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede6629203e814d13a59804f03b013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644cbd305c12eae1036a87872003538138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ba09c9bb0e3b4e81714784b86fff9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b234348f0770867df76df8cc99e1c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e911be5f0fd8ababa69c39288022b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18b9879be4c561e7ed60c0bc51433142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28681806937a476b57b5669f16727d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996470ad58ac523e3354aa41251542d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a1793dfef67245c219b8f89cdd537145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc7a70b8623bbe42c62921acd2ebc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae9233dd9daedfdca74ec931a462d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e05c58f691d5831f7f102a196d5b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bd18cd94f5fe39d2694dc647e91fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dfa990c10f4e85dd4fdab81519e59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66240f0b6162262a44df54568f2f032151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e78a0d2053dd2f354aa445127b0a33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c3f5f15c8347d27557d239cb66990153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e54dca06e3bfc1f1ead916fd8caf29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a6ab6725414aab358d12cde7644d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a40770361345e76baaa2a698ffbd67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308da27f35eaf343dbdaa31be43606dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e17585b47ae825aed1f58a5e5df95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1196757f1648cfd5e70368212621cad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa61f4264b630018e4e8bee083c3f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcc78b721fd212f255ee13e5b364e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23c4fb54932f90af74183b772d9e48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbded6fcddd4154866453762c68a70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff943a9c70fe2c740c38a0ccf16f2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b989015310b8f13d89625662d53a89c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96545fb0e31a41e3d0f8442937a89d13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa111dc1f59e546a6f8316cd5c3ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad667812bf68eea6bf198598608cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d061be1fdc6be0f58c8cf0b7f8fb63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe80aed47debc170c601b38fb4367170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f0fe8cf16a2ba9ef7160ba25ce910171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccd11ca95417636546ecc85d0399a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c48609ab502f9153e0b33215453943173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1439cf06cbb5ba8b0b8f3bbf6d2ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234e26dac9fd6102ba204b0e24a2db5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da366b59663f596587b8eee3e8624943176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bf68f7835ef77911648a2774ff4ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5235143125c5ed72c79935bed57ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965ffb47aba851bffd0d3cffbf00574179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a83b4ef65ccbe949a9731bf533f9cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2603a3dd3e2e8f5325918dbf3139b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080acb13ba3291ef7d383b3090a2588182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1661b06c5a70a57fb8cb97a244d4df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00b2049d7efed9c8a8d28500a9d00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a31172df6b20ae1837ef607c497d62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcae69bfa99f866b20510290adc2899186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c892ac1f2e5114585a1836c5a50757187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797caef97d5a8ea2dd64d156f0105d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf103f1b0c64f9a9c82f9279156a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868f908c8e05b5977d109405eb17029190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0164ab902fe926ec879e4bf9cc266191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0727a76297d748150bc8354a7fccb26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37df2a08f42ff88a6ced2b37c5a1c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a0d4f1ef30002eeaa62394237e7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f240e6aa0a6a1d77732079cb51b8ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b29e34a3df9baf674f05fc5c59be2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c232e86b9eb266220e4b4e3b51c8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ced10a9a1139621007975ec6da22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024dd6f6eca5f06c02f3bd900c03fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7a61a81d32bc4003fa47d1caed49c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2659a4b669f4459a84789749afa41fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5d9598256e6219470dcbf495e373202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444cbd1aaa47a9d2b8d47ff9d283a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae804753ed70d20abb764571435340c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b417fa4928a0db83fd0cce878f3eda9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836087acf7f05bca00ac306c056d768b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62598d3197c93ab588aa5ab9f2e1b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab2282654f10f5b2e553d92cbc84e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233d6d34558f468032a26953646da13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c9762342ec110f7ad2d1f921b55f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e2d39e83411d8b7829f3bb7e0fa4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147a90a796e8a62b1f72739d2e7b65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fc8866ca7d3ccc4b0e1accff70bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c311acc845c107a34761cfbda5721214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc181a2ea67946de5f609605eb555376215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fbbbded078e38b13010a8dadb64dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e4382a6252af837eba7437e226d57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de254babdd72e7d50c3aac513d41fa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69429b2b6303c24340c242555bbd957219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e20ca339d70c36239e04d4615d08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc37b9f92cdc744dabb79250f40d44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423e134cba414cbcd83e45e9219f6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91db5706565f5e3997cfb1f36e82923223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dc450d428e4b14bccb2c94eee209b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197e782db1e8d334f445c73d227fbd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a1d2964b2ef52a985783b0a2412b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f756d8e23a7c672a59c9356199eb3e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f659bd88a18a4e08397781faf619228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784219a753cd5303d1e3200c4b1d473229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9022cfcf002588c295729f4cbd659230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befce115abb94cbecc301185c1380f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0a8ca9a1e100c4688048dcdba2998232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe17ac7cb6ba42706bd39be63d01ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c0fb8076ab8a8291200838da1d7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ec6de263ae5c5a0747633b5bd4480235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aecabdddffdbc7e4ceb5f734974a47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c379a4a3e6032879bd51ec018babb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a02fe29682ad6c51d0b82d253f0a90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b73550d2c5f881dfe3f16c18e439239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2723db008d674656a7285be62bdb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1632f5eb2d6af4cf615a0ef133c1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4773a4711b036da5f52de079e1e8e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b926f83ad0bec11fbcd0d7c1a0432d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a3fc58da7b115da5b1070ab5460e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89aabefa4ae996f26062b07bb93b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead6b5dc432438879877a1f124fa5e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941da585a83ec6fe6b514a303573e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f849d4c279c4cdf752b89f59b4f701248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6bba8e2094b9cfe5c64615e57a095249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59567219e675eabc4febef1eb33d99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5de707dd0e6f388d22197e2077aff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c879beb0635b79ec8f8d50f35e0654252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66a23856f28ae9ca4b9068cc5eaf41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dace95299210e8cf1162dd0e983ecf0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a47e7c83c26bb3257bdd701331df1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083767efb9ba718905fab85f97634fb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf661596b6374298e9145e50fcec5d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838642833c1079ae0fcba078052f7f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbba91db6ac9c1b0e5ffe356b2be0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b103d9fdb8462e68cb7d9119382c6b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04f29c3034993100f1eb615dfb2eef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b871641382d6d6456c1024edc96a5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78280e0797af4efe770353dcb2e3ae7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde7d67ec816f76e51a00b991373305264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ed534c9a6bb0ed6de588627670f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688f1dd2f2db310e85d0bfde50980a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abf0b0d43ec3bdc58817f435cd9853267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e569d243df9a896ee9701b3358e73fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d82c455d3caf00b1f4c757468042269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44be88d5663ffecf632ed9e596d65b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f92cd4935c457573e69bfd04420df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60219565db814cd0a4f1a1eda8c263272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf2c06693f1e7bb0ee6f34401cbdda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c55cef59020df1725e2149b99620c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e729cd8bca76a518a9593827d6403f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350614ffeb6eb55ec10e9b96143e7eb4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f55320eaf88aca77d12b119d1aedc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f193a3007887af4795150f71c997f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2251d0a9d5ee205a106fab5f1789b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b756ccc85779518cac5ce55facd631280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e33320290d1dccdbc30803a8126700281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295b27205139d4be6f507e421c40c21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46f35337ee3201b877a0423bb9c7d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818701bc68d1f8a755f1003aab571ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27d96f66710d347397f69a42be8976285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00418d2fc9f5a42efccb77bebda2035286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc95e32746e4e2f298ba078d40e8f74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f55537d01f801ddba52f3ab62dac9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fc74bde74e3680afc3a9ed3777993289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90591e91eb04e8ad4f4b4e0d9032ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060342b800f4b19258fcf5c843369e66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b337deda16b0071e4d0774406b69e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e077709d48c83b9087e0017cdc0edd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08faa089016380549f79406e9c3103294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230ab01468c9285d241421973599ec5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d37167a838a65439f7a0a96b3597296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855698d3972b8a7320492de6265b194a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab491fa824c7996e7b875435eaa12193298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e837c3011cd11e3dfe1b2fcc071c0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad9fee555bb8570d99513deb55d53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c19a4bb9e119059efc88783dc7f0b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f18fd6dfe5a34ac182a23987d20982302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8dec9942e981a93d503fb8bcd9576303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3ccdf67e6ebc4c68a66df5c08d980304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7acc064322234ee974535a7110e294305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b2974eaa51934a5b532fc7e97882306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc650505f70ff89b56db8203ecb783307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3987809d341683f3a3094899d940d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd9cae875334c23d6942ce6fbf4a1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6154097e1220868d2509ca2ed39033310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61365fb6a29771b54e8dd96d73d6d1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93922095d49799eda2431861bbb7814c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcdde1a9598ddfb91356bf1fb65321313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02817318e38d101efdb7192d25b0ef3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3b2caa829d6ae0418b375c16a407e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda57c00cf4d7bb77632f23be91136c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8cd733ba08045ef8654b66ada095317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b0b6990c24974d3699a9451288598318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e382b0199878e9590e0624c777521a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3bf1cd38c7a9302342c27a6daccee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23457f9e660db5bfb287f920e8f86aff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece7203e7a6889e2a4e9edaff74ef6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf956af717f9cfbd637d4d8afdbffc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4218a0ec9a0f4103a6df743e141292b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3491dc54759ed0cfaa5a701f6de36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ee3e41124536143917024f2fc0a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad6b03a8d16d3c5e906db457b30117327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd52d2d00a527fd0d275d6aa4477c07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78a77d9f56a43a12c73ed0eaabed19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31978f98e69dcd81d65b1ef937aa4cb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6666806e67c31f9309b59f714d445b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b82ca1950867b168c0177891ec090332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342712709f7c4ca730fac002498b6bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47880c72e62cdd9f564a0f064c99ed36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc90c1520a2ded4d0cba90b27a29ee9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50082cf3f5d759fa6225036751b5ba0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f0688edf963719fae1b91c8fdc46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9bd93685892659777276eeabaff1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035732442cf713f274728cba38aab98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4571d8b89583c272f1ca33f8f5273340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711f50b089f0ca4c7d317498e005835341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e233f5338df95c5b224a368c29bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01227f49e3cada72eb35916dd4963343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a38a303945525460842a88639486344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40909d38095fe80f281f06d5078c1f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a6bdbecf96c5e54d2e8fde9a88064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd56fbf6385a94444177b453621ef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65125f5ac844e9e918afec1d56a426348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480a3eba9046a02811dcd2aa08fda2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e17e63d1da9ebb5d908965e66ac051350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62738cda2b6de44a9490e2e7524a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c58e7e7c287cc5b868139aea2d2ab4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76472dd01417e1ab571c21f513ae62b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ba1c708ff9917b74b753b3eb9fe40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab6dca1f90c960e95657ee059659e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920c2773a66823e14968f443638f91e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133fea2c7c8ed43ae4ba3606f863b65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0f826b56d7616030ce26033c3f9f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb039aed467d9037b21792ce5b4915359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996f4167552bf37d79fc89137cb5e79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73dbd32d7c88da748a936227c29c8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76840622b8f7232ce82844a03e0635362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617e7e335a68243593f2a5bab5eff2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978bafffb6e7d226a22c2544eb3eb0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8709b2bdcf28bce2f193da0e40db610365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5386c6589e80b135460281dbf58ca12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71929f868e690f0f8f1148458032a33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1edf2b63ba9bfb439f3ca8224e775368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72364d1173fbb49466ccae7232bbe239369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807e24f45c59f103eb1a71333e39fa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad883bf72fba9393fe6795193ec75fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce57b913539b9f7a7692aff439255372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cdbbfc0ea17fdb3f58165795521cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa48afe0e5a5b82c977c09899f3481374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cf7259a4d52b37e9afd52a3407ab2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457155fa72bff78a1caabe3b2041c40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6fbdf2f4e06a88bd4ebb0a3cb5173377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb4de915feb77fb17bf0c8a6cf1c77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d6eeb7ae59c513dd22a82edcebc92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7be1fb5c9b41184508e59c65029371380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236faab8767d59d1fa4a80205f1325381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf87f322f5285d9a26f15fac8b5b286382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9040fa529b35cd1c813f65bac516383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8c7b773632149eab8f957cc6fdb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceef93968b925efd91098ff19e331f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ac11ec2948fe1e17286c372c640a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2befa26a970e82bf0e3df08bf31144387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55b979ce40ac09d158f42613b6df63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2ca74b6a7a010de84396ba1919f0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e28a4e6a7cb917954799a076c6b34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088c4924428f48ee298e3a5df33d41a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac188166ac07e823cec863c1b94ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818161f1eac799c1c59e861945b1b77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d84419b46717a9da6c1ff7dd4b271394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333eb1923c4ee1118b14052ddc026b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97339bd25dbc0205d2de3ed1aad37a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae3390f96ae1a3667e16f70625e3fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f1d3222c85dea026c550d0ecbde7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd441b7b05bd56d4616776167f4965399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be871744b12ed06f62e68e04d57f304c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c5f51da2b28c487e86b938eb2945c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f130cd37bc362df74693316bfbea9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e11ca085780b37bbe20c599bb51a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d4b9791f76de6394a7e532e36676404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc77bac9e554112802d2cfbcb9de08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecb753a3916ea719d9cece8ef6a80d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d180fbb51023e0b8a1e4cedd09dc4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc910a35209e75c4230f8a6b114c4bc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d23dfdaef406b9281f111ab2fdf42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92651151867a055c261d7da5408ebbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c9199e754771961c9edc4d0beb39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793fb75dda4a0f96593b4969c05b61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af939d4bd129e0d4bbe96199bcd646413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee488a9e6eed39d9c93003bcc4ad9de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ac24db125069249d6aa1e2ca7319415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bea33e3b486d9c3ab1cb445021b84a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453cbd6c3bc9af3615fe1744ea8bc5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22d10c4c69afb085a3e9dbe76a816418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b145931a362d9690e44e7166a59b61d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf01eee70544f58837ec0c30285e8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3aabe3bf9d116577a80fce847f22f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029357ac97e7b53caf70733c3d852c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f258acc9af4572e2b8f42eb89680b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d07a497dd3d797ef0122024ac816424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3f63a64a30e5e5f145d670517b52f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e374cc14496eebfe653fbd9668d10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d36caf5f60e0e9d0447d2a4edee4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea124491d887d0f614258991f51733428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e81b7e5ca4e8b3f6692dfc7e6098429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475de64093e2e39d05e34307bb64b923430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c737e4e8ceb20639cad92f0ab9ad97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff98aa49502c236ca121591a79c9a25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b562fef28974983807ed9330a7bcbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44d2267ca06e3c870f120ef344bb59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb6bbc8e07386e42a7062b00c4e012435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eabdc2b03d9f7a560c41d72e45513436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b9e58a42560949f2080425995607437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e1070ea85f46a59fbe11a544449a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b87f52631bf95f075fbb3509e938d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffcb5c1bbc5c99c84eff790851b825440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68725e100b695ec63e4e8070df083b81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34b5d797560f01d4a16bc63d0395cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa603bcf6edfc81edebffba0cfa4850f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e858a17fe39d32ee32c6302a34a09a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36e3d1509a56298bd4e70f5051e4b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48bb7e084f6de2075c5c4f4c271f67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5a4279bf18861cd8a496a8a02ff6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f93359a3be1c3c28c8679db5c5832448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dec070accc1e64600aa46eb565fb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e27c2ee9407f0e9ed5b7a6ba22db82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd27241583938090356f0d9384695b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b9c9e969634b0dc82af1a09ebae37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a87905b5767f6e8b3411c3afc27ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981114cb7ba9b6cbd07de328637b71b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c0c425bc205424e9be665da792c96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3af3bee7f1dd8fe1382b8c33086df8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8163df4d9867048e88be81ee46a4b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dea3f24a7ca8126fd0fe24191d694458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f5e1b45c47cfbcb4a7e99dab42489459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fd0867a34bfba48182ccd3c408d7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af26c7d6de04b810d3020f8670db69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9681d3f510b8838f5c90e4f2bab345462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3358a562dc49fd59ad5843f769e1e96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f2f3c451ffa3ad77db1b4a13705a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff629448d14ec9cf0c6083a0528cdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83082f5a9971ea17b7b5e74ec4826dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6bef4feb13d2ee57581468479416c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c5ba6bef2b41d77a63d69eafe2263468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177549c5236683faea3b666ca8787c6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a25ece597b6867d9d1b5ccc467460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e33511bfbfaf1d279acca9e3d78ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a066b8b25ed3529076336da239ff6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f72a1d82528b7cd65d838c6230d395473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f37c0eb51d982543b422e81f375c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a6628394f1188c09d0ab4c43c253475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978dfc4eba896012d76a62b62d88235476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1808cdad35be7ddb3f53b97c359bdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed5a8f7feff7463fce680faf1ce17c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f9f0657ad3f87d58bcb2dd58701e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1a9bd2886649ad966602d14822bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ccdc38fa726a5299ec47fb03de302481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9304d235075b8b1d53f23a50fc597482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d7ce47d7aeeeafcde015445e04aaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e96e5dd4be807adf7b8d99e1e16a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d20564d5cc93b3f54f825eb7d88a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d603537b5982b1204929e33c758955f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9e7633ef7c28ed12d2ef1e0c57063487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf90d5dadaa159480d3051c2fb69f3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea00fa307828ac796e3dd26fb2679ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe7257a4aa38e4b702da220196d56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9a9cadd6c0b8ba1bbe3b6db09d516491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1303430fa268b767f354b19adeb0098492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a120452e5c5bdf74b361e3a9acebd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc335ce7321da9b6d32767a0db1e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656f44cbb99ea1615fac3c4624d30a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d2a25cb9acd480111ae8886682bfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df794444a001383fb14f63679302ae7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad247593d71a01d40d0b3eeee48039f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3390eaa9b56d84ebbd292c32e6b928499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869aa20ed9a088d7622ee1963277bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762d0bb187cfc449a11c8810a535451501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027348205757c8a8d2201ddb9faa43c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2700ec11cfb0efdffaf6afd7b9fc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e838191b18f913011bd66c478137504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61103ad375bbe891219af7fe6f6bdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ead6ca4646a0592141301d66642de6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702fe66f74deade1afcdf8ccceecf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef3790b1e982120b0b1ed17c1ec3a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3bb3b77c2f1d9669a4263ce799938509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53265db61633f213de9615611e3bea82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae3b102a9d71eda64cd0b87916045a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e5422c1955cd2c23238e6f3ceb71a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46aaf5f54c64fee42f3d970561b80f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e24ae4099def86b2d7f84183edd70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c9b7b5a3b6272b0534b2abbf1a9df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939024fbcd6ce8b9ac4649b0ce7ed70b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e63f409366f399cb532edf808c3e04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565858ff7831c372ad0597aa035615518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66f7dab712334dbba41359242d7246519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dafcba142532b12b42046a3cb8f842520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e12a1ceca6a1eda0e6c8f589c824f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61530c3480a85bac22e0aa1ecb5b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10685690c3efcca7afa39bc9078586523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f7814063aa9e97a68ac5e453c3984524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9b15359335a143fbac46dc84e77f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f68b5bef9c95e4a92d867fdcaa97b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf31e1d4a00d29b8cea56cdbf6cc156527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c26cfa56bd6607313c1097bc83bd40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410fc4906ac2df90d2e422dece4a5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49312d91a2ce58a57f296de66e36a506530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc5aa939d58375a938ca8f2e42527531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4f1c44fbf8c067e889fa0a8cf34c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90331fab86349040cee2b3b094a3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f712350a37bae8b49560b3cfc88fb4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3046fe9a906d50f8f9ddac2fbb3496535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33933269012bd573ac7741543948be94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221706ff8d262acb108e3d9717dc456537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae73b7bb8676acd9de5bbbefecb548538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0097d9dd11d61e052eb361bcc1b8a53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0172ec70bc2c11ac513b94d2336188540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77047a4a8b9ab4da0f1d58c32003e94e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a4b43ad4de17404ce97a006940c11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b44b3fe6b9ca78fdb01765299c42d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac491c3155812251d503549b48f7bdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a46a663ff295dae89ea778c79f1d4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87777e6d942a14a2b49b8c844ced7378546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff64ba48099ed44db9f999e8747270547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe1f75e20acbcd9633d64fbb13286d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca769d5acb62e098733b1928862ae56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a846b572138e77a1661a2399a9e0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1a2c2f644b82ef773b04592f676c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49954de7fbc5d0965699907120136888552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fe3b3843147e4531709b164d32981553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca97563b1f7859df9e8c9b1821af32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ec0a39334aba1806c4ab9e0b62a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f90203182eced94cafbd2ce15c9549556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47dac58e343bcd26ec9da0649c843d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda3bd06abbcf7605110dd8f7ca65b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f1bd51e0b1ed2e6458f4f9fc32ff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981dcb9f43d355bd1b6a5db28670b91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f313c4fc051aa0340389315ddd19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed35426dfd9f13626d692d34821332a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faaf48baf8986d1b45ca6e78fe7a5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13943e7655632c8d57883fb34aa931ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a5fdc3e8312652d1a783380f4cd47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394652316fc12b2dc2f62ec108d2a92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff61930c31b221a925fafd01c133bc5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a891d2ad9a03b6345e020963f3977568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974e742e8acab5d089540fe209e8614569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368055bc5f6d7b05bfb3a3b3267e1b96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f35a6b89ae95798eb83bc34647a75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e755cf56670cabc12d01d509f88240572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68366c8ee56415a44fe9a5acfbd7c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6b22c1968431155bdf4a7c595a1f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39d7aaeb39cac22eaf1e8a0dfec2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f392009f91b9f92f46368f0857ad0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a56970d12b379d2423b1578444da2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d6888864daa3e58f90eaab1b0f840578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f4890b32dd89c394f0cc22bac12df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffbc1f6249bf3604a9ce7c9e313eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a3f01f9b88eda528c157051a5204c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58b6aebed9bdf0cfd3d655a8b1f9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afacbd488f809cc7a93bdb32ef1f89e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d80595f2ceee2b6bfa4193a72fd616584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81355e421e32e600b977c1ffaa99b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada48ed4bcfe5a4baa42f318fc4e10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0e6886314257219f475b052a7be1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1c18bcbc2a9def0de1189f792897588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be229aa785ffb60f1225100a9a4257f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb63a432b1e4216c95d96e05067d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5488003d3f1b5221e57e411865f513591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e480d9bd93e6bea019a930eec7c89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505cca5821626d594c76b2b8fa869aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9367e4a29c5243986f3f37f47008594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8160ed688f834887b10d6fb18efc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dea0d1bf34187d803ad32d3e3151f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af137a19730eb475bec28fbc44a31d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c0e8c19657f83a95e523eb1e07547598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0031e751a905bba20a0df7d4a0070599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe665fc51719a698af5f157fda026d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23bb90e5d88dba93b2661c3fd6cb6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8b47c7c7aa051b694fd5788159b68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4785fe8c7bd0c47cc00a8ff71fd6c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574704c26ba07a5fd6b7df0ae0cb539604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74511c19315140a86d9d5905de3919605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb022b61894aa87afcc69ca987f5f093606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f2d6e2f7c185d4e851fecd1ffc62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8c192d36b370560ec0e5c9c666948608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff532b5319baed463f78322ca7c2e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868797c619b47abdb762929af9e319b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b9db2cd4433a48a091b362e005ce5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d955effdac38477de38fe8c320d1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d4e35e3fcf73a26fd92537737c8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630a7397a5cd119cd508a0d455b755d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17046e5b987101e78050f154c9ccfab5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0be7727918acdcbc205a55cc4f574616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f466bef3c4c7c0f101ba3b1a34653bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3921fcb91126a9bbf3cef3032ed4e0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4434eeebc323febe1b308ae2455b140619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471ac562c5385fbcd72745a97723930620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b55e58601360bd97822b64fa402be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c49cf6bab5ca74febcbefd336dfea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5033da45bd8f466d0128a339083c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d86dfdd2a73483f55f3442a2c5971b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b3aae0d6233a50ac891610cc65a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573583779c5b165e43964b9820cce6b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078b3cacb2698d5097ee0aa47859a4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf44955176943cf713b13b420ea135628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a9162171adac59a4e09d3e7b4925a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336accb8e8a14dc359828d76374bd144630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b654a975451b30357aee48d28b0f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0dc75fd8cc1c539b3d6bb51091389632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a15baa909d33d556c6c21b9d6fc5d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3240ffaaa4e5ad963e651fa236f9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7b6b69e926505866d20716a863ae5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df257269a1c087531fdf5bee394061e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b447ed196f65a720bc055a683db6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aacbfaff3e84cf422f70e74a58c33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f2347618cc649c1c9bc2cf3045309639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57572a003fedf0f703d1ce45627a849640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad400e9518902cf9fe635ac5ab3996a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2740f9e02c750b51666de2e58c2a42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b17cd951176831b370b21568e606643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b054a9cbd4aa8a3a6aaa7a77f09a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a641dbb8ab09c7cf0782c427f2d0cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a15f8f9f928c3215387556da28992646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b4eecaa28408e0f516c2ac10e0fde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f25f206b427f6fc42290c0266ed22f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1b32a51b1eba01dadf601b5e2793a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf244b04168e53416dcfd71d6e36e6ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678aa49094c8fd6fcbac595aae6df61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6085a1122e18d12d33068fcb29928652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadb0e0723d81c4cc70148b1d7158a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7957ef595a7b24d607c198249563ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df31b4b43945df4fbfed33e1ef235a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8cab56cc3521a6f1b81178c7a87b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca690f497e59946a14eb723dc8e3d5b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1d72ee449dce616ed4e5df68e162658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9c139b93f78351eab9b192243b53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9711fa640907c5f854279f7b1482a18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99089823e93e05be36fb1c2209484d1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01c5730b242949b189ff49eca589d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfe624e08261c239adfe6ec610874a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a16781552d225c5233d45049ce5fa5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0864992a6dc61025553142e7e6924d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798fe0b83751b8663d1fd223492c535666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb76a09b1170af1cae5c49b13cb79d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b5c1fff22ec37bb7509822266fff4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03531068b58b53bc8c232fc07761e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f6244b7a81128b5bb6d011c0bf77c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f846964860a3c31cc54da19a74d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880303f22f7bdf1497155e3458ad9b10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c86bee943d2c1edb1b901343da26d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e600c5ebf64736a12a282479aabb834674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555c7e3e879483ccb41224d48208b44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555957d5dba5b6fbcfb74752aa18b2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3c61ab024963b6dac992c3ca0137677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68ddbc6d24681d7be0f3d6ebaa69e7678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>