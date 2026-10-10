--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ef25f6cb2e0f3f9fab969c691e711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8d5bf0369facd4c5159226f0d5492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9753f498932f19a566e85f41d83423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760afee5a90bd68071ffc2050bb9e164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f5cc60a00c7d2e746daa74ffdf3485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6fbbeda6ff2b98339c8be8b48db606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7660968c69536da3ee4e47dec0acc247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181667e68a32da92c56dc0607bf33b118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd61594f957c543a1eea0fd2942739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4b861d7c60f871f40f8a6c378537510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ce0cfe63f0feca68ca4519bf794b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef739ef10e093553aab9c48fca32b2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51d1285a3e84ca0c5d9116c53f073813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9c10fd2ec134858b615aaddb9787414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b57c08a1c86dbe965498e559093db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784b9ab140b6f61e48af676f0e674a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0e9fcf61819b3294516523581de4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcf0e2b4dfa26b54f0ce1f302739ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2fb3543d3124aa9aa2caf59c9d2a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52cae671f914ffaf2c6ed03a53c3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ad8105f086f2acbdfe781bc1f817b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc56e374583f2958d0afde243b21522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf154d1274455f06c07e397b02dadc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e72ae981be0e2ed0b7141ef92a0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a856439378912492cb8ab1d5a04a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baff80fbec88d70799f4db4adfe253d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0297a56e5315c052dab36e64f485a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954a35a1788932dc009d4eb088cb6bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1ee3801eb418f7d4c341d8390bfa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f770359e15a8527675a236edb441a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f6a5b20a6c64054653c9c85990ca031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f7919d9c0c6527b0b10818ad05ac732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb8642ac5fc28cca503f4d30bb89733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b9a13e658a97bae9e25f68c4a923534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341d55067638b76220274e98a4e4fc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8817c91ef232ed86ee2b1e0ea7440936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2f22da30c6c69cc2b02cdb81373bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ea5b7a6a4c5ab6eb6e1d3a6c80c6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9a6d4ec0898b161659c533bddf0d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97812f29fe809046cfa6b89d985fd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78666a367c726b465f28e7645bafdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935343a3d3c7f6e4b25f4bf5149d0cc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937293e7a34dbce953b3a4275e1d908343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf35567d1d265558a19b55ccaa967644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef712a35525e55e2d6d8e780b6c6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0dfc1e7ce9cfa8128ee375ff2926546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f48d0b94a8b9a37c441e0bb9bbecf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99d8974bfc94b68ab8457e43b3070648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4e454bbdc3a5942bd5579e36b98c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe07db0e1f09f20f02af794201f8fba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec99404e9155813a8119d45087afc5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd58cd12a3cc566d3b3326b04e0afb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18242a4d07e563413386ba498472d5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fc2e51114ec78e10a99322be6e21554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1945271594fa8401ef46776d4356ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045d13d581953bdf2bf611340520cfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f257168a17f2ed66fc83e6109c8f9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ba7dede2111fe0e3de7c74128ddaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47a1e0d24ddf6ee1454c6e6258c8f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d308f7fd03763951298679021bddb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9cf3a8975ecd853cfc4e2453b1bd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469caca49e272f73a2be020f6cd7f4ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2728ecb1423d923e0f55cfcde61fea563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e23e4565132b5befaad55a07d5cd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d28ecf9fae4e03866bb558df1eb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57253e8bfd9da6c9616e81b4b06393866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ac053dd7810cc57dc3b8d7989f57067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6d68f658862c4e20ac8c5d99b570b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbc71ad3b5c82f4edc19e38d11988869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936d18a45083183f739f936db3340370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95045a66a201516d0f077c34e5e65f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a8ef77f32d84c0f57e2d6151ef36a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891eafb1981fd23ddaaf2803531b08c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d9110b3d512e8236b2c493aecbe7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09191c0fa116608efb23914511b29875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2defc0dcc69ba854c9f6000f7d4f7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6160894f82f4adb5809a9f03a60e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2241dc8869244d618dd5bf9139f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0c74b79ea197636f909d76c6172dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189075bc2f78ad9c75e1a45b63e88f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845799ef23b44048017a49aa0eb7c1c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a403deb537563bf68946cd012752082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11eab31254fc2c59bbc7411b08c52b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2c95ae54ee0327c07886696ff48f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206052766e9d9b0010fb0b7ed38e300985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b70d7fc02fd018b8d77c2ff1b6d34486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7122ef22e0741a9c312798a2253187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d60fa3b7536d023e6f01fcbd9453488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de814e3a33311be0905e7acd68e74189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501bd12fe2835ac37a1c4ded9373bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b11902a37c03b891a059360e858c6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339618a6c8d312e9c537d0c8204307492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b91c8275645123423c858f900346993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb96c283f503f98a880d2c64f71f9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b319078a0fa0098fc4006d6e5ab284f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d23d4100b89bf3254d70ced2303fff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41981823ba7d7b7061960df58f5947e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9beb93507b7f9652d3de5db02757c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4cc3c5a17ced4e73720d1223a5f2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174811fa71a2244262a11385d14b8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514d85e100f208dc27ff9be6ddb914a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72ed9998b37f1b19677752c252e489102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e355bcaebf131b65a3b27ef038ffef2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f848224c997d4b5381259beba9b34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33e925491de2215438ff8dab21b92c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caddd5358a1add22d25ab055a5664f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb814900f84723fc845e3debefd4586107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da14a132e0b6420789613657b8d699108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54921c63443d6efdc6c380afca0a2542109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393b4498457cfbea4aac2e08a78f8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d9d55e69973a442ed1d2312d1965111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e57d9f8611696100bc13884a0c5ec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd71f80535f37cb749e1b14a38a1f90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372d9893686b23553e8bdc5a4c5594114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57633181ae866a8610b3e1f82269c3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e369abed91d3294facd52b3286e6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d89f0f16f9292299644453dbc1d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc071255a76b9a6596ee20804cda10e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed66e3ee345cff762bb1cf2cfc1fd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed5f0b8f3648ceb9cda7e4d8ae28d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fe5bd0230435bae238bef74b88264121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2d6eca68618e15208cbae08e76774122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc4eeb3ca9a56982bf524064c5d025123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d401e4a7fcedcb4fd5057dd2f2abf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabcbd45a237a16c29d9b34ecc0da87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc67a28e8d886e6013d5c582c5807a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee4573d055adb7f696b639dcd55d7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086af86ec6fdde95c6bfd5f6e60acdbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999de5bf790ea56afd1103737743411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad308f50a94bb40f1ca823bcec2dd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15468323a421786f9e30ac419406e244131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cc79b18294eba0958d656b4c26afd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3d7c67b07b3ef677d4cb9925476c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008184f5323a93373cee235dcc3249c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578058fa0d4d70c036c29a7133f4008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326e9b06c0f2866f564ea53fe6bfb05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcce4f662c84e82826c3f1cdd5d1bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd2cb93258c1c5ddc51b4e85c2b4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791d8df856e00d58e8be19541d85e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174d0102d5ad8c54cef3d6c13cd191d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95415242f8bd8117c5506333330ce81a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da685e18e87b8001614a009cb5e0c11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846caa0b7460679e06eaae371a938c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca4b4126e8e2bd7a11248aca5df309144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c05ddbe564f96ee8bbd93cb109388145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac7476da37c78028489a136d1ab41c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0916c20e7cf81a956205a4aec3d767147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954872f2fb3f6d2dc4d1369e55c8453148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79234831556bf0dab8dc65cf7cf2ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0d02735038915f1e5cba3237ce262150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68252e5b097c2b0205a7ce7996aecc95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64072dc5849a138511c9b8782d6dbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8248ca5496b8e1646dc655a4840f84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ce39fb95d09ca6673ab1cfeba4808154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1babbf4489081c9626a2ee1a4ee9893155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3420d5b6108d61a74d7469e30f3cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedc4852d78fd2e19e2032474ec7021157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d93caa2b95f50e85e18b924e0a77f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e03fcd4817fc2d4510ab73c7999f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510edaa189e240e0f6e948eb03a7cf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dbaec02fdb822f1dde7a45ac9cb0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a12248977a388e2e6b7f8184dc0c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6524efd6d88cdbcd16321c715a9295163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21670ae7da4824e4c155dc74b4f0771164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da3e54ab94a97f64b55ebb3a0f18b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d2d23a067dae80abef996d15b8ffc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc25d14e095b0dbaeb9637d6ec6f11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d8a3a58ce7cb4130b146049fa87dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07810c6bad5f9f44b8685e8ad86769169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7847b38c5a5f8868ab5a6e5cc372ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773354318b890ce53e2e6f7c003e241171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581b9321f2a297d84c144e58aa8037a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c2e177ce9d80eb1d4812a1cca3321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63e18d1656dd021926f87b8a923fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb58edf3f513d1585b92ee97c0778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ff85cbf97d3978033a1c2af3add54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f99c1d1cf5d1b25ef806f17d5ab43e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b1f352b23fdf60ab19e424635d21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6593727e45b532839bfeb4a6aaf1a78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae7eada9e2f505a5f93fc2143e5ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bc42f046854e8c6dc0e90a301a813181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e9e4602b756d20d82eb0c7331b09d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ed3800825e9e24ae964469126a2c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192b3ed03a0d5eeca0b9276529bb41a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc788d45699eb36c5835c5ef356622e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497f4bb0e972860cfbca14cbc676f14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ea35ef6b11fa69d819abcd5cc694187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f4ae99b631c43972396572410e28a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a707a2fe8277f5cc2fc9856c1d64a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde8efbe1f4f6f7062980f6ed9e770190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88efb27374be4e165937ad10d73f62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a238291b1614bd17ae2f5c4afc30a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c193be3a5c4e8a5009e4ee705ce54e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4ae0ae51a1ddc3ef26c0e58a9cd26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571859a0c25f99ebcea21a509125b51e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06a2e4c9d1909247a22aa77b8caa5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835d96453233e838c6c06d87e2e82b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28642db8a23e5841e97b57bddc5e4311198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705677b8ebacc0585c086b1427c38e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a8fa3023bc1f024a00dad3f982de5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a04aa0488066c9c865054b052bb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6105ff98877ac71a01c2b2ff5e8b80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696558248ce5aced1738f87ca13af5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59f88452e9b5d631ddec034ca95188204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9204b78f027cc2b75866bceb2506f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec8fae695bef34408a67b8fa33422d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f279c274da4e355fc81abf3010935207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7113471a17eb4c89717538d49fb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb520eaa1f55f33b1e1cde5522267da0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7646c84965f47d296c3062a43c645c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe53f3dbac73be9c65d7f96a29085211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff30db410aba2561de603f008907ad9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d5622a711f9857c90ab6ab531936213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46e04b3b75873171b81f126b904176214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b457038e0918cc285c0e66e510875215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06681adafc996049821cc9493647cc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581abd936378c13f76c20a75481d179217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbd8fca4447684c95406d37eeeb6f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4061a4f8aac16c81a89308ff32bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaadf9d6aa89fecfaf044efcae8681220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff72f0f3023bbc288a045a40085b90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a99bcfa6aa9c8cf025dcaa508e5d57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdcdf4394e8eedb8f59ff198c4a826223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c23079824b9856ec4bfddfac6b84e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe398b63754689027529fa10b1f49456225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caa7c93af2feec9a00298c20805336226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f63e82c57ef889ecc443f4c14a00e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a560cc4cf8c404e842c2e400b0209228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375152407d291a5ada061ccffd6f1334229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd70c4d88da1fc3cc0d297761326db1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975f47869685ecf8129443f02bd5bf3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f1b582dd2d17c16b687d0cab958d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f737bf143aec66f14fd5e50731bb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8051f960b1ba355ce64733b2b767234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062948f0b21734bc3508619158b2ca8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d2d6c4cd80d395482cce6cb77018d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07b0024b6d96abaca864bb965950c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e999648b68a7addc4433b92776c55f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31fc201ef32816d78f2745f89dbe96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ec11f41064f0a0246a648168a85ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c7526ba7ba50f3a5ea0b268db5825241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579583e85166b778d947350350c87b17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a12bf9d2e0bb94e6e05c4e2ed6725243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5310cc22fb1f31de0e3f0c91d5f27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dce93f40945dcbd1ab2a1668a2a29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571e654efe5d888601f84d727d0e1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe3c2d9ad9a0874fbea2a1db007e0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daeef0749077186213d472e4fe79e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33c57517b5ae49650ac97844796b8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33bc33f2da30e945442640f6f5247f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33cdb8f3fdc93be702bcb58c52eb77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fdcc567d0c30718afe9ef124b2cd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29000b16dffca81c8e5d8eff6cbd6c99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6e1a5fc01ff1f38ac37f2d9c4aed1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10faab5f3faa34f1ed077a028d5a40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dcdfe415985077d8a4ddcf6e07903256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0ac3bdb492f9ba49e73da4d88596e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf547b2a1e0ed9ddac5bee2ae4799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd326660dcb20bbc3a64d39c393bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fcf23ed8ea38c2b4723844f4c592d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47366b33a249473a0bc3215f41f7665d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa812b0af92c54f1fc8cc50021a1545262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6696a2aa2fca19ba07389534772133a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5e700950e352049e78cf1f98911ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcdf824140b7911e7f1e82db6f544b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4a52c756d4d26ca971b1df83414dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71885abfd4ddebe567d17dac1ab84940267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75585d230ba0e118b3dba99f07ca6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac17326da568551312f718c8ff45b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52754fca0547d5d08b1795ef72d0b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a95ddcb02c70d577780a0711f04a67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea96e81906ecbd08e0335de3df7e1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e694a121fc73bae3b870bd5822c791273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020343f7ecda1e3c314159792a66f8c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66649a68786cb9406e44b22489a6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96f9e33326f4b9449d6c01dad9bb24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d2709e62ba2175035419653ceb5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19927ea24b5c00469bbc3cc0c017fa9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb4f40517e0954c70c7c8e5df177bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6373795374c555bb18b8d7e16a9ab9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97623b7645074f71c4fe9d61d3d7eb4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5e8d33a76ca639e742ab8ab99385282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a96458adbbc627fce31c263bbab0af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2cc55e795046a5b6790fb09584bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dbd15cd436b2f4c0a230102dc5afc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb536c1fa7f47cb6da4ffd8ed4c3762286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af74eb031793a0b34225b703e30362287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868358f2eb43b4baa58a695c2fc3ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dbc8a14e99087be21e30bf0e3be1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75da7905e8a291cd21109d18542269290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1227aa732fc48de04f70897cd4b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf14edd575fd4611e8e3ce22efc99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101bc864ad05cca93a76500d868115c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459556d47f4d9b1f8f848be5f65a1cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ce2be0e2a47f43ccf24a4c72a7a9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375743cc1bbba8c6b01f2f3e27b501e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b88cfdfcadafa0c60db39deafdead297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1748a2ce114f8afde21b802e917de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e43fdf812026f61100f9e71fe6701299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24414622221ae699a93bf76d017187ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e4401d5dd85e5c3ea7f74129817f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7844d0891cce423766367f54e001d09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3401f70cc2144b999d7e275f9fd7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492faad8d46b25ad24ae5f1673190bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052bef96de2f43176bdef0365f46c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c752f2d56dc84d4a096555021dce07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0625b1b2c2239c7a46523a1aa7593b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882ead1d35f7d6087aed9cb0adb9223308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeacb56a74ac9f85576ecba8020778c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbedaf4823c2dc608df6cf97f6cee0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ce833a763c20feec28fcad1a93f81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43418d4fd0634b2ccd45e4f0f5996c68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699521537ca9a006df760f8cbc604f01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37b45a30eae8784e16a74bd38499e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc579e02ee8bc028cdb629cdf31ebb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7fd08b541cfde8b0c4f4323b59a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6a0a67e95d92380ee99099d1e3931317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628497672884a7ee853d460ac394ee6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b37e5c021bc3b195eadba6f6c7328319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5709cd0a4cb3b8601e76f80ac4a98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f599d063026eb91d7ca6ef13266cfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a50f6578fa1bb3809215d17a25323e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bbb4e1168e5df47c61d821b466233323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a33a6e5cc787a406ae8612891d19b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123b805c030466e5d74c72c392198f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed765e1517e56896fe3a4226f52b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3210bbe6622a88d1ed14b6204232bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6bfe3d9d62cd868d730100b060224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cf75f19e4ace93f1b38a4c9d69f76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644aa805b7fb80f0e75b89b10f80b67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9b43c2ea80a9628ad5a72a5f21295331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cb13a4f0844244d8259da7d53488b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2816d94633a8b5772c25f8479459a09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15464ae592a7b4ac84bcff47f769a9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ec14ee25b3686975bf87a0cb178f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1ad0ab1b86a8b67b582ec6ce122e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28a6f54a71616ba55beee76f05347337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde60dcde60b2c31db920025f3f55d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638d94e09ce39aea8c5c3f0cab3b3b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38912f86f5dfb387ed99582d240426ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1bf853b3a51b2e31cfd49c78dcd15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bc0bfa34b7725892b89519cdb839c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbee5f3ed173232def4df53478dd9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e2251ad55a7504c20bb6a398ff87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e9167ba92ca80331c3027c92af613345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6d379c2ece7222be13bf501677fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b614bc253b47622e4ef6c298c74ef4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dfcd2e0640241128250489cadd5d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731201b47dca3792b44bd5f39afe8f54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92626e1e3bb663fd033fcfe4427bb314350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08028cdcccb425e9b06c6bc7d8af2c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24926c77d957ac88ed71614fa2ea45f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddea4850e0043601ecba55f9f1f485353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92470949a5a3074d7a6b5e6939444126354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793ca9c0661cf0f2958e7b59f2985ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ba94f2f9694b9d6946787c61034ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e513ee84b0b3b04e80a8c5f25da5f26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827b7c954e0027b744fbda41f722131358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0b2e750d7671af73662f318fd6dbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d6aceb64739ce82be15a638a7d043360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e6c54a5c8183c94c9725e8b742f34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5a1aee208c47e922ba86c98350837362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2414377083067abf3bcf3b4a8f31209363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d667e969c39ec6fcec4fbe268827481364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd83a5d89b8dfd38b747d0d303d207d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8ecfb22d90de1334635007cbc4f1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e573d6028c522c2586a70958558e4f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe3dc2403a4e429f0ae2a79fcc86df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe04d7b91826e4ce04a57ed3b57596369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45454a9846a959ef8fd53242630e6ad4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385cadfcbd1701a1fe414b720ccd594371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149574eb4b4e2cf3adde5f756142c127372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071caa39ba1caac72c8d71be81a3141373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c4f5c31c93d248ce0da0c223af863374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00467f4f0338d71db0063830f0401b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf06cb21c9f81b16bd703c0a45026376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cdf9525e3c8c83e723a8f78192acb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b3a52e35f8566a5997a1efb98a7bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e230362acb90655d15381980bd5785d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63e4890dd0037d557aa0f5302b6272380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1937f3d6a6ebf51d6dc69efe8d1cd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3da0338adb7b5399cff4784d484d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec09507d42bf1c8e7813b9e672608383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8baae34bb6e56a88371f56edec18f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8682164e516824b36a1894c264223385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02533ddf74d70c48cbd1022729b174386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420681361553df2e4c961254f2dca0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12009fbde4268798c4d19312d8e5ad9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b09d1c13e705c33fdfe7bbdad35c8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dd36df97939e6f1d528947075c5d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9dbd1af53a4a7dd54fb02efe9adf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81396de30f0d2f676717dbd5685b2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561c22de1097278015ca58862e540d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d3622eccb1157c1a4ad25227999e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc06a9e3e121ecac82eb63c8c3f0f23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e695f1e41e4e409ccda88d75f0260e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e37acdc1390b03fa9a43af1bda98d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f27698c43ecbcaf6b5aec7070e608398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb8419bd26294281f7e6d838d59f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57778983f06f3401d23050fd0b8e4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61cabe0183ce8b976a109d2d6c9aa7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564a82e886210590963ec818de4edd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7935aaceb0be3443c2afe63e174d83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25cd5eec2721d798a0512b9595c73e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c112a763edc55ac498de265e2a797e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a5d370858446b092c3764ef0da717406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c337852e81d4bba766138b7a2b78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082b2e1fa2bef56de5753f698086024408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d661b659330b88a1279115b6c37bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f27307fa1111ef23c608ec5883d0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b6a856eb96445195291f0685b4e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23910844787c0c91a5b5277f570cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed9fae6a24b01d8f003e0b92b7daf3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a07f86b8c2e020a3ef4a38a157a02d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22fef2edb10d9b77aaa3b0f055369c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d08922725f85c1d07af6b94c942ee1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9b828901942a779e18454ddf4d2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602df3e483f494862a5e12bf20f6d71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c41e87bc9f442ec288d855f9d5dddd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb9b6ca8eec6a785a1210f59c9c2e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17606af37d4255539fc95c4209d8827c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f717fe6a0b7367fa7fba743bf69f982422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfd633a7ce2bfa194196b98b9debc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee33819132dfa747475018738279ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f53167376b6744efcd09214ef317b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8617e576c772f2e31929d2ad266c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfa8b460ae7ff36d7d5aefb6918d12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e1953df91f61ed669fc89b39a91b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2e54d763e79ad2990ddfb69e21db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a66af13a1fe506b98789127a05af17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a6692c84fcb98f0a5b8787ba440f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f3882e826d1788212beba5c9334f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa7bc06c6b494bdca98650da57b9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5e0808e6925b3042b38f9a8dbe3c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af43d3ec0dedae90473f1bfd826150435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211d1ab0a911e9648df64a0541100e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9920692f0f1690f13e1f273d07e1f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c30f28560758d69c2e634c305ace0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e81b329a0e35fca5c3e48c7df61b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa5596a01c9591bf9bc0f31bb3e62a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebbad5f22a58202ff3ae67d82787ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc5236ade03f33500946ecf10c8c10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df1dd1992c551d8be4e5bb6ba8c12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad89248b17d90386466633e4e35a699444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa297042c6488ff5b93cbb93e4e659f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26688182ac4b34243702aa54f4a3a833446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eab2f7beda050abdf77602417f778447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15bfc9de8c689ed874e6322ce4dc24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7159ddbed683f56e71839e7180318b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18ee8b1a909a057479202bb17e9f6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3d7f30bcbe6013a82e4013bb8fd93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ed53208cec1b09720cdf49a67687452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75292e93dd47afa2e9ded19fd83f0374453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5e056f52efa1cc1596ae3c5e92894454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802fa7be732f38d918c8030062cff2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8033a5404a0fb21b85b8ac4dbacd07b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d02802ac04930b50617a49b276a93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a033cb897fde9ad4d0810d3fbeb463458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63e88d3ac95ade569c68357b06da82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c6942dfb8ce9488962e6053493449460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fdcb79ce9872599ac6c12d3db6c9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c4e8ae5b46fe101c71d2f29c7dfb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ac4709b1a51d4d327c7efb5df84c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93512bbdabf79149179550f772f9f47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc36a672bb895910f0ac59f348ae7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20802065133a36050c27aeef0cf59a46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278b5785b2d90b39ae5bd96bc0714e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8c73399aadd53f04892a2059c4597468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f192bdcadd8c9ff968e8e3630efa6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10495d4589cc75e2a1f65a47e70ef5fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea491cec9da4ae2824970632062d89b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87bc3a593b722dfe2cbfc8bf089464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83d6d89de227a1f7bd4375b2b2bef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732603ad02f7e7b5dc6f8b3142ecb16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda447611e538cc9b9282b7dc4ff6031475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ce8af71caf104f45c2d7ef905d2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b735c78ac0dcd7a05d4d1cbd6f2ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c619bbc9301a82fb9acd359a352c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a25370d827f1ad313822879bccc5d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980586c500bd4bf985832787b360ae59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b8277a4a9888448edd432f6958f00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576795adada4757337ae7931256967e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21879a4a3f893908f8ef7ecc0be30048483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5be1bc99890daa5ce72564253475b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996036749727203cd866e149f31bc57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceec8f7c4709f729e08068da776df36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461db0c32c8fb5b9d6ddbe36c7e60f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aad7309e25e095d74d4de973d2c77a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6e6a91a49c89201fc01d57967f377489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526bb6e9cbc0075e5972292bacd755b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d71612e34bf781e9d3c2fcb2a8b3a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078767f961b73ca3f6db7e7760166b7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef944f737b8f558e7f075f35811150c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd712b6dfb86b2f3e7f7a3f912c0cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b59c4c18131b959773c71b6c1e78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef6e690877edda75403566097374ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc4e4267473a5c6e84bf4a2abd33b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b81b190ebbcc8820bfb7e94b4e5fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657d2ab63a411f9f7235a6304cdc597499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e7f81eacae6d7c0f73c5ee464a6de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a08c7e9c2032e3e98a85e88c50bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e30214b8263dc25e95ce576beb62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb3ce66756da23119d3ae4e86a8eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7ccd06ab60400ab6460c9330d53ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a9ffbf928d9fb7a7f524a543b8ec8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c663d1e338e00969e2c9a26d8f2f41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406568c9250380bb52549e37bffdf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff267faa508f5b5c840d07436ed8e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a12699781ed511a17188880255d141509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00084f7c792f18588e95504c3a0bf88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802cf8f512d9aed33db4691c3357601511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a9a2274f8c2d8f0368ac7e6f7319c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b55d387f08c74deb27674e2bfe704513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fab44de2e9f5fd5d8af632b6eb6f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90287ceac3679b06a9653de9486a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d922a75a503e7e35cfb1d4d09a68d93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af331994426111d43413399e5e103517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80de4cb844f826aa3756f3905644dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6141c0f092e17d972017643c0756d97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef061628f9c1303f4f76df3f2835846a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e736eeaba379a534da9be58caab58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd2e96364d399754817de222ada071522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794418d4c524dbd7725e9dfb1d781df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa146c980e4671bb8f2a31a548d453f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c11270c60f606a6398a428d9c782b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56214f649668ba27c8f864ce0924d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f4bdb675cafda6285e74daf60c5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c2738949996e062562565da8fe1f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ed82c58362f618cf8afff01585d61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010cb8f39e864437f8d50f5ddc98935530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29031357bb0c623682e2fc9c0104f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333caeb149f0e0ef9d2582a0970bbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da72da67136fe2fe37a58caeaa61c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa98823dbff15cdf3e4fbfc03cc728534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225f1e71f538d3bb511e7f24314ceeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff5fe7cf11afa9027505bd96b7518d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278a022e752f32fab3d3e5d69b62ac2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c61ac651bdeb5b465bcaa3998df52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61de86c677c3fa4a5a421703d08ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe89e4ddd9d244cdfc8d7de9ed59879540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240833d24848689b8d4ef824a1b441c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1616bdecae21427307f9388bb1898542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ee2e502c8917337cf94a1d7b76e8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa31826da736c1da16332af3baf3f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c801367f0ed1f9e4e8842389729cf39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8d48aef03af3e29887ca83c212c07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44859bde33c87ec2fde901c46e0ee60c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6538e93b5024a6dc62697880975a21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0702057d79a25769fe6043bcda5955549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3dc71ea29233882a661811364bd09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566807871b2c460d7922bc66aac83dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2be228c497b53bbcca44b0f58e85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e421b8aee2a2533e5a9e1749d0e8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b80beb2f6fabebc4b18e61030149d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f76a6f0a3fb0e1a66754cb550e582555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c93a7da10b4cdcdf3ee9a2c7c43b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc87eeb7b3eef4ddb2ae778eeb7228557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130c60a98b81c207d6c64f6f300fed1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2a577ce7606c55c10e50212abaa62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a22a1e9f4b775705dd31cd641f664560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b391fc99b04ecbdc6c778f731e9012561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b94f1e7685e7274028a53b0e1334562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907dc0bd75bbb78e1e6a4bb5ba5567b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8cfe32a1c0599845b3fba8cd17841564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8470ad4a56ec2a73f7ff5e23b9ab4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650cc8d6376c258c0215c9aca13839566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57912392c1e2cb7495c8d90ac8b8e94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66209b4aab9fcf8b418a245bde1351568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406e7300abf51e0fa3d42ac6da50935569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0a3349f3c9645c7eb7cd41852cff3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eb94218dd8f5e1e01b1a44a4761b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540c2b604609f355f5d6f92663fdbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e893d86ef6ecd37ab1c2cbde882b6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e572b1cc7e2340beecd722d12c1f420574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7af94f1e3e83520a55b5577bbdd2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b902b1416bc20a81a1e25894d534836576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fbdbc17449b2dfe4dad533333ffb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab6b2d3a70f2e057c493716976b862578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6a31d216dae656ca7c21cef82e4dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3fcb17f1e5175040c5acf6953757c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca3c06ac757d9f2043cdd5b58aa829581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc280f27a292262db0685973eea0b9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976326b7ec0e20c203f40b2a7ff6bdf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600de4cdf19134e2b30d39a191bf7652584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd375a53543b2d9fc37fc514e48348b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900acbe8b7c7abcd448a0e63b6e1596c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be379cc3052d53e4e8f88998653cc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917cf9bcc697974bcfd25c397e17d35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fde2178963d524d7156870028bdde2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700e34b82ed9167709d58fcb29c034f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42694a94ba2de0147f03a70076a1b558591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c386e86259451c43d41b294b303e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5bdbadfe38d58b04fc24ba23f1e75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b4b63e96a91605c5a6de5af4c8ad7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1474b70f25a78220a9af0a142f9fb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5a59a72c905167350b534eded49c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2c1e321c0ec7e4e0321feed625a98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442a4f40a471eb8ef300170f77b931a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fddafa97ab7a571e961cda16c02ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b537d83a3e52471a2b378f436dcb94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7677cb897e98402a9975089df8c5d3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4e806f1e59948922f2e1a0f92847602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90f293db8ab4c5e13ddd212af4437d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fffb768ea4fd53922784e328b3cc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2301f6941ff4457236a121c095514605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab328ed0df28d49ecf1cb9cf6a049c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66962e528664d390f701b70bdb75a7b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316ca9a3987a25858b5c1eafd362175608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc047977922a8ab6fcf8418f8e6a1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0568cd9286fd73747e9aa8d23b785a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930aa6a767c649cb99b534b5964eff5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa87f204b8fe82e648722ad2290a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586b336e271178f59806ca8b8a8b0e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4171404462b68b5310703b0da3bc7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732ce240974907607e9bc8e2315805c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9407fe118887ed1371c42bcf57bcc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366542d146e20e183f035475dda455617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91daa95f4b5614d719e1b3d00d2d30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211fd2cd4227c873306d11ba8085253619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be549fe0cc244b04b10f6f9bf2117397620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125b12614b16d9079d6d9ebd76ec8c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f67c54a268412122ba02512b6ccaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d5371cb2d6e2a60d7a850602182da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c63662ce7ba6caa7f173974dceeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6471936292d82f2dd1ff31379d081625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bebeab052b5eca4e8808a67e4647d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d772a0ea933264901e615d06d034a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f04d1d254ae7e60aac1e56c0845392628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a4ce8251bc21c5d194b860600979629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b5c9515499001cb12d063c5782227630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d6311e32d19d535487e39c063c24e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6891ec9ad8664b4438d57e09dcf55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d859da2f083fa2caccb263d0991a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee079e919e2f2f3d7a638d8f252a13f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6351301f9699ecb89aa1caa5d52ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb83e8acb0f30c2bb1cf2a627100af4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41efa9bda00ae40e9649596f57a1f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca4d79e56d0529b1e4b171e522c9d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf814ee28213c0c1164c3b8750ef8e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dea813314b367453935ecb60765e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206133909f505c04eb2b3f9e84f2861641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa8b184d07d5727d38f1d67cd5b405642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a6754c077b491e050a72049d816c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7653933b0f0bc9739bdba7754149857644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ffd042d02db4a83a319f31f8077c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1973c4ca68e6d6444d9d476aa0539e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e7b26669c1f0be867b8b476a4d55c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a55cf8bfb455c3e32270cc874093f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b57a2a852cd4e8c080caf6727eea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26155ce092614d40dc57517db30edf43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e96f57c1a5355357fa573a23223c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e0aca36f585ace72e3ab7fea6d84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952c5bba012dd8092f7a2f3160b0a16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa11af0da30eb5b187b7eb72a83462654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e599da6b0d1d50781db563055494da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10022761e0706a2054ebcc9589a2d2db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee72b3207b2be2f810224960f3aae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fbe51832036ba19b9391a4a634e10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efdb046936fd4d4cec26d2d31ee7bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb5bfeebd30c77567d7218da971a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443e6c916c97296dbd07a282829ac9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a832c923fac4cbd62ac753c9d26388662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292e7243102cc01b9bc90daa5bb98a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9037d8923a59d903edeb6f98e284893664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15308d676fdfcfffa056f0fbf526f500665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2819ae1b006647de912bde00cd23d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f54058cbf9c092e95347106162b18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591234ef04989fee258e7f0862cef6ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6d9ee9eb0fb160f60257518246bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f2c6ecdc217cb9643efb2603a2ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b55d64bd13f98cd64c3d36c8e017ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534cac9f5233118ea0d8e6711b0b48c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32a7682728531be4e681dedb103dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33558c3124edb7f5c0fad73e29836d48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea653696a78bb0498e82545a12fae84a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f033343b998b0223bb0bd8e6fd879676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ea12523a2c429cee5031629dd5e43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5efd4656cd5f5cd22a8d98a29137ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942fe73907336b2dc1b114104f93308679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522040c98da65fbef1f2c58d873e1933680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f29f6a76638ebff780d3086268f12681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a945cd55e8692f2ab9ec9aba20e98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffaf29dc0ceae2029452971e8bdbd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8179122a09d3cc1a4fc54d10a3e366684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b120eaf120bb5cdfeec8abd4619df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfeba4a34735a7b562be1dc1093b95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37138be5b76d77f770143091f41cc839687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e21295bac6ecd228a4e816492f68c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ea602923b522136d3cb0f3512204f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1c68cf5bbfd9a2790da31b4a24054690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea747ad6ff416ac9f723b5a40716539a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b9d0975cc6c7481047bcd1ce6e9e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a612c0300f883f24c50c46bc3591d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e71825b44eb9148a1af22202f7d43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4896738ba337d04fd9156dff5a38d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092b3075e95febf0a6a05dc040a416696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36223e50496a269542531a14768a6c66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e412ab2a5eb1a3a51441de76ddc917c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ae8fc6efbe77fed95b7c1361f0c93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4b5dbbe574e082804b13f5d13957c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eb0dab9aeba0e5c57b1f6d69000b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce83ae5f67e32a7d49452134e51ee2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5d429d1bbc89c75c4e7098b87516703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467027513dae9acd6d0898b2d12be34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881468fce2a9a76067bac1026640edc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaef522024a4e2c64be508178fee2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df785dfcf804213d3debe0345d6708b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd23c844cfc9dde44825d8a4200bf5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f18b592cf4446c23459f07368343d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a5e8d5c0ba139e4af619ce4e1e6e3710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb2ca297731f50b854efd63f073c111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2890ee3e9718561a762933ccd4e7d522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575674942d3ac7123a0d88cc193a89783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08414963305b7764a22d9322db8d83d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02435b0a6abae36d391f0a56245495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d833c24627592910714f88bd75346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb0dec93f38142b6f53d930dcd0c497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ab36c099dbabcb5373a4c4f7417fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9eb31c25f2e920ba5fa3856f99079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5152ddfb552d5c01479e3a3fb7ed5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51558f091c740e1a32ba9e4d9b2fbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361cc182b29d06ce080a6124f83045212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3074f9610f5972e43a044c26820e5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5f74a638821fea1b948bcfd36036f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c5262296f8621bdc410feeceee0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea1f09c23774da6008cbf9232c776d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bf7c0a30608920124f5b013f087cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047a685c0e6a96b95799940f77611d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fca7776d3df46d04649c0e457bde419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b56ac98b48a9d216c6f7a8d056b7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb290d70a7b89cc982386c54048b95da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade8cd74eb3c807d64054030f6ea27422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff065ae54de0f82b6c15c60b7077863423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea104c3bf34fd2950686067800c539cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0247f9a7c275238fc1ad0a54a2270b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8ff80c2e4adeb409d3bb2edd455de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db437ad99379e3c31afddf5720dcda0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c8e61ad10f89e85654e0a46fd22328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940592f0cc662c2349780f4fb4529a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057457333cf6cf65884cb7f7644d6cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9241fbc2c844f69af03438d2acba3c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc46cb7d39e665adaafd4911c432fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca1ecc73099427deacb670973619a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438875aebd26ca3c78150ea852261e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c608135a21a8fa095925e7e46f03a7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc72a5a69c4bdee7528fa84e30617b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec501e723ff93b212b72d6a4b5b2ae237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceef681154b6a67519e6d0d8cc8a20938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30fdbe7e0507f0393e5671e38316bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34583a3dae2f128dae42b4211fc473d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5ec4c1d168af938b5aa2d61cc3e6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9299da7f00b1d7c573f9cc815eca61342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b173cf080d700b102ac710f22a5540643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eea664462659f56a9758dc66b7d9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3dd8def216daa75061c00e56e1cb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1238ce147a44f4922c01fa5cf71bc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5f56ed196117ea4f00ef44406c6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff8a79f5b39c0ec8319129f516e5a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5be6db7c44e05c6bf731c7c7d0591549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df85781f46b3d84ba0d0a6380697e7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb59d9d29b8a9edb774517e0ab58b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a5d69635de721ba94b1f87d3c3eae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2120467732c18c2fa7ccd16e510c5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c7521227626c063ecd6726fb177f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad00392282cb8d0c8e8b1cdef3a97ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3202bcd3cef4564724d11f4d2f63b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448dcd8b8f303d5498c5ece1a181b3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb22b42204fed8c8ad7cefdee2ecd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36bdfa63da84a88f02e91f4369266859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72639d81202167531207feca9ab6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44572f3aa19f04a0790e6ef3d3e86d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9d913b4cea814d7dbb6c0faad16d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159510255ee2cf42ade90e24d62c599b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dd937cf031603a1e1d179d33ed1cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8767327f7c482218a4d4b3cb50b17865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a5eda2c44acdc19426f90fa2e5e7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dffe7276afa041b1b3bbd2b8f308a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075107096214a786a2799d92c9848468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc11c25ae74efa7f1c1300b66afdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee585afa442807b9af65d4d4d7960870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344aa4892e7355ea3c839dd1bc9b2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f07c13ca597caa44e38e3f34590ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c928e50e0b735bfee9400ecdfa6b9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73d7d5f134cf45de85cd419dbf63674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617dca0807efc2491e0116a61b9ac7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a3688139cdb5d1fc157b00d6bcbc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d538a371d5e3ea67915a86e97dd9ae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f95dff1c191ae66bed766fdecae778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85bdc3c6d3fa0c70fc5aeccca04dad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe480f6110617e26d33225a8bb0cab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1da6326e5f46df1eadf5d1cf097081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d0c0d9d484f9e5e0af941359132aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab54b43fa7594f824ae59b78744683983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788284d1f802843521ac6db74e08d94a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c285c32425c03cede1b573cd7df55585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2103127b2e01064ed0b26322953149386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e379a4e8ffd8306af9fb59101b25987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852e75d7e022571e6f224dbac4abb9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf4b8c37d63c2fb6cf7b7777e199389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a230f627b5377d389787b2fbcda5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef9bc2a9ddbd6d45b6fabbc8e132b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a010c3f3a600ab6db295111bf4e80792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c01ee3c58db5d408aff856ef505e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851e0bb8bad0bb86d95e4b468d39dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1009fd0b9ed1628845989d17a5d01295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a11f7bedafb428237accf55f9b6a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfebb3e23c922b54b8267cddb2c42597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ff61407704ee428ee3b8ef64a0bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899318e899882cad4599bf1eebe245499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de66d062a9396792860d2a7aafafeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274279e39e6e1234b8e5d3c4dbd894101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100d894d7fc6dd2a1de4e8c85589be3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5cb594a2b766bd3c6d506eb860975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff9b0c98ffe8a7fa367ea0eaf9238104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aeca8846bc720a8a48ccaa36a60a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813176913198439e1267fc8477d77e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d5e3c7945aeda16e46e34188a3367107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133de6fe50d8fa9265bfe59f4292f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e23399814a065278049e08a0f7677109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f92469ec56ccff766d163f5cfc40eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8f8390453af05a32ea2a5b9c26ba2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e40588449a75f39a6d99ed14dc364d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222db1486cc7fe0fe2d4af433ee1ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3599857cce480ef42fe5fc7f8cf10e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d781df2f157274bb53813559585d9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5864ceec7e80e8aef5c468dcdf513c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b9e2b43f997b613a5a6a25678c01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555fe164ecb50d5cd50234848a509d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41fd3b3f69e1d82325085b23591ad2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acd92a6237a7c57ad220bffef55e5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16dafb338a981273ce55fb6b72805b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9a49d7b291376f5648d03f52565e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fba2731a73f81d2c6599377e4f76d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece0cd75eb51d01317338434ccd225d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966cfa156178cd0fe0a986fab489d4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21565e282e745a87cadc94ed7c3025126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c273361423a234f0b1737a450f2cd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb7d79d5734b2e6d7f10f9d9a10f67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceba3f3141f95225089c1d5f939131d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad4064db05358fbbeaab3091e538c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8643f7e60940c8766dabe3ffc18d04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec02a2d8e2e5b7f3b9df50c979f586132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621bdec960f6b856177704f52a477a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52306f3445532dde6f38aab10ea0af6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139355f0cc65678e3e8e4e2ecadbc0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a05cf605d2f1067ec80300aacfdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96d9b9afdc2debd3b12bf8e4728d40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd2a0a47c78baba74cd3d962fa29d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eb1d4ecaa9b121c3e422a83054bbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469961b9da0904926f699336e602e78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab5f707e8b196c5e64b32055343df0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1513d75d8a08c234757e4e8448858142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d64437f8a55d13005e4e17439fe61a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8d7a88468d86d9b5302f60143772144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825e3a2c2813e418cf691d1d9ef4a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec8b43e8919f34786a8cb075d0de61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449194d4a8b158e46b50e0f2e58c8ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171288a9a342c8d792329a1e7e2d9f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103098d29a9bd374d1716a5530b3e632149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825d2868b61f78aaf020cd7c9ecdd33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477634d5da3de9c59c3567b7a84bac87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5ce9e501ff72e99893ce225aeee13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b2f6132ab63d175646d2daa6a22ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252b5401920a980f81e352b5bed0f00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415514f29d251f7f7764eff2a84f0803155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607c08c32650413ce77ae83e91231e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2943b2054b247571383461fcd43fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d026a934cd3f80afac5ddbf93d6c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18b35a253c23e9db32ee3762809a69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d7a7f31643aa268614212d2a67f85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89068471d2d8283193ad7228835bf15e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5dd47723c4ac4983e9568a614c9f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11b356335b5bc779b6e2887dbee387163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972aaa49036f7c589de063856e64990164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817662e9860f47bd6454e269b99391c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe6599271a528a85a9d659886bcc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da892e05d5bd39dba029ef262384a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b63a9ebe51b23fd532976da721cd4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471abcd71bbe7c46f4427dd8310dfa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e0faf3d8bb1f748088d92bb843109170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59a3268fbd03c09ac89f21ba8980ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd1395641ac490b5fc26be898d4cc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b809db0fe9a756513bed7dccbece0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04a6da450367b25a051f237d7a2684174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3c841f5130ec7d54045adb4709854175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be6ca3d47ee3b2c7cbfb156f166f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b6fc4d967b7557c13a3279775daf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b580ddc86ad7def86cce481ec7bd727178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01358f68bac2e918f5e11e35d9c669179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c01876220427de0d2c84664f09586180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c0a674ad1300869abe3d0f2e04f5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47f78bb4841903bcc786e4a7213bd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658d8bb51a431e379470a9a910eedf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aa7a8bfe404f22abc0786419da2ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0b9707618cf536de07d6773c8e1be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1357d8eb79ce06c13b6cb5519c46c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfc995823f5f4d2cf23ced38273298187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a967dfcd1f60a369f3e84a3301468188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b510b40916f56f33c17ed7b507f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e650726068d7efbd531f0eec31c7a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323702aec62e6a12cefa5ac0c1a52102191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e877a9486c01c8e1e6b6d55a41fb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4a208d6cfb88c3fd39d17b84c69bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb675415a04a114f39d1e1ec4929dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95c36f929b0f7a9cf6bd6780fbb20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05953513f306371e5c04a9ba4d40aefe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830011d21b69105ea208294f02f36d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7791f2c41ce15b912a3afb3413358df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc58e0d89fc33d2c73d23cc3264a3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa7b9c68499ab2c7f68732940b721c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1469d3c02c8fcea45d5c2e4acf94252201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15219783aae30f5223a70a5665519953202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3762b44f6a0983bca82d4d7bfb1d411203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130c5352e1f24307b11fdccbb43ab70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a9347d8f3bedf2a47f846a6d07ab4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92052ac1b0d37d69af00c61099f0f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12c1b98954ba483f9de4513f52c225207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40593f4c764d489e8f02a06ea111d46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1e9dce167a7a356c010967b9dc131209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64506a2767a3c7ebff4180b79dfe0ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4cf76986d4c371ca12431d042ad70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042a43ffcbdd7e82b559468a226171c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f1539585c546d1fd64599a2341b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcaa9a92df6136393309a339930ba5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9743e3a3cf964265a6148a33a9646215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe457c3b37c2f53e3a5a732ed296e93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cd8d989cab8fe2556feeed4429344217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681514d2ed65f3e8741a5774ff18c9d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d99971089f83c5931a8b4dc2d858eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ead2e13b7284b13336682fd09ff70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed704ae945c3357616d72f7f5aeb0964221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52092d8a39bdc0c87754f9d8b5e0ab7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea8851a68d0022b16bbeb40ed96fc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8517d67df28755d66c61f8b23f568224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524acc1711ebb95f4b84c01a731bb4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919f0102c76d36e2a8d39ce0da450a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515eac8ae6cdd0fdb9d32c74eec507b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27864da0976354fc22137da5f41145228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507e069770a1e1325d695836972d50f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f10a1129f865ff3820e90985eee537230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54892d0c155371e2aa8c2e075b3672fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96399facc78db18cc1a8d7a6f15182b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f09b193b939f52a246f20efd66d16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ece2954c95de3c3db03b94b0cafd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ba6da53502fc69bb7d09d53a08da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0209596018f5f5931353264db1fc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e68c955d0eecfaed0dcf881d0190d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ccb5dd4e773fe3d82149215b38bc5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9eace21541a01048ae7ae15fa6e6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d5bc90007964f3d302578520f59a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdf114b8a7f9ba3d71340a4ad7309a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8915cb29d9db9fe2233e42689e27526242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d836180919fe8baa4a6b0f9674d81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c69be0191d8972a4df45f65df8ce8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f08ef555337de747675f3270718f9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5053fd991604d1e6fe12024a852b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f93f0549633051d98daab7123f9bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd7886d7c5210e807b133c8cb6c6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98f9b1d6b451e576eb17f38447cc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a2a3a0546158b7fdb03e852d4bf2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088366e2572a4c088764426d77544be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e5ddd36d65556774f6a2b289a7869252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57e5481febd5ca1b55a80465520d86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c9267969b4a0e1e43ff4a455f6f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf4e6d0a92bff77698dada070ea57d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b254d4720f38d6b2ef7eda07c38ab48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e395862707ce86b8d38aacb1bddcf9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b610728ddab263790d9c8d2e6c8d25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415924766140a675eabd5e58dea2631d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05484b73de40c5cdf5e9a3441ceabe23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0260a0dada6aeb21a14b69c672257e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d9989f92bed24eaac7aa74fe66849262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4281e81f9c405ebdeaf42673de3cd7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804696d2ccef97c5e1e7d22bc2909b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b0c26ee317f8c5f340cbd051d499265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6855cf4a5305f5562eafbaf7935342266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064795dd2fee2d3afd66dba89b4b139267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c7d7f2b26d3f99270fbd732ec985268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423fe5edfe07fef2e2b7ba1392a1700269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393da01831ebc558c77bcf816986f27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65252cc7e1503d74229dd199501866271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a85f08c1634624dc7f5c8c6419b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5911d76f902178f37c9665aa5d0d0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcda355bf230cee99cb06bc2755534274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515253df27f90d6f77df058ff922f6db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b643151676e2f872bda98a9d6876b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e37ce0d1bda318d7be5b1ff74f6310277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2242010cd89389efeb6a74e0236360278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad8514b8eaa2a3e6c488d2c04bb561279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c84f4fb2fc1e9be68daaa6cd2b2ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edb0537da2c020adea422fb9fbb6e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2cc9ac9c89e892caf85d7481de89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea57885cb4776200d5af6a28ba731283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05e45397b1f3739dc726239aa7bb2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cd8caaee07e36331dea5b5109f542285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dfc0b52dca83b6d6f2ef1eb81c625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f159b87e3856ae4295a20d965d1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c683efb4cdc6b990e63670e5c182f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb264b76f1a0bd24fd4023077ccd5fbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b755967bec971ca5fdadafef091187290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f92c60b5d5b3f44229e791fd929835291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b58fea61105c520bb03dc0044c9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77b563adfca75af17ec49e094b898293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae213f9c269126ef006af1b0d8c07c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833752d6bd9a4bfbace719e69d33f630295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e10c3b82377fde486fe6e0d46bc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da26888f61ee8458e5f1043e59c948297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3633738b1422a94894c0c554ee2a33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f00481958f8d61a8a04aaf285406f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54fe8e6d028c725e53e8d3295154ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2e8aa244754fd962e022b15217ac5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3f5c20966b8cb24340d64d6b9b12d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62cc74d77d81a95e5c69829ad31d03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d956cde69a468fd5e240c017fed48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471603b73ac188736bb8196df1a2ed51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4ed05ec1afa4dd3928f5b1371eb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c012c94ec97b4fc6589594d53715ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde20564767d9485b0a7041fc94bdd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d224e79c685979a4359f9f97976ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1418df6818d1f99f7aac9940d214310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c64ad5d4c6f06e4bf0146c772d442311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb07accbdc6f181eba1440b4263289312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c555e2b1233e73197b9ed06389647e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f57bcee9f3f675061696349ed490f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375104dbf6f7ee52655f2acde6335ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86dba24139c488247595970b5104a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee99e7a7b42edeb6d8e9226d9e8192317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807136447646c85f419a29b9d1548852318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cb4c36c8ea46217062721cbc37e46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4132806eae7e77755596e1d7e4df2a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c6e74846e98914f3667961352d2ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9ca3c3ff44c6182ebea0a42d6b03e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3674e89a95c4d8225a0c8d5d2fe973323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3b57074f155a2138aa99de5e5838e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffae5de084d6604ecf08153ce09291325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b8aa0f93a54e743bd3111faa3c45f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644f34454d4a3ad1dfccb428c0ae62a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95850bc3d621357aefff55f1de0c8fef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dc384571ff78bd398a7980e82e985329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82a5174a05a83a4ef09c88a61dee8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc9520008767cda5083e4601005870331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d324a2cb658d28f7d10f36d539c2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ca8ce4baedc6f77d8208629f11e01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab74c5a7a06ebcb2a6f2cae72a052d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c01d13bf11fbb6b33feb6055fa0626335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d790b52109c56ee64994f6f079e45ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75efa161b321f37cad9b2e40b48f9a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed25c1259da0ece98ee10c2fd90b5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787e3675cf40cddfb6b642f4d20724339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6157d1fa71a866b8e59f8f92b43ed3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf67192cb0bcd6f36bc379409cf9f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a06409f358712b57b201586fa00f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1c4ea347f9e9047aa5dd8eb8124d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a7f6c7d8c0996521232af7035e673344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ed517b95ba27d164d4704c208b22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06450f86331200a388eb7efaceda4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441a78f753c1c9e83bc4f643208750347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e4f1d12a55f16e2d952a4025193ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5355b10469684cbeb2d6211511802f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b90c9cf2afa57fead3dde5daf73f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866107457cfe50eb9b0dce7e60baf7d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e36a30fa1ece30ebcb724de167fee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c602fb1886e115457b766200cead353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d99a9ccb7f8bf70d131091a1c91fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829074aeef80a244c0830437b95b0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c528c6297946b4f6fe66b37bda5af4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f87fbcd2f8777c462fedd1ee3a3ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eacb65aec099150c21e3a7f13d922358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aae7e36fb5b94471fdc77c1ddad9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0260dd12a3aee59f4e7b9dfa558527360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec7db2d995cdd8428b7f249f7e5619361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818ad252ad9bc765c0ea73be5dcc3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe86a60ad024356d422a1685dd509a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e57e35752e3eca1fc542845041e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510a0e5d36f0095f08ce5371d28fff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642ec6c735d8468e8262bc29860e81b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1caf8afef74befd589f0b37d6f10d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cd991e3bb888903ebb28ad0c69b85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2426b71d1154d42dd511ed732783d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc5585e217a78cb546e1ea55c3911370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f7448324bbc2bdf94480d4376542371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730c261b5590d02e73046b17bc75bc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c631d4b21752a13eb8b24d1b048eaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c12e37ebae79a6e7241ba1c675715374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be80360b87c19ee96488f6849651a09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0ef5dcf51bef98d5ec5aaa0e97c52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137f931f97cd829736df1f3d484cb32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0008bcff944c8b3a3a8e7efe984e77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba14abadf1235c826315500a3d2f98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf7d2332208cf76165b6647276d62b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc79ad48d40c9de2e11984540b52270381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff9ecc9ba63f66d81fd53160780f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44963ec82b6a6ceccb4fc0a81dc3d0f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b9be177460dcac753e39fb7a11d9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5891e6efd62b140f0ae4a874fca295385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daadbcc887196d7ffb73bf65543cbb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f40f32158fa2f67f4afe28f5404dc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635e21f9a179996a42c145fbf0f1ca9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6585f06f710875a121845f35fe1e3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f945f094cb5934237ca17b7a010350390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0a9679534a1953cc16733b8b5adea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d4e301db1219b187e335daaff7485392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aa041ce3e3b53a2a41fca9f4a8b5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605c9a36745ec49f439c28fdb16f964394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e546e749108dfc958a97e37c04781395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d22df1f06211d19b9861e99f5c8f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4960f55cb6d76252679e40ac1246b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e82eafb743bf15a43795acab59721398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1b0818d00670b637e653414f6b74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91a60222df330f4ed2716d447709b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12727950745666c8f6fc8b6dbaba42d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa382269d16a1bbec432c90f4beea3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4609953ce2f498eab77d23ff4030ef4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cca3257755dcb45cb40bd92213c82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8770844bfaa178b57c56af32a4fbbf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ef0574f4569aff9fee556d2f21fe5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269082e244ba1571247a3765450cf9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb14f76a6e5b1e09e04200de517da5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6960ba6432fdcf5fbfbb936df3a9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd948a1aef8776e234b65f49f423dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804d1c2c68ac3ef621f8dd297ba5f29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a894984ec9e6f713bb3a21909dc75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04602a65c5f518e765d4e75488db7ed9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4ca50e4d73ca8b44ce2ab1d4b502414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc701b692f1e5a05fa385c9d2185a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313cdb3ce6b83c23f36afa9f669e051416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe06dfedbf6ac4f9b4dc99d8921a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de1d4f7e5b9b8eeea9bc459dbb9d8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c75addcf11ed7058e19d1d254bf83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c992b343be1435ab2d7bce4cc8d8af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f00ff6468ddd5c375a7e3bc28beb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b6be6541fbf0e8dffd71d49867e02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf1e4d4a377298a0714537cfa8ed0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40209ccd8c5587232f733c760a27c14e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff246e4e89e9a5675aaef5d574e1c0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f461d73a41484bdf354f95f67d0c782426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e05a497625bc8bc0f6abe246fc05d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e6f1a062770861fe94b5df94cc314428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b194b1310833d1b9d675eb096a7519b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02245438d50df3edaa1ebc66700e15a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfd144b7f981c0a06daf90e400673d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a6446773e233bb16828b3bb2cecc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52903a17560b5b1cab3ac1589369052b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e3a194a0787fba5954408ba48691c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76604c972c006a00bc7cc1f3616a859e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84311a1815870cf22415b55e9fa462436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56a5826e8c4429c1f7fa2d8d03aa5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6024bb2087c1c056cf4344f118ba8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697cdb58b32fefc8baadbcf2b075c0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ab7f220b18a470f541a4797c19d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ed4da821fa5634335f92bb00e249441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1f2e9e6443f06008da26a9ff60016442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c0fa46732cba4f20aea103fc31b9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921434f00415dd4f0b19c8311c6df3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b573fb20b82117cc1a2d3adae0c184445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348510abb909d2bf137f0af4f8e96a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8817bdad33267c3042c55f99a1888c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e23dad3351072f1fa777c809e20df5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed11b92d114a18e8b18bb396c19e0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b237dc4b1fa7f35040a2c1dee8257d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b31d79b7c838f011cb9766e9ec298451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141d75acbfbc35e89b79ad4be6fa72d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a82d4bdab03772a8030fb7159baf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f91a41444d2300e79c30dd4232fa2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9cbd8bd07e934dbd701b5db225ace455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b4001053bcb89a9eefe4fab0eb44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f4462af55f80e18594e72c938ad6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ff368f64a251c7e4eb7b1f20071c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375291ae2b1fc538d24f9d877c60995459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d403faeb4d8ad8ba1d1b23e5be8ec7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d266d869871c9ea6fd670028eefb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ab42a74d08f17ac65fddedca8502462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3e458b5159065af6bce474f57e1f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5185646ad90a185b4d915a9346eee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a46fef1e70757ca8426ff2a1f69f96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903e50d10a13bc5a194c5111385da90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa15fa09b28df3b7754fd1ac23d74f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae1c73e4a2270a1467017058e5f94d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c12645a418db36486781bc353b12e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61106d4403d4d59eaca012004a8af43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ca67da07052540eca59b8efff2bbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610541bec87493c89c6924657e605863472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce739b4e090aeb4eaf057b42eecfce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750a72a897689b4651e2a79ec303b04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eaccfd2283ee942c3593920baca6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1902cdf76289e532bdc0294e249e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add87eeccc941108d6e20ac91e863e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ebc2811d27469fa51831e67bdd40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d808b16f9ac6f3143b5617d18615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b97735c2513e58b7a37f1cc81db08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d91c84a12b5f31325beb4b60800f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef883d353205ca5628b7732f0ac526f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b57834f9aefa71bda5de06dbe11f07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991d34232ab9996851a2abec579afe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3531e1dbf4e65fc2447ee07587ff9ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a311a3b886dba4356d46ac7140c18f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca55b636f7c746f0b501589e99822a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91743a719ba23741c71ec4090a5a415488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561cb1027d35b1a615ab4988931341c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e699dbdc0f5c91f155b53235b22ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d739b8b44828e310cae74a5838bbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8e45d7e4368d68e082667169fa6c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557440ad1b8e6991a67c9606df8abb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a9b00b9a8d7eea444ef6a854b121494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f779efca0f2c69c9f5f87445c9230495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aaec8f35fa10eee0bed41c2467430496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a683b56596040ba7bbc78a08589fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83f826d239afc245a06525be64a1e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5c295211f1e036d999844376f2ed5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be604259aec1810a5f34d683d870872e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b840b28a9bd7f46c99da8fe00cf374f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c260a8a3a76ca9dac469608d2f2a5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13a40b46ec41db4771a18589d099d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a690ed860a2925bc1f7a4091a31fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcfe1329a46fac5472ee0805f50435505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3708448dd2a02f229486d1fc5a0a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d419773b0322a912a987b50b75a8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11113993845d4359fefc77287d1706508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ad5da989a8a780a285089f3b4952509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca7d723aab4902d01f455a1decf19b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7878736c456516369e8585b8cc04b59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de01c25752ede6b7e90c306303d189f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572219cf58ec6163e38fc174e99dbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca2bddfd934f0de04a6cc04554a4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95cbb92f84c834853f18ff71530510515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c16fcc3d7a8831ad607523cc7ae1f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b53cb8e51bf840e38f7947801a2998517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f755e38a5a3a6bf98ec19c57012118518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d6499e98c0e04274fd2e2b1fbaf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae372ff91f00066f65f492a5a75350520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08b2abd23668f994d7ba8f487f2272521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac9e9a305565d3319d74dbf6b487ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2d866cc1d183bbf2fdc1c562d0a98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b99b1299484ed017623cc6c67f0f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901a4fe88307b6c79baa8fe575d9cde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b458aef30be6b72026bb8886aa908526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0b2c7034d70c7d92d0d6b2d1f43d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd0b369699a1865896ce58494b1902528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54510f6911770e501ccfeb2b970ef6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ec4011bfc10c3d913ec7ad06747da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebc1c00e5fb68a6d0d5210f4d14428531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994e3d0726446443a6493b0d7a7f056532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807807932f3cb2adafbbf93c5eaa07dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615ec8e0e95a50555b1c02472c1b22c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c6c4f208fa544ff76dcf2d317eb50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f36165ed7406e743979056b0c5ff8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9046f321503d3cd7f97402b6ca288537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8e16094f6ccad9f6e69a6e45a91e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e3a76658e711136142be52a17bdc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8780f929f61fc742e10bd9a9199a610540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66f037c0f05dc28965135cb74a53f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575369036775c4c72057da26c158f3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ede3af1d6c579a9a2711be31e7008b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d44b6dbbc3aaf1f728e031dc4ed4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e5c1ef1a4002d39bc45e50d56e5dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b153d351fc8c3c2d0b40dd52f83a47d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e55cc0fdbe4091c5424c03825971547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bab1efd70076cdbbdd7462a4fb3f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ff8aa828173f059b90e982e8ed6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce7e46c170b987dfba646773115d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22eded9f3ed1642589a3750f6e3663551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6cddf46f85c79731412e16768701f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e584b61e5411d372c606853cb2b773553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5e21f1480fb55c610432a15d129a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057daa7ac21559a9226407309f4defb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05756c44fa795c2c8bbcb8cc106afbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c99d14bd602d2557b9afeb0d3c9fca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db907ef5166d4f60c2c535737454f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a80ce06106a4503edc94f812e3ad3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06f6d7a59e96bf8d225856e148053a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b35eb135b2706a9dbc21071bab1286561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eb2cba021b810b0da7ee0a56b4db3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f8d8ba55ca1246be0b45a85e2707563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb1b27e9d086204f65350778c7473564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f086968a47390179b4b05a4e1bf2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca7b88e45b396284d976210f0f1579566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302626ca81c3a670b1c5993e3083680567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c4654728d29030fc8b626a9dce9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ec97a763372f79c075f2a96b3c6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9418fd0d3e6071fd3f44f012bb343570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4fdc23291ca5bc746f4cc1953a518571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1594a9c1a414fb22c6714e38f42d8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07015e2319bac38c0334850ebea8fcc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8346956e0bae863705484d7aeaf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81dc4fe4201afee4f4eed3033155a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea0474f29ff48fddbab077ef70b05a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320381233888e88b75edd8713527875577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552427c0ffd9013f41066ce3081cf0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc353c99ff6f8093aafac8f2d2345579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347970031ebb1aa424497310bc31da6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeec050a4876982611ca0764e15af3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce06902b2e3bcd1381428a9c436bf9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f88150795d9f6fd3ed1acd0ef0c7c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699a0361ec6091576043a8a71043734584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291753534db5702db2c07a972441761585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f198e0ab633fd02bafac2993d5dac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb192e3decdbef40ad3a133b8beab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96d33d7b5816959080510a6221e126588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63691dfe64c24a49daaf1c114c518ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e745f3b458d482b8c356f5a31eda8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712485539dc4a65f5b6f011ac3b71e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1fb8ed36ab2b80c8e2fa3a107e291592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b06a6b655d990ac7fc1a0384df0879593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cd6227b4371b68ae02cd0cc65577c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816cf01e9de35c9d10a2fb64731b8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136bcdbae0ee2e53f59c20d0bc1fd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebd933ebfb4d0de6941bd244ad0c96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd342afb594cc84813d0102f498c271c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfdf919d0224c60cf83012de554be3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24cc1c697d5bd465c04a24790c9c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b487ae58aec2d6dff43dd233fb50e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad57ad6de50dc8104f8ff2b02d3fd1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50bf3774d99b7032a84990112040fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75905c2dc712f3f0816d801b636f1ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bbf67976ded73b38968b3a8c3ea0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb38def96bb9c9fbe55f8f43babf506606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba4865a2296d19ca55f5bcbfb2766607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c215bde224f508653a50b2a74847131608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0fbea46953655c6409e889aee3a40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f16a4d61e3ea657f99a98296c455b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57895b8ee4a0426902536e06d9d9ba46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f4b7261f6705199d0e1d41e536458612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0219270e74be37483d2e479d90ee3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0cf8f2be352a1555757732ab8b474614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c98c5aa3ee21a6ce704a8783da35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e9f95c4d18504d825e92900e73950616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4df654ddc98bebfab1387a55a63f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1b238df631fb8372d82b6ecf81112618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56da9d8a9cd0c27380521e1eb8df818619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68409442fb6e35af2e72100f817c0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d543f13d41f48b95bcc1726c7ec9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e0476a2191133cea6f74236c65620622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a3c20e33b165e2282d570cb7d6db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352079f4b00449eb48e74ac2e5afe70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7932723887759640e258ae4c3fd0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ef1d709cf424524ff3ddf84b1cdb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7fd26bad5cd7d51df43dd215d6306627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d96781c1fbb63e7a94056f6074cc43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5873f35bdc4fedbbd729423b0fbd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b11ee295350a62c781d0b7787068630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25ddc2e9abb46037a132992137198e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bbb16aa58d21c83b1b552b44d0e13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4df8eb91596d7fa363224d91266c3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b36f16945f1dc56c932f96600b324634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2b4c03345ecd37973f628cf15782635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf35a1b335f4318b0f64e52fe09fc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266cfb951da9fdf33c74cff6471f540637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae65adc984aa629dff6dd09aaee35a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a7ed0a417d9a10226fb7fde577dd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5c13a23d18cd466c4143bf03102c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c1c13a8c948e3a813381f4a44321f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0689889abaf10a4787725524afda5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05846cd2a2ba291b66ed2d307dd853d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd904e72ba04546790dc167a5933e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa58241c522d7cef3753531ac61073645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57b795c0561dbf167613e45298c9c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a692aefd7cf2b5f9fd7cd6a6902e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfe59740beec5627428af975fbaa3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9625c60a7fcfdd60a51c1eab29872ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958d7437055e0e5ed576aabd61d1539650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae72c6f56ee4b7eafd1ce97f7a15cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a40b2bf7e1046cc42a84ae2ac0020d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310ac4fa4f0039a8e23fbaebd0dc9d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bc48367f65fba4e80a42f2af2bf7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5ae7919cd09ebbcf2871579cf11c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a52db3017ba0057352ca23c9803873656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4456643368337271465b8774de389657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87591d1f0439aa1373745310a918ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9bfd35bd6713cc0923c40015a698c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163d2735f5230a5168e844518bd787e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c62e0f23f41a4d4a62ebcfecb292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa5fb359b20a8121a7de0103f5064662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de257d4385211a304933af87cd43fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aac1f6ef3fe1c8066d2e37c2343fda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143aea3873f7791cfda5735db879b4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df432ef4a35a0922a7ca00a5ec4f3632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b100e571e08a120357eef7994d506667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b6769bf98d131bc77c1c80f76510668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656dc5822d2c02f411d8c747b9f3e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac1568b6e177c6f969ed4e89c5a461670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a569436aa81b4b5c498c74b4e39e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de4ed6fbe17822dd38b21858cdba3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d860f30a07ad0dd64f46d22edf71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74767b4512ac131786b20c3382e1ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a00d4b7302c0c0bc0271cd63a1cdbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6391f373a2d2c3bc28c7e20661d334676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b1b7ef5d533e2a021ab42de86263677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a4c8a0cbdc8b3b33d77d627d90cb4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>