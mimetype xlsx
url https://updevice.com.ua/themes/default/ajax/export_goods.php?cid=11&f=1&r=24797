--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510472364bdd93f19fc6bd6249f08cf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8fcf580f553a87bde70b14a4314f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46933db759bd2cb741e1ae5dae83093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba09538918b63c52474b3fa1b5ef764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fe6fc0eb4d6ee0c1582e3dbab920f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2ed8c043326c54e98baa62305a49c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb966b0e5e1d6d7dcd409b0587d327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd324bea7d851f243fbd9f3a529fc9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca0c65969645f0156c3ea8f0280ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa322e5567bc58a9b5b59f6864a922710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebe4ccea525260db70fb631dfb5e8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967387cfaab685bb4917bef9c6da3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f684ac0ea4b8c5cf65699b192007a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98534cd5db180ca9bab4bd760a8144d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9699f542b2741aae2287b4a804a1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf1d3f0e5f3b15932f6250d8dead816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a852c812e12423d03ca68f60197a45417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b2105e3fb69294e41ba5a0a09f7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac680f1cac391525959068980e8ee219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2941a875a47c52681d86107d0467320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d46c9aff4c7ade5515366cbb900ebe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b3c47132bc415037f2a82a33d91e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72490fa10bf48b7214ab5ec5df5e0da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd7a82dfb1c7bc468ff1f9877b2efe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade04fd8b0cc96013d51a22498d98425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791baddcdd5161722005f0b12cfc5a1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbf72c556b37f3fca4833d64e717b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d15d191fd7ce014d5478382151d34f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a809ddefbeb143452250901dc9b5f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa282422bc3215b08f7405f919eca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176e34594822d81320fd6ccb28335b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf21df8aef994986d222dcddc7041132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88342f668f3eed000414c54a15eb5ca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0733eb650d05218e2e7b05a397984334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31008733fd4a9270afa394f9d5b002bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4504a6dac0401d50a2cbc03b35a8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d7d453e741e8def1c77a4f7faf63537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46a32081171ca46346d1b02facb94b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c60287ebacea13ee0c5a48d654fceb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433ee0bfbaf7e38478c02db53eca8d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd50783d3bd0b1a17ddf904dbc0136641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaabfdab25354b5a8d0ee5864531bba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc12fb6d1fbc4ec02eaeb6e8a7df1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c97d4b21be9124dc40f9ddab33983644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8b39de983223596539abde358a2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce67b30666beed1eb12f5cd6cf4ce8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974784413c73e914182da0dee8e8bee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a54e83200ebd6d54a5310c5b01570148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553be2f1b561b91793e90a5df33146e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42d000452cf039af83c283ad44c90850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59b4a864c7e02e8ec30836ccd096a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f3b82cfbd48332e6832342b16c5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f082a6c2342ff6c3cd7ff38e14e7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5cab9445fc4551fb5802f7cb4eb8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aa5a035d2ad603456696cd81fbaec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f50b10a769b7b5d2e1aae02aa1638f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747377ec1d3c093d2607c86ea88f0c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd320b61e73423c8e13f2fb8dc8e2cdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf98ae33a2ebb7775ad7ddc8dc20359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb34145fd022ebac246de3b721be4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26be4ed07cb371aaae06622af2f4ffe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f01e31dfb015bd37f2bacff50d480962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231de3b8b833205e84e604062e3a0f0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0337c8d74f6bb31317269a1e83ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f352f434e4dca6882d504912e8e1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f7de8fc37745911d040504440d5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23888bfdbfe19470d3b9e6140e2b1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ca0bc0794d38ff1a27967b098d4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affebd8eed4019305a5930eb37842f7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463096431ca7324664eaf2598efbb56e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608bca19469fa0b0bb806e189e3aeac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4f0a076a31d4aae7b9722353dde072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47abacb2f3b5d31ecb7781fed59f5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be370e50471b5188600cbd773ec38774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db97403c72988884b8190c0785638c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2ca31b8be5105f44de757fdd5e5c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d89482b9972ea73e64c38c3b424d9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb8235486387f544038db9c2ebcfa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb77decc8ba807bcf110bb7a362b8e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40daf586f2b60e531bec42f9f30c30c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fb9bf674b0addc7904dcc3741e9a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86259516f51a1babe6fb95283ba059982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383060fccac45e80665db279bb136b9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6a35b2635f22695fdcd8c7441ae4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68894e3f24798750710ed7e8e172f7c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955add4e933616d2512995e6a9a960b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ae262928b0b15d8e3746c3be30cc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dff8152a3120256f081baed4f7ae0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491cce8bbacc8e69cef427b2747e26a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d92e816953d0d657f0921d522c85e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f15f9eecf21a0f4781e81959fc70191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c735786f197438c9ee2bdd7b1269aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4b629010694a9891acb04c82ab1f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ece9b98a60e40de289bf4acadadcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e515978f8bc3b815264ccdff3f67b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ee6fe724b8d6c729f8e214b933a0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4a5e4c43e4fd2672371ea612ffb1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723260aa99a428a766c94e0451d6893c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319a61f12a4def5839326d1c629c2ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67108c6bc393e1480708cff7e300a06d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7c19de448a2cceb8c92daa2d9fa6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69665e3bd6de8ef8f671e242fdd376d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c300cd36594bd24e3f9fc0240633d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d9d442ebe8b173e6db26d1b1ce771104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06abdf060a36c0d0f775898e1659dd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b527934a7c2920d87ff41cd5fadd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06e9b890529b469b0aea6d8b5bb5df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b5c84b84bd0e6823ac1f837883388108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b1a663e824fce6b114c3748918d53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc5ffddfe253441d597edfb5c098f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426004df96a267e9e9fc70de9cf733f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da11ef489775df13f2e6aa87c0a4ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de64897017ddb6bbd753852f95a647113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134eeb50a951c054a98e1548f8782e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168a3a36b83f7040de802aef2f481da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9315ad2ef4b3fc26788367662b44ad0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e2933db4917348121b5e18544d712117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8e5da14ea908388ed310499eea97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9155354de407f19bcc7ea74beb25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93e305032e259c172ce363ef55fdbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524108675ec52613148cbbf79edd2b42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c602d6194c30a2711f6cdf05d36796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863126cce4f929655a1c146684f1ccfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8678cc2b0a2d96bc94627f821aba601124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69907ba6bd43d8ef8fae0f5e77073a4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21931a5e92116e763542afd895e9f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb4d0102a224c751bdd48128c28f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853069d0d5c99f4bc818a561786ba0d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5babc606120b83780267b536e0347129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e356b1849f28d646cff4d168582f196130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76420b50516aa12c5cbc888783d6e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da27be9ba6bc351d8adca9f6ef36a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b9af6314b6cf17d60cf06d1bc77af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66131683fbb45c5215732d2c22dad250134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc871b5919e27235de5187fd4b4026d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd977422bdbf7606973fbfff9d3c73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ba85241ca62608357b989dbea72b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0ad845fbc337c5943f824e183cdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45922c9c3fb4138d94e6c54cfcb009d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca084890fa51420021508276e6369c12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290c6ea1cdd803a6bf794bdb25de38d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e481dfbbf181a065460d7c101e0e18a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd851792149dd0b72f10463fd7fe3f0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc2a8937144c1a6140c7f1055294f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9debdb937f96a46db310a69180def145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a83f064ed6ad176da92c20fab4cba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aecf3975080c0477c1cea6359cd26b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e0844f11c3a34914add427fb94846148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858dccd995600ed67b0eeb07e7ea87b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba141498b64a228437ba1eb07e99f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94294524063d4fdc40bf9cbd4dfb56d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6f4dfd85aa67b18dad3c42ef5cdbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b40c37a07552c14824d8fe7a4b6194153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb505491d96224bfb2791b0d21cb83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cab976c10daf42a0b0c528ec2dfa4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67368673284925a1d13e9f43d4c4f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a716afc83539a5786818609c4f1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7a8aa03547e657ddd690adb7f3476158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c283cf59ce27be3a89b8fe274778159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b98d9b192907aeaaf55efeafc2875160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee406b9c0d969f62b71f75c8c1a54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c69253f09aa98a0f0845bdb675ebb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2e9a6b23431a878bf04282764f070163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e112297d07cb7dbb252e6a1966c961164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c28576d1261dd22c9fff294980c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b677a36914163ded22586d303a36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a7191b42ee33550ca7fbab256db34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958effa99996312535db0d7b5a8eb317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6f1b7e37e6e99a7d563cdbda8fb80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21d6255c533a9bcaea0388ff85310170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34cff38f9a216f669e25cec665a01c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66803a19f69f16b32656e4a01d9b2a3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0717d21bb65cbc9f7858eb87f592a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d1297e3d9c58f5b19efc20d47296174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e692e04db2e47864b5a1a8ea36e822175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e9e9b9ef586fa02105f18297d0af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f31160927045aa9b8d705158889b15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdd8eb4ee8a58dd3c4b3211bd39f09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4697559e4de9f9aff89866fd54eff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb1bda95195558d7470bb6660df692180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1511dfa74845cbb3070c0ea346649181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265c9374716f0952149e02f0cb031a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd947c29410f795d756937443739c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397111524bb7737b8171af19bc1d2e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd1a73d93636bd7ffeb4f63eb1c754185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f72369f9fca642c417bd6da285ab04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50110a565fc4a2207ea4c6186dc5e69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d02bb259ae0fedf68c4b37e28d3ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba5f37c8516d2a568103181176dd08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323f36ab87251412676247c412e9f70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb44fff8c17bb5a51dfed4593251385191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a5c3bd87a028054c465169e1841af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a47aec9016b9f7adb3f0871a7f3bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db52078e9ef8cee08f0939a599c513194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab3c9c3213d90adb1f986b1987304f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb00e0e5d291ebd78f0043c1a1312e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c461a3472041b7fc59d6ccc1926a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb98f18e6a17fa169e81abeabe446198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fbf35da953dbbffb3f4d990faa8a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9680c5b94c5cb38df390315433c59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bf36ba32b7b1721dfbba0ebb715cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb462221038397d2a9987941ea457ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58cb3a38c4dd33ca5ba4399ce97ee9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9e8d555038012ad69fbddef7de43c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b195946e7c41b15104cd58eaad4fd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127b5840081baef3c405986ec5b1d07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe40f515cf680432a605ae2de9d56b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7b82c2a662daf66558b88953a23b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74a1084579d6b514b09313016949b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cbb9838fe9641aa01c70378e10fd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f08dffe23f5714630501f2df9bfc9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834becd9f9647c80001d2350519714de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95432a62373ca35e0aef0be3b794d172213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b213a1d2a67eed0a9e40a0f0af605d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c6b1dff9cbb729788c55836a68460215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35859323d8a6389862a6af5e0c99e8c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07e148cf3db81fb893d2b86b4a288217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c94cc0c13fd334cc83522b4b846f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0f7e888eb929f2c5f2866e4ec74b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8042331c7ce405870400f57eb369f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e19d0217fe5635f622c8afb9042627221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71514881cec3093572742078e069b9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464b60e7726e42e27db06592327219223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06167aa46ab47528dd65f9a41f998d31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827d66fcdbc3057ef874c2e5370cca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a57e1603822b7d72b350e67378a71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb843c6ad44e82b5d1bb1e0f5d5ccd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eba3c9838214c5a40e9a94118f439228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4b8082961c7a0cc55e1f318d288a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d15f584854cf02eeabf9ba55e0b47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efafce98c59934344895ee9d0c478c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013d4ed6198288e165cb83bd0d7e494232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3538321c82beb58acfbf1dee62812233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000cb0ee063cf139a63fe4f33687501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f8db8d4533762fce2db83fcd0e06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bdeaee5a301069a3b573e8c0f8b6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b18a89362ab86030792d1e69b669237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eb3de6f07ffd97e11feb45c54bfa3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa703dced7e511140572b103b4471e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d609605022452dc057215eefb3a7e21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e605594e352648b84fa09a013d948b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1bd20dc5db8e49ca3402281f0647d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba49965e023f475b7a2dbb04e147af1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f584d4269e04ee922ce0b1719574b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2a44adfbfaae882abc33b7dd3a26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b9875d070d24f19ef27e48d747f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699d0aa5fc6c45e862f0f0ec224a607247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52dd3d7252ed4186f401b2b6ec8d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f29d887f556e8b87ad546fec0103b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2e23255af696da78a0750731bb775250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f87c4cdce76f65e65c21c3d67999da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42648f61ac067c95b51df47f29c3a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff5f8a41754b97c5d2e95fa131dc36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf41c293a8c502020bd90836528296254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537addbfe6c574f4d6b9412937a08ea8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d88f76ba79de05414838dc3ab425e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677c33b6e5071f63401f3947a7d54cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e3dfa10ce071aaa84aa070507c4e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca01bb972f2eb518956dcf075afd1b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4390047980a03923eb7fb9a4d715472260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9797f30ea764ae12fc57a14480b33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec29123ce8d1b2b156f3115222c3a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620c1a0b88d071472443ba8ddfbcde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9455fc106d72959cec833f11d51f55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e010559f491d027e55fc5f61fdf042265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57572a6223d7c1fb9649f778c30c3ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a88917d644c54468f8d69f4260ef2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2104d7a710eda98628f71c757bd6ee9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd577bf85146c2984f2af91fb6db0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167f306d7e091f9244a780afcc6873a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee222c3251e914cfc58058067b81c0b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e33900bdf5697f07c8e095e34edb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d93fdafd21191cf88135f4a42802ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5af1d4269170a94ab55efee37e0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b579584125fe00d720cfeebf6ddd1ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065b3e57b27c61a7d9232b82175400276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8e9987aa7e133144287af9b0d00a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225a015ea89d1425dc105a5b2af25ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a895be00abca2a34a9cc6cfff7482279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b1bedb61dadd93783f6d901a7da7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536f9c72e51678a1663c72175fd8619281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de2c09608ca49e15297c93353c6cfd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a05672f260acca999612805e57b72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ad8a3282e04c30d86ededd6bb38c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86abca651c29354456d898fefbc294285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e076d7098522c239bcf9ee650e187e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ec6a0e7ca9f6fd0b24245f906a18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a4f05cbddfef7b7e7a07699318f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a228ebef341832651736bd3e514e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b36b8b62da53c81f1a5f680d88b63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a174bbd4ba0a557556faa5fd60a119291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8757c38d19917ffe5ec6e33437c0b09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8be0a7b0c2737a95956a75a04373b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6d3d857b5e05fe047d4a062521062294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ce55696eb6686b1237fac24f7bac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c06f4da1f872d9a02d03796f09246296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d589b5d4fc2c3f30a7685b72e79c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bed05b13b81a1f5c376ca48cd88fd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267128cd6be209f1b89e1278345597c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7052bbc963b21d347f904e7254537f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4a96d57bae6adc115c52b4b3f43e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7a94265c3edf6153c11239c701afb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec93d7015bc5e89a66cbd80efb294d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bbf022ce29e9537673216cb41b19b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ca3b95a97ba573395dad1ed08348305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57806fdad285c1c6a613defc05f6d5bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8460a438f731820971dfd9014cf71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade20f32dc338d7641ba84175ae6b19c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872560bd4361adbabdc4931fdb585eec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762bc5342889d593d7205844a2a1987310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1db821f30ce23eaf516ad7013931c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d1f07fa84eb571888f14a47f549d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecb5f130bbbe7c5d63a5b5f9679632313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da5d496565bd38d261b4714b8c92c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948d74524d81108873d98ab11f27644315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f1fc25a9d36b3124c158f280543ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6227f60c6fd986cb8af3e7f9b585c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1574498e0e2c968b1e5f42c39c83c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736819b17195609230b619f782e89af6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c3df153dbf94946fba1c8ab45adf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30134b24e6c3ed4912d230114191fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e393cf1d83151df50ea02c03ff97ae6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee107874f9ea9e864a7300ec43500d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d20a47df8776c555206f2585bb0ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166f1f508d569cebba3e40eacbe768f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e40b6b6e64155cca5309c4ed8284d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d4eca8d94db8c64fc07cd92c7a0ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2720e9e8b7a722ca81dd05c54330c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907467711233a87e3c7dce043770ae3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98cf68c7653ff775d36218b1470ed3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1824e647157b4673f1ad6b708b59d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f787304ac148647843ffcd0bb66c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede54cf894cba957dadcfe1d68bff69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b559ecf76c45c5ceb50a25f0fdb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ca7c4754639a21d3961e3c4812280335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950caf967923999a7dc4234584009c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac92e0b7ab8ea82b68e60669090608337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da0ff751e403ee6cc029ced86a3a8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70f69eaa2e9a1b7caef0109b21b07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb460c6179f26b2de5ec38bcf2ba3ede340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93352a9fa20149d6b2a9597c366255341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb8c305aa323ca738b95aacf3c41ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00e8c95b835eda587c931e687d27e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f45710f83c4107f0b5f3563716855344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf88495cea3514a0bee1892567c5ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91f512ccccae3276809add80fa3c44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6835fa0e151e23b9134a50526b6050347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb37a27dd03fb9cb97baeb4ef5cc146348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b400f09f1266db32d526a340c1d4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef63eb71f4ad7630c481befc7169432350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53aa1330fbcd6de075966120d0fe8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba1086a0bac32b6bace959555f7451352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b1b7cee4a35fcb52b5206213a1e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf5eca427d54e17b948b96fe0201ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bfdffd658a4cc2357c39e88390853355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d175914b0a6f60eabf03b5104a24f3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d319774acbea742b9b3b27eb7583aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a98f242f63ff7e433420b61703ee09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c03940c59ec7da692291271e9a1c99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74bbcdd84a6d9d95408badf200e1ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7820332c48010f620511aba73a1dca5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff06edcc613d4f51d55cd1506a4c9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdac592215763246cee8f29fc75db1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46881a82f5b995fd9fcdc683670cd631364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abb74f533a54c1f655afc9cfc1e398365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e0b52c3ac5a5a63cddad68255965d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50e4b588a4a258954cb07d86195b7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203a29389a99748d9c4ecc4980404d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa250db730fc54c658a5938785b37d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299034cd98643ed0c41077cb5118c4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5763e9d1ee7645e85b5d6224c1b9cac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5497fe3472c288d2d6f51940c9e8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0137131129199b503a8b226a4b92191373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640876e39671ccdf17855f3c952b304374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c3581bb1e110dab81c774d12f858375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c33b3e29c518b6cd0d58a6e65adb83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce87e0087951fc031efba1d367fb68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b870c7ede6623dec101ea8471fb268378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ae3917c599de9f2a186aa3beaa46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee4cbcebe5693b15fcfb7d78003e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c032f7e82fd5c0c019279569a3712e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae300f06d345c11f93b37144a80f0ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59597ad390fa14315ec6dcbe9b93bbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29fb8ef5e3b2aa1b1a25a9767fac5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccc78fddf34eeb7d95e32d717decfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5aa3b412b9a8a85f86420f7b73e77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc1b34a6d9e147f013a5ac3ae87cd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a98add6a35fa8d4818cafb653eec5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc8e01f833e0f015a801606811589e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ccecfc300133d2b644c22f58d853390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbba4f6acf944d1af714664bcb597d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42997171a159c4d883df276f2bf159f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc1461a3113f6ca13c73fcfe87603393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00c35a2c2415cc054d076df602b807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666702b744fa30c063e85df6a8751fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b49c18f0bdea585a12b056a601925396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362fe678b8d55b710352f467a8986ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501fd58f9d90cc958a96f29bed6ee67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f285d412a03e3e0a2c833812f03f6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ccbf4f9eb267098c42ba768767225400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c76c4697145d55a4e2cfe58e8bb83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b1dcbe01f515522fa4151b5a6a529402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3d9c788ea2885fb0e09a1dca64076403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33536f98e1a216a20f17028fc39033b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414f3fecbca2727c2d5b18e40a7992c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33277acb8e97c1688283882078ebf5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebf02120962ff5d347e60fb1a5a56f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a9e43c731f16ff582ef2c4ef5c370408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf5235fda24b0b3746817415628f9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be145808db546a47c3ed64e1cb2ff2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a24bddede9985f8f3c43534a7c9f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3244f2ebfa637d34ba1314bced4bd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194648552954655f6b93ecf7646d5fad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ef8bb65032d127ba2508dddeabd5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5aa1116b3d884211bb0862b3bcc0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baaad9eda39ffdda69c5e10e76d013416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7da43ee52d02ae81f431f97aacf5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb56b1769a5f653974a5d0337f1b91d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3a036f29f520aff5465e624568032419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2de8d0269d817f7ef0cac14af3ee1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b241d54ca71ec08f265fe3b7cad8be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f3329cc4dba2a29dfc3b7e7d2707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cdc698caf34c49814a245ba092ec4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3a24327c7867eff34ec43c8026a26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5314f24342a58613a973857ad1cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd4a0f15bfa2b2a4a4b9a8bef2b7d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e430f124a075960a81e144fefe6ba0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5fae23d7ec3d72b619422c85641ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e78576402fe47dc176d64bd8791a3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a6aa8c31d9a94ef90f0824f396d04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97a5ac15b02bb42a91ceb1701a26d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e32505cf95e67a16ddc87bbbd40dfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c912823c9dd66abf15a90c20c1f8d2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cfea3d2ae09c8fa8c02fb7e656135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0115ad223edcf9d690be200287c1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd003c9e3ead8662e5898be73d2639436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02af433dcce1890264e421ea903dfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac15ad510b95a0e16f486521b2d3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c40159a2c072ba3cd51cd0d422e90d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139df8a1649c09a01b840f828f5dd25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdecf6da240a313aee79b26927003d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74f23d794171ac51df50e9e229e34e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c467f055a293ac1635dbfd494031f0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000fdeb94ef29ae325be229d0050947444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5636256d976c84dffb70694980aefdf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b537f3b04813ccb923dbb41ba0bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91609fcd85525696e35c80f3faf0f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4214e458cb35b48ae31f5018b500d0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711346079cacd517d243dd1aa2b6992449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a4cac1f993516e3fb489f9337a9ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5352fc036ecc9252f223f5cd5fe24451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb12812df324ad18e9eba7645f535452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ae24f4805b3da3fd666b6d8d56d2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21878f12eca72022da1eb97fe84338454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6127025f84b75eae3602c455a6b61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774842f6267e0fad2b0bbd92544bd5fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b9ac783480c70d51b2855ed4760b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa440f949240a0edbba0219c4590180458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f33ba4d6e331a44338bdbd7896a205459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca002d733e00518f83410533cb51c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9272ca7504d73509de8b7167419882461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77ddea8d9abdcb6548587f24d73ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b0949fa405f01522671945a14a71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608193c8a05ee9f418e402a9704b596464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c965bcf6753f2e5f5847626f1e9020465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ede2d99b3407a98f21b39cd4eee24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a481e6f79b0f19689371f9fd99c51f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a49f5932f044c66805c268495f144468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19bf84229c0cca11b23c65d0f64dea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3285271e4dc88a282a809b3778ffff8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a18713a80222fffec78e16e4d919f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ec50113057f1bba8f80bd6cea1bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f64ddd117987c69e65cc158fdc85a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede479554194391d6858f32f2706465a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee715a1e7d3e2d588ecd6eba1e9d1d12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda59d53c719568df36c787de064838476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbf545737111eff2349c8ae74b1428477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce06d5fd008287f5088beebb528bd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfff2058eae44b5bc48a9fa4eda5de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f763f36fa86d0ffd3469858c9b3e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252609df6bf193f1ec04ff83bf398643481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f8954309a7aeb4ad0a6311a779ea1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b4312397e7a014afa4ef407b250d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c008edbc275fa736eedee69c3b0d12e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8b7932aceed1c67bc3ef697388075485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f0c3a816f5dcdbd43455326e746a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e3dc034bb303360c67f2ba224e654487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e786adfc26e69a13dc596af83aa9ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e322b68ced7b3c99ceb5a1fe15f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14657a4e649bdb126e80059665200490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546db4fe110b7e52d7da6bf4543434491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ffdd51a9e425fddf83749ef8dbf69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06cadbf6a1124bd5a24d413383e88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d90b8a341a772c4c27a8d220c554494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d42ac1c10bbec890b0398c866b28a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9c2b0412871e937622c6853360676496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae2bf45df0189138e2d184b1c91288497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9a0bbc572b04e3a280c2012269ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16689ba2450a62e1bcb490be5eccfd60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b54486f501c318fac6acc3d16588a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3e6f7f3cbc153d3544596eab0539501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c43b0e200ff8471303c9fe2ffdcba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955f3e488901e0ac13cd9d18a81e44e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748624d960015305d2162cddcf61f8c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b47d236e931ca143620f2aea6faf8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d07c396ee681cf122936a2e8ec9e1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea800af3efb1f3751c67a6e0d4773e68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fb51fe718233a4e773e306cc86144508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5accc6db85e13cb7e977d9ff7a590509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01339645d40d99909c64eeb1304ba836510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab4f4b8c0ec5b39c9b48bf307e4e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d28aa40b805ee88eefb5b436a8d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de0310af15e6dd66b1933807b80169513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233c23db38a50190384ba2e9c342e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a6d38f730987660e91778fb91e36d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b99edc5c894788a63c05578d4668516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec3a7755fe79ea60ae338d7d248d93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62400283987e36fdc6516ee198d0d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd8302636abf6ea0682bcc7d09f8cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7657ae1d9704df12aef975d3153fe6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1951400cda561ffd4674adc3c93c4e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb401dc5e3d59d44369842d00b399d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fbfee9ad4ac2cd063c5a03ef2e178523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83595393c4d874763b44e87288765b84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed0c446c7f1d1c9f7ea24c8ff3e0d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3398ae90066d82f1c8e92b86c0974c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a71c84717919bb6e63d4b17617be5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33356a441bbecca1e49feac734d68519528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97103eee637011433be1994c2eff97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552746cab4d76a4ccdbbbc82430e9da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f001aa4697ac88f47692ef351808531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1d0a5d0093bcbffdccf632185944e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf250168d60d967c7426f53442b5db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e9bb49974d3ef72891f518b2e81ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aded45020de42140ce86b6a68e771535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26395f64be751886044c990d86a9d5a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773563b4e267a6078b94506d0b0a0744537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988350d3b2daa18bdc46e48f1c6e070538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba315ba10ceba946a2da56ebe00b10bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724fbca5456028c7bb80c4205acfc1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134be477faa1780c102b2b202f48211541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656b519b3a1caddd6f00975f535da6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3673a9918e67c22e9d045d2c72348e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e6525302c0f22fcb1bbade6d3c8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a2e7d20f0bb4079b6399c1c082953545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea646d7ea0beb0c9b8fecc437bf7a88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc984f338249b2d4ce260976e6ae33bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c76e10821dba8b66940dd64bf788548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a75880797aa7bbe0e8fa47e9a039c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62baf0e5f3fec349c5bb48801b14914550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780aee2ab5cbfd9be982e3275e13e29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab78fb5d4000d898845907eb1b847d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7955561f70e62f763e127c05f761250553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07e68f3dc86b5dfd0c0e1bc475232554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f68ef0d13bbe8b7694a2a692fba7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07fe6742cf7b2d039dbea79ffa9e46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76abd116026310f99a0803259ee8244557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65480c6530602dcc769fc971fbb195558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abed60632f9189fa56b7b6e48bd4d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfb645471305e54e230c43c4d49e12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1439634d43a313dca09635bcb36f09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb09760d9250ebf0fc8a8ebadff339562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585420981d391a14c933c2332c7078ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc310dcbf0e06e41fa07f2d09948a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cd621fbc462d8e9f332393c3f27b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccef5f75cff18bbfb820d9f837cc82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae39c587608b127be2a623ac2b10aea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d859a31ef437bd550b4e1a928c0b2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d68050c3ebd7208c49f293c772d90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5427757cd9eedc9253d6c616ebe88a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d3ee82ee7a22646a4ff8d7f473f8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de8008a7e211cb2a73b0c928067a4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799e832e6668447df2322a740448d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f801c8e1216ceec8351a9308fdee39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916025507fc508aec1180652dfe7aec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d40595253e3df1b65f1c38a1f62eab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b59f60092d5d9214c1d82080ed6dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f5f953a9dde9c8025656af1b7b35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878de9ff0e6db668e17814627aa825e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84164be0bfbbbe7a9aa75a71c4df802c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2e5d29821bd0d6347eded1ea5f105581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db38e0c67168cefafe4ce9d72b43e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1809c64d3f209fc5467891bd902153583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a2f7f7eec9cc0e670589743855c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1cb2a169dd2d61ff950f1bac4a53e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03501be9b1f03e0e0a8cc7dae5c3773586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9e0abaaa31befac0ba909cbb25812587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5741589d342ae06c012b06d1303011588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb689831aeb2e876e2d175c2403f88c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f77fc422d30b52946c9577a184f076590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f3ca123a653c4d9c5e4d3712b3620591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb6ae7cc597e626d6277b7925cc78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f8d2e988aaa75a976112f920284b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3631c5aab3da0804e64533ce18d312594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a84c99bd451e01138b5b62f53037c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69300d75e38561b575a5555a327aa635596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a744b866c321b9613004f06ca5d88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f023bae942385ae9ff459baec4e33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e54dd142551997e01b14f42dbe652f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028cda27448e5a8966ba65e11e97818600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857167f946fafa228a7c9ed01df8650601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352063a1c6257262330d6952977d08e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9534db00ed1bf0c1382b775ff30085603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a24caf60263c6fb252fd276fdc61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8fee9d7bcea43986551db598ff2da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292498d00b170559ba9f9cdc9f1b6f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21b74e0b2f3cd0f44e010be26984c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c04ca6e6b7a25ec295b3b8e94e0325608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f823f969382be459c43e0bfbae3f48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae095f1c8067eb6fdee480e0193fc317610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816302b10a394e763a39c5a57058f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e01d494585d4721e1d09a968b66ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d51085292df1403f160c3ea3bbe94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304459aaf703c41ba074d08d3655b7e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d1ba9d8e86ce22e5bb34791d6575a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d15107f3d0c8758710bc1a338d85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317553a14ff6d1de6c6adda8b619c00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e98f40af1507a37e295ac33c62deb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e55b5f5b3b91b5dee4d783fe75878a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee6979f6f94af4ebe6ec518bb182e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc11eff2641395009a7bc0b72192a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68187fd313e924068801dd515dfae1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed0c4148b518c4915258818bb58c4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a76496cd3a0800d62b0b414078447c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb07c45626b606f1d61dd96ad519f71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b60d29f7a5e18396a540a1a395167626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa82232fe3ca6f1ae8cf0aa36a8f1dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae8582957a40c1ad3a90ac3dd21f73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bd81fb7f536c5bddb8ecc492e03a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4861a684a5d53142c78f0d563d22c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd580d309a934d86b90a491f50f4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71050eb6c6d409d73f683303074b8a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53341797fc6fc86d81a4333d9aec6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dae95aed139189fd6419d20bcda19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf8a8e4929077eebd5ec825d82656d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764e0867f0fa4ab5cf99904de108e98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba05b73e4cfe6ad1e59b76fad233e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51179e74c695e40ad491acbfda34d0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df163421697958be38505cbeb0296d43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086443642a4c41e890468c1f5e4faf5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7ec913fd191c90dbd65611c180239641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74026c4d7f4b32e3c935acf96cc2105a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110388de277b32dabbcd6ee8ba21ccc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476d9d5de3896c76c9294df8fc2513e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab499a4dc9309ddfb0a25eea01611670645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e634e52ead8fa8420c7bb058ca21d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556805f56f7221fc5d0bf2969b4e38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5155736b1d3b5525f7076baca8179648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca73242508f7056421f09dca581c875649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e1050fd089fb0bd3dff9f993adf30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c4e3713a0e75ecda4826fa9d26443651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eca8c3f4f1c5ddc80d794e68ad439652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b63630e7e807811e85a01e32900a98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1113985d78ab5b836f80ddf6155a3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1fcd03653ca5f1f96dee74fadb84f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03c19cd1e176625a20e111f9e270ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385f41d17702ee8f212aa3159509a7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042575b6fd09fdc9c7b0636ddf4b81e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49787b05d34f4e6f79062e9cb3bbf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7449b85239ab7a97f78bc927a26b12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e454dd4b106ae4227522fada224fca1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69c42d6776e4bc1e7debba3708d15a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88005ae51892d65c481ec9e111a302663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694d0620be709cdbfe092544988ce8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44688f1db8668560c05f7d1930bc1950665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71cb0a93506f270bfd8c180c5d009a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6de80c930c52aaa7a067f6de11e2a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106604adc2eed97c036c053f7b3aa93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241d5537b396ddca0e8ac4009634aa6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f92c8d5d73590ec79fe46e995a2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4fa46147d3a3f0a2e23e299e07079671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1da8e0bb048a9d465271a72302c41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94d68cc854b8db3ffac1364d7e62c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d6b465ecd70533ed32ade4a6919bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336facfa67a33f8049b03e4a68ad603675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24e165fd066ffe7a76237f41aab6ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba5110b1167bc3f6ec446278d84a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e4429c71da0313b74022fe4f3e91a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51036eb2eace03a47c3cc25119f44c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26f0ac3e4a81c488bb6be5628137c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759d035cbe1322bd7043c09dffcd107681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8654a120ded4159be3b0d3c1fcccfc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecacd75ed1ecfe08768c41596708146683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f63fdd603d3953aad4fc9a5d7bbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c8bfbe1bc149e46212ba66ec5eb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5cea22ea0450dff078ac663fce576686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31926b46971b2dce5c4ab48f2ec142ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e8e726d3830f7334f09e35ed19b5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226e2bb8fac34e2fae80848d9149a1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722212d7e4889d254fd10f9fe412a64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667ce703a84793b12b5d43f8406c609691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ad66816037d87f3a3df994a12e21c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aee09f41e5601bbbe9e4ac8b1a984c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16c95f783999ac1284a69828d1cbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c509c9f00d641c1a9e5edf8c9c031695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341a7d9794cbe4176dd36b7f78a27f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577156add27778a65178cf4d5a0b93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642093ff04e4c0442fb64e9ab9cb10d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ddbbc1d7eded8eb385ee58b52b39f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206960978c88009540aa6709829b1def700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a792555fd41e71d8530974ba0eaf874701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e56c233acd62131f0e272b46f9f08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03777c8430a916e40311cf48b7178c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be48e9614d6a888051db70353eea64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de8da282c010cff883820e06c8feb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543f5b35856f2b6b50c36edb88d44d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2618741507b3dba63ca015ad654838707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785ad6446669b66fd3f13e6fc7e2a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f140183352e028f688e49f454406876709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedbc9739e23ea6e0c20c3d6aed5e7e710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfcdac046de29af9dbe661cc6f24941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8ce7662073574e38226f19b0ac0352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa658644e16131f58c229d58bb08c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3152e88c15a0cf87405942e5df608e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81176f7fe72942dc589a8f3f4f2f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af0769ac7be3fe3eb445a7b9d130b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1882f9df0f4c807663bcbd19b0f8c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078510183db7d25023bf9427b26e4a718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cc61ce2a87ad651b33d408abf5fcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5875e71f3f2b33bcc272c94e18fd6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a512e601dbfbccadffbb5a33a2d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a219f93df7ca889f5df70a09c09860812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737a2a8db3d3cd0a395142c5d05d01813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28011ee4a564d838f4c923903c09614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3795f1524f061251bbfe2e925ab99115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752747f67a964fff6d8ff03b1c18ec2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36473f7dcfdf10a1a314084caf7920817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95608c0ea499611c33d792c053247e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff69527de0dbd479aa72d0e68b6b11c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9961580918d1e85b07b7ae4ca452f7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e981dd1dbf0302d0d6ccf6aa0bad8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c78dc51a091d66e15f0d5ef5539f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad0b182a17d95ceed29258113ce0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039fd1cf1bc8c88c1dadfe78adc064524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4555191756ad36219ff166c0368bee125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97cb3798c554100e6ab523bd6963e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88b1d54cd4eec3c67e1b69cdbffaea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0b164447cfa65dda593d9844b7ed328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5192940d33b5d2f2c78d2843ad2fbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb83558b6d789e08ed8a1de535da530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68664bbd7a65530cc58102272bc52a3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38122da896ec82503e6df5e4a9c4060032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de3d39998a063b9b1ae60acab8942d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc327db5dff2d01f3f9f96fccfd9e2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba530cd08256fbdb90ef11d7b23e12435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ae34822a6a32f6f3ca70012f2ef136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cd0a6907fcb07547cc6770bdbd6f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9335487d216d0ebd9cddc65d2435238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876d4602d82faa2f1cda7f4d73794039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85320478cd3f2d4aa1915061104c224440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c2b9fd556192d451590ac4f6e19241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba5fd79fa7937cdf08d50edc3b821842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82995576656589fc8bf8720d80fe643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc4666755e353c11ca2a71ae1c2c2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0fcf890b75b93b4b650030dea9ae445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298cdfaa0841f8fd1b32723fd30b38a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed2f764ca20fe08ddfcdb9e808f61747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44debd1bb3876b8a17507935adf1c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817dc5e8c9489225f227c1b426a82549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862032a690d29a246616a7fc83aa991450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9b3a2faa0f0cf7cb593dc3d84e64351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77bb34a8002c68ef86cb7f90594e1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fab1c8b971ed43f4aa5d05530769553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8e706f3b557274875d110c7ea66354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687398b85274a10a10e3a807e6d98755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e9f75101008331213e1e93b508bc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ad8d5812cccc709c126ed52cb40857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf0d3ebe2defaebe3ba57d52af50ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bb63668eda4dee74c6a8654c95bec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a97607bb46026ee6fecb6de9ee12960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee96080ceef7f354ae07de56196722261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e13c9b9252f1c07cf295cdd9dd78662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4df6551b64ccc92cbcc6e477a4b1f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9501aa41db5f3a96da7db35ff35d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc230954e33e1c2c24fd3017f576b4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d37ab66201022cb6576256d692393666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837f60b21a196925070ee9f89bfaf2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e03a2c2388773620f9a89fcc784c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e7b209b01804ba49dc2a36cdfafd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bea942382397354c3f5b82bedb7f9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d0f76e7cc42aab3838a62e6f7685771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fc5c9dd4ff3287e113e255333de4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f16637499ac45bae639780e01c9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caae334bec6a734ece1415f9d16c68374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f661b9485030b2ed94101569da82275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1bdfd29555fb4a581e774e7cc03a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f0adfce161fedb2a6f1a670d7e77e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397e3bd82ae7e99211f4768ca00e1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e5333376e986cd2a87955a5a702eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3554b02b611f2a81fef38b9d8752b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be11394e6a302b1b8d6abb7a09fa3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9730f19c5edf524fa890c6d13b2820482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd076193b063c2e5e6c19f24a97e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac19b589df2c4236338431903a57f6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83426bd0bd145edbd2183d994f058f4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3729353a4c3f7f84f4a19c5ee66aba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eec24d87b6298a905888eca431e46a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8d84bc08ccfdf81deb2a7f48d4ffe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d08d5f49b92a20f74444c435a2ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8bee0f17a7b9ef5f63d9e6e8d4b6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ef73308847de75f9c929be8535e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfc40eb2a378b38b74a5ff803073e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b2b931f42be1a8691dd7d4c711e9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b33349b1cb685c2b8f3bcf41cca9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5506879a05f32b994d1bc2a822e72495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b469dadf69c295d6a6714512342996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1cf7a5077b09d1c560c003b28c09997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f8ecd4bf4d8dc974ef421d7e53b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c92ce60b6c0e171ff808699d160f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc0b58e82f4280fce465036e7c7a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7745c67ec707af1bea156459edf4a79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7eda945fa9bacef4b0d90a0a50663102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b276bb187f2e130a2902d86daea32c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a716d901af06687661c5cf8ff81b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8601d4abab399434fd9a86705eb8b89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8f4341ca114926cf7879ed597217106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebbd565050ffa2d5f4e61b48987e03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f348e50ce51b8180332fada04fdd2b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce7f2c550147a511cdea63e627a692109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a2acf71ef256a263f94461cc96412110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a121158a8c45922b30a6e27aaa0e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7cf6bf0bbdd3c7608742a34ddaba6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cef27ec5190690b7b5b6ae1e7a0ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd652f83d63ad644b9a5d35e7396e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d116f5e68834200046126ddc9733af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef0bb21868cd930a70b68b680018fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73859628050de362363fb3d50b7ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18561b93870d1caeb5b320c81295044f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41a35c1965f697a9719b32204965da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5fd035c3faa61eb38c167e756c813120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd477da8f071caaf4b337d2302877ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674b2a6ad20b1fd856a2551e8ff73e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64d86ce56062636e7547ea12fc5aa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819a27177b17e45482afdb1e2e45e8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455131d23e5151f394aa5532c3ec723f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829eab26ca12df087101ff1b4c0befd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04649c15eada061e4963e8daa6618e66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653b473e967ee8c6418172bbb3d6d14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8d30b90cb619ef820881a53c381b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb4c71d3feb8a4c823d6196ff0f258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b3ea174b678e0913b34dce2ecee6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab07b6d2f0604d1974cedb85a087e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d80bf86460a7d1346e4ff3b0686b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801cae7683c47ba9318cb33ac32cba9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8fd9a8d47c296ebf0948b6e2fdae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd70c72b9ec09817f32503a88e79220136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cc1ec46e4e885624f05ec60985aca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58aa973e146f6418352e40408c2c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ebc187ac63b24930ebb6996ce7db3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966cb543a479df9c550bf90bd55d80e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aabf4e750cf62c9aaf28ad05aff14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b567d24bb4de396958125bfe6b195142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d154eae883a9e55e013e6a3014396143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89381eaa9464d87b9ca236afa100bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a9cd8e439a0f686660e6a5e858c92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156eb4adef5420322011157d52dba78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e9517d3213cb3b6400704e8535e88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2376e2312671b487f184838a370fd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9b072933f8645a9623ae570195154149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e173564a42701b833dc7862e7caa175150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a767682fc1af31ba348483a5d6084151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ef8784a0e7439a681f08082e80660152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6983cf3e73a8fc065be9276a7dec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68443b27a19125edc9921e639a1c52a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cbf2b2af797f0e133e330b55bdb28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462794db5281db24bc9231d189402024156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ae2c450a2e82358bbdaed48dfd2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953bbaa729198764bcd1ba620d9613e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ebc91075742a2478e75cfcd5412a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeab354db393bcf6e57293e76d00589160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7fa80e7e71635eee0b16fc4d1351d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ccb490a45e6799ed1f42c72d912c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433152df1f91ba3077959a2644fc05d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251098c0d5f3c02865d2cce58b8447c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3dee56fbee6aeadd0a952003e2937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6351d006b159f8c297892d30a7b68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9974445666c3de5493e9a00bcf86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de30284502d8f33830ec02b8d5c8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06b0a2325c271906e3a5fdd51f1245169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844915cb6539886dcf8c6e804189317c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b36cf8468d3e269b204ac57cb92df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1c20f7c48235a45d505123b880d2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba60d95cc8fda86cb1b9b0d831c2f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c8998595d94d1188ff47e7c534f65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e362abfc63e5986f6d9443fa07e95a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9400e94e8d813163ee06f40ab3111176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b2cb9c3e2a3a581a458227c8f7dc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8d202c1ef8817928e6d5b20f0d4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbdf5345bd88eaffadd79b3a79b2a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c91346aec1147814ac4018ec10fb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f785f7d9e683b36279c89c795c289e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f73f62da06b02342572f594321037182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b334e61b2876b61304edf64c1ab9654183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf9b9b17a020b8dbe1545f42eefb9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41890bd4805c34c568d906250431c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464afbc8fa7a29978e84c76231fc4d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b6655e136113310eec12ed240101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb09423e7e345b9819bf5b43d66b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a60bc4f0e4d5bae0ab75c6680c08ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c876ac38ac194211401c7a78b2a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070779ce516d56bacdcd24c7677ba0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54811ea505df5e408f4c0cbdb7cbeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bf22f71a4d019b697ac9cfa04d1b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e3969ee3e690005832983dd497741194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac546656609558d65c94b1d845f03f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6245ec7c75fff0d948947022470c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f051c592d0af981605460756e2884ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538ba51e41624c4ac57098b3679d169198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0276de033ee157c1fe0b977412825199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87962da8a3834a5641a2a0ebc3459e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f88e16cdeb598ab8db7a6c13e050f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b9c8d01d2a1ae59760cd01144f26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff9b3d5521c4021f8e9565200fb03b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65de844dfd3564851c640239de274e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2e997fd517afde521f01bbb3f2dbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63959c60776d5652b94b580f732a48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f13aeaea6862ba15e3af1f015f442f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f17dc5771cc5dda35e93f757d06b6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff8e7a18f92959bccaf8a0e23e1038209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5ce5baf2ce69c504cd00af7899ac8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a5713cdf931c7da2c8ebf95c6cb85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c8aa641542663bee40c46dd88481212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75585c8408497ceffd5af64e347d344d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af88f062a547f720dad82e8f0c5544c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d59f69ffff9d9b2284b8a1c580a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f1081664dfc577771eee9c75fdf4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120758a95f72b0d4aef9d903f4d0418217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250da611c628482062692f10476126a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4316b4d443d22360c93555dbc5388f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc0e8478ff72dacf10806d23200a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd559f5321d5d5f9e895dad2b30532221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6207fd244cc38fa661ed8f85013c4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798b66e6e378f9c612b389c3b47488223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1402af0e0921e5998b29d150d86ea09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee6d8df820253fc4f8fec1841ebcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39bfe0f2abb74f9ce630b068862475226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e88ba6a6d28ad457d9a00782bd5f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba17c43b79528e4d05f3d596d41cec3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b5304813f2070b11796995758abb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feece8b5e25bbedfd985266b2fb686230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175630de89eb2b7ed678d6563bc1ee5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8462308d2507d7549dd49aacf95923232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921f10d17c24e929a9237dd7f57e0bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5295ba48f793771d2fd563f4eaa7878234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272125db2d8f25740207e28ca868ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f159b9bf256c993b3340381dfe7142236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffa02c70e24b90e1de8090cb45ef79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131ea312fdafdcc94d768d63050817a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31fddf3a718595e4a2906414f884f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998fb8ea10450be69eb278f291108de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36bd2c4a5bd0e97b2278b7f647c481241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1550cc6e470b1455d2de76f0cd67d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b985115662b8a685be6b00b7dc4a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42be1aa1aefaaa414a191e7c42e8dd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872942c35afcc258fa1f3fc61f235e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154cf53a085e8be8a6aa24ab7bc60f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fd7e67b25b70f3b7fe4e000b3d8ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d91c50782fd440cd77029db3b626d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea6c7c003e008762f398bc9b735319249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ee99faa56342b94cfd82d227143b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0a05ce1789653d23a2b677e7d48dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cb8d6ae4ea1e07f5c0e4a945ec5c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d0de37512981c7a86cc76ccb0b4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde29ae2b874a3a1740c08c8ffbad15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1f5dcd890247e069a0687ab116959255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8feb93964be30ca333e30168c035256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238f8f45524251f6503916711b59dc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eb409166026b791949051a60ad732258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d8656a253a71ce9a297a88bedf03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22514bcf19f728910d3c330a8d0439a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552827200cdc575a070aa05b279ba254261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef2c1ab0f015b819483450ec73829262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be39c7f33d56a8652183c6cc6cec0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8330c67d6fe635385f76d0cab1ec6b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd5e0a95465bfb0e1271e9566f2ee7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18a27e662006e3f919fd256192f99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53305cae4dd30b4eb95e0e3604a7b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04093fd767209553922960bf12ca5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab35f383e8506f8716e9863b62b1077269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6727a7574dd6c91bc71e7007b210c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11556c9e86e9e9ca15daeea66114aac9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0aeaf467daf1aabb6286b62b19d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed20415a0543a3ed6bb8d36e8960df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729563407eefc150e625bb88eae884274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a09894c5f3308f7999f05eec6b2060275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3761c352ee7716d5cf9c1ddd49e434276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c676b48df095c6c0343b31758564277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0602de9bf77305c755589d6ed24501278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843ee1d1e4636502965d4c1a1ff3f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5631bcb5c7e5cbca49b7d1ef20dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d115cd4526426eb435b403af7ec02b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f4affded50f58bf06aebeba428c58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aae1b125bed6385121b10eccca8d45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c69bef3154e18e230e78fdd62c69c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9993ab6ae51f1a69a3e5fe6e1a864285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a643521e1f909075fd6e70d24304286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a72dec485663bb9f86bc1a0c2615e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342cc777f4cf268ff2c2b5b4c19036b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e707da5ecf76fa75d01ae41110c90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31becfe82ced2d657b9a81b51ac7896d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef04cae463bcdf7e6c593e231a323d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047316ed868937b19fcccbc4327d2f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0fe47cf9157cfc2924ed22e795fae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c42be38a62e948de6992404933faec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5db0a96a026d2b66a6b1540271209295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95549600bce4289f4e6256e6af1a09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a8b70af928669d829915cc2cc4a65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6401469344c044e7bbb26c6b41f25da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7f3ffec39330c012a50630addd2a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f76caea7e4732d9e4c1f7cdddbce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeed7b22c94b7d37665fde6de5dc45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83613269bba63b0c8f2c621939f4fd7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d3c7c38c66c791ea55e28ed540ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca464dc36c9cd3b4bb0768eb141ebed4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7de167e0b2e83f20c33ff8483f035305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa4aeccce70ec31c31d107b97b7ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c974c2f526d50374357e05742fb3a83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd349977285fd99eb8bbb6d15e8c4a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d42b568be1ce94ddc4e03259d66d8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb92a3ff731a44d5b324b43db9162310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f59d457f5a927af04bd9d6ace7f5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397086e7e178d68c9b5f8eb8356291a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115756244fa87578a8f5b279e2965ce1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be950c6b1bdadd092a80789868231e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca2f2eb7ccbe31a38d84e1761caca7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115bd81d59c39771ce25da8a6dcb774316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539cb3365ec590fd3cb41223214c027317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9305e135abc738b4c5a91ceca0cb5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267514798628a3ce60669f0a1c8651b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180951459ecc9264e0e7cafa1ba9d2fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a4a1491cb056976a4cd6edaaa001d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77436ca3f40f21dc75d18df0f936b7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63097dc63ad992ae933816a6ae9ce3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8ebc635f47726e95d1ad5325685e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f4a23991dcecc5affc5eac6fa86b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8650e4027ced2654ba68e14450b184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be3aadcfb501ae3bd0ee26beb90a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd07c52aa9d9630443e49d60fbb119c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462692a4877dbf43b24420b663c0744329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4531208eed9515a864b24615822e02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699d04139a53ead251ce652f09a8af7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc924076fd952ac5793bc11ee9d5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde8ad2d114e293bf2ae98a20e2c19a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613491bf79585c40ddbcfb86dc5ed150334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69126e09794d17d4bc98570dd03219335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b2ff0f0bde80bbe2cb1d86713d3d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95749cc3605dfbf21f58e821bcaf2550337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a7e4b5b8e9d6725ac15b86187fc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d228902e016b1ce7b3312528f4889d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0605d03db38ea6777158666edda0ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2bbfb007d734733f674f06113b5da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a2c8b8769a242dc59023dbdfc336342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72a47f2b3a0bea94a44ce765a6438f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ddaa5557e66f0bed5f35cebb7aa97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2138b4fcb9110ea9d5e35befe57cfb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce622aa009f94e245e76fd9372b96945346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac557d6e1b1688696b859e8883e3c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbf3f679d4352c567a5d425e2a5544348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49b6fa8c8b6778e46dfe25aaf6a7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3bf5429e5db39cf607afee8d36cd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d212aa21b1c25485048c4cf7750f3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81afef7d25b4bf6c9f8cb867ed498352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5774e1440f4e8b99d42b230d57a78d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1e3ac8975a98c684836779eed9745354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee88bb95cd7f8e8b4e4dcb3c84b3e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66662ffc2da0077a2194b7eb7030e25b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03994619ab988f48ab5a5f9a2ca375357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc96d4002bb4ee6769ea0a604fa7ed2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f618db9f65821af8b160adf8bcd90d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72d061c022184c79d1391102404093360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cbb811d02c34007a1d3383deff229361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277114b98f7b342ed3aadca11658c90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89ed88a3849426f90e830ffb366855363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d68a040e24160e5c54a92694d1ab4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b684ea3ed1b323994754d4fd4cc66f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b511df874a22cc4b0f76e99b13e6af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d041bfa09b2b6a38aba4d53b5a99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c663c685c2d9f7ae0823a189e2c8721368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39064156d391af22acd631390664e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17be11dbbee71b13e4267066b20507a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2bb60520571c818894a35b1da1ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec475eee24ce8088bf6c05cb133ee2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b852101b209098eb01a2d24a5dfd1dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680108f53a5ba63088dae7dd43bc96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecffe746f49ec05149ae802330dec3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee10f4dab168b69448b41a0531f0f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d076756fe08b23caed1b39e86ee8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0450b9064d23bcb2e49b479b74454378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e180c226e57623ef497553373885e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0823063fd567e9d6c9c2b60d27892380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e746f0f7e3d3e90a561ad0df98b00a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4f3449d152ec674fb4e85b94ecd23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7eeacdb1680c612121298243215f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464397e787e9d4a2c4940fb579e83f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248a3d6d1dddbac41f04c7a79f73322385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03c385c8b185506306188b2aefb2f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79429873f73d8848ec23a72f7195e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ed46f6e0d041270bf72bebb39a7f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6601e2a17b6f59ebeae0a9929a2c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a18fc28685a4871a42cbe79b6a02e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc380866a6be35db4f8ca98c2dd11c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b07ef8054500d831009348a0d32b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927712c78af14b95c5c4f6ae4372337393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d95d957ab4eec8369b4d8cc1fc884f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbd15968f5e36881ad529503774113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3c29494311f2757c7b7494654ecc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f32d50bf423c468744bc87e32c56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba0277bb2743042131a24723d8baa0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735a698d272ce3e5c388a40876f6c46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0cba2820c93f6f9d1757b53da8e9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b9ec56f5d7e540e6979c34f5a7a27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8994daf635c13f824200fdde0237a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd118daf8bc86ce2a72e0d1b35137eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b4738a3302621c057e48df98d69d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34a34d1b30f715ffd13aff6a38d8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074692a5ac94e75e6dc32111f50ef9d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bbda06c03e94ae37b399c8b1dcf9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fcd176648d1a34c57f6be8d7bc438408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230c7787afccc3f5dfc1a59eb4057cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628dab6af5098cae864796dc453a6ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0263fd2a8e2f0a77487883bf4939b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5561ed9bb49fc32bbe42b979e0abaa7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84e562320a17f46720f7628ff3a161413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe7b2f30504761b7b21b2cbd7e0ffd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7cbf0d8ea44add5aed9a9876a8e81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433fbbf705912600b8483c0ca92e3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4533b2858033b624d2c66a55a61319417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961dc186a59461d7e22a1e651c81cd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537eb875397e01f3990d1091b8c0105419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39a0bc1bedd0ad8d6d1cdf58bda4dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a136b241952bb4910ec0d3f898f3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afc1b8e334a8de59f500cf3812c233422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1a2b6eef4b5e3a7d96fc88c53a0dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33076a490234f990e7f58d5870460df9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a41f9ea3d7581a5a0f7d1d4a90279425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648403c8531a4ce7f00324c4d299c349426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964021098388d75c251270d09a50878427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6d9620f22863770d0b6bbd6e53a83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009ef8036bcdbb68c15e095f687c7c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c726fc89b27d3c00719f824d9bbc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7cd7c9cbc8b7cd07246f7e52fe069431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae927eb40382fcc34dd28f71ca6c03e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ece4d85afedced10646aa4c9c5cf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3aa1cf602430378d556465bc02c27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051512ec1da2ae4d4aae3c4604fc3d73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec3ef220113d6794b2d3c935cd0a0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876134210523c1c2d170bfa22063a52b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bed2206bebe2d4803978834349afe0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6497a044b45ee9818769a15f0832d59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b521fce384ed3085cf972ceaa37ca26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af949c3dbab075fa07349ec422083621441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e6e3b2423f638f6333c5e926e6440442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c59d8e7107380617206f933b5504fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8fafdc9da56298931683dc6729b6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2024a4e24e51fdd4baf5195f745c89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a154aef157abc720532fdb63529757446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f812affc0e00b0f694f16c43b8fc2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccd461851182f7015c8aeb15cad692448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ed07bbf966b7c86bdb2dba8b99a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c180d2c986e1cd670cc6455d0ab62e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a203f0035a1076da7cc786dfda16c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da910a311ca7ce4c7bdbe1680aa495452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de2f49561ebc89445a8d7cfb58b33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abd66c97633bba0c42d92fe4a61b69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f50f6e8e44c3d0d40de2b3349f6b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560db8a5ea5f4a7f9fa5076a75f42c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ac601526d99af8e667cb28323a82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aef9270ef67329849c9dff75cd07a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05156bb9ff7bfdce860692e920b6ac2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52416138728be08d5f889037200f357460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9e067a4e93c01c75c70eb57099cdb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafad36263758c60b67abd4602efd77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246067469c1156340ca8be32fed7f860463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bee88ff1d535b09fcab6fe3dca32a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213741e66692100f594d8f229bec95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feca2c474897e06be7b67eb2fd8b92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdf5f09c68e069599f2604dbac8c63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb9e967032aaaaab295bc328b4016e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5695f8442d4a1832fe3efcc0cd8335469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2fa6efb8b115cd328ec5b356d94fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63602656b8afd71fc7ee8bfb9e2315ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9849a43245de53641d7fc3ef2e33c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51a93b13054145ea1e33c9a89f83ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a19a2c8dd7930c596bb094e52b811474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cef6b8d5f9ebd6b4d2b411940777d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a21e7d60f93f8396d6e1045b3af6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45578b8f5ac69f4c04fbd0ad09218731477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae05f947bb03146a7ed3f74581fb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb511fd49069b0af8c55d028a826c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c39f68cb729809dccc38625f2bf941480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764111a0a8bf98d35b7a4dbfe3bd897481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088577d7273e13cb3a9d2b27e613f654482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12621efade6de8f8581a61dace26a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853585500d77e688302bc7225276f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41209fe4a08a3ff748433fdeb47e2f89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583898ca6317c33c2089c02b6ea19be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1814f7485caf69e7be05fbbac55e3f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239163b06b01916aac077cdfe3a3e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5799e7eab99dab97089fecd42561d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cede34a71aeec6946695e125f5d59d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0873bbe6cad6bcf51ada48a209bd32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e5a1790ad467f422f24fe4db7592492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596d969baf6cd711a3319cc4f86617f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ad5f209dc39d39a195ea4fe5988b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3848f5f7cf85d175597dc90129c80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846dbec777c5762428db229fcbff719496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c120978e81ec5a1779027c474bf0b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88e894282f00fc040f6dffdb5cb62f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99307ed4483532b8b19a72121cb4d6fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0012aa39d360cf26c5760ad559cb40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c1eab4c2cf43d64d1923015ab1e58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c18d61c6209473e4a5f0fbafd761cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a328ba5dad6dc2fa7457a733aa05b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be81f069d2f698b914e1848ebe1a32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfe1585ddd457d7ca1d371cf8ba764505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcdead4b4e203591aebee1eb7726f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f81df8651018f51b2fb35fe0c60ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e6a3a897345fba8744af597485d7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8535656896c0efb25dd6c3cac46d5f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724566973cf09ff0f298e5ec30b6f1f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd09cdc2928171004f7056f965ad03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745fe27b212473d171f8dc76d218fbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f44477bcf978837d44e7c9717615513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f031a4c2911e9fcb490f1f8aedf7413514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db4e53403fc5d1fa2ead31966e2fb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98106be1429cb63fcfd1c72960b4c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f92184976edf455a8fd4a424c568b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f14165881cf0052880f857cc6b96d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a895401aa70d9a1f5911b42c339f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdfaa170afa2351cff66cde70e422e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07994c4b6b273274b02881dba908feb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0531360c55723d0bd440f18bbbc56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614d80b00bcc784374658936cb5cf7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6858839b091ac909be374c3416b04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dc73a69ba8315c5f5bd00e94eeade525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17507a87464b63b66f7301eefc474f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc2e0592a42cdb3593c129c19ce5ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088298bf0bda529625955b4788db2b84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ec7a6b0b32355aab319301c7022d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb2dcf17877e016cd2547819b19d82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95e593ca9631e2ec537f945065fcfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d9fb502f35daaafb876c565b240e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb0120dba16f09a9c881b90c6c5c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd0e97464955617a7cea6c99a09391534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172d18a2b97fde160ce41cc0b9e2ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626559aa8c5e184d38d1ac44cc87c08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b79c4956864354da0615b5fda00bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b1b695686ff176e8538096711699538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747142e30afdc4dfd615298ba68a03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30825e6a97e1502ea0aa03e439d12af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae7f3112aca2995e7fe9dbdc86ac81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa98bf4456d41fcfceb56884dbf738542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed022d2f03f21c6c2581fee90f54dde2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2566b3fc1e95f8d59527a60e84fcd8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bdbc8df8252546182ff4fdd9fd95b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f303bf0b71fe426694e5261851e38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d556efd94bb9d5715bca609daaf70f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7197f84f9d9631d98adb34d811a1f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a51cd5da3a50043ce396c357a768eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f422fe88ae15fea54239aa3783e71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d20565110c6c5370e163196d765c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11636d324f9fafbce1497aa88edf3101552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c946418d27158eaaf8df59f9f1be3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227e14c172c448e2d46a4e2ef772ec5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80980ffbd00a3397fa14373afd3e33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20462a963b78b026503ceaf5b2362b7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402083a43372a8268e797a9692add05e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa341524caad379f368d2830cf73e115558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec130ff2cef09eec10b5896081aa7d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623c1b3b2337a6384ca1e1285dc10ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82085f3bee185b0569ff0a7c63d95316561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b3f303473191caec103e4cf0bc317562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81651338d6c2b3031ed94b539b5fe31c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4359481ed3e43de472e82c4e5742f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d62c1c9569bdec258fda82c098ad0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433971ebdb55e8771d2bf9b1d1674ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce483d2f41dab167ad3b510e8038758567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bfc33906a5c949a91436698e45139568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562bc49b20a615831b41deb17d07ee6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d947625291a2092ab99738af835e222570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79785fc4da200ce3384a5c02b57920f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed4cd851e978b488f378674c8c6a0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89a4d305abb7f9a0b07d53256108e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502146f9ccb73d2e289b38fe705980d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f127e03bc7d0e94cc9cd30c9eba30e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e4911bbedb04ea97b05192f573cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ada5ae352186cb602c11ecbece0a6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd2b8cdf1a79294fc5f2473f4cac7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7937ddf1fd38f2c9179e715fcf149d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c653b2f7a8640cabcfdf0cf7a20b1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1e450936636379c7826cf38775478581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8aed1bad792a6f0abe511cbd8805d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea2bd54e180be9f0adf5246b165aed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c10a4fe7dfa554847242b60e58973584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee06ed84e25f69ac3a86374591a4cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a0adffd71e615d0176d991c761026586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccee1a595b5ece145f0d643e3faadf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2a9a53c3d2c0062edadeabfe2dd82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be1116bee26e9c8e61786f43fcef5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4d6beed051610d9b78a393f075608590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e4420b64a1301252b4095765a6515591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470505b3927ef34d7caaa2ddc6f1be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938022c20ad18430cc6fed85beed865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed148967dc660e26ac16003773b9238c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211262c1d1075e070674e753ccafcb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a96f57c9fcaf82fb0543e86c1c55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22b92be083e1d6b3437c48987e80b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c19ebd78bbaa92739fdf63adb95465598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd707d5890dfc1871acf49516766270599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1f45cc8bda0f54aa63c202ad53055600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c7d624c4acd7c62fd1e60c4c29e59601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59911a361ad8f526eaf8289502ec0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139615809f9f2d19dc4ed5c466dd30c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce7251f3970c79d81d4f8059c01cdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257c034fe7b9fa316767f9bd5dae7cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17af6760a5b193c146bfd3d814a3139606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc561c755a343b51d0fa84ca2db39b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d28945a6ba550c80143c0df1e1a73f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e58bc90e00798f095389c23278731609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4034af51c1df1862fc75bf4d869dd1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab90aeaec65fcf89768aef9fffbd48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6e524f3f647d018d245cfbbc6f0fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac52d8f02a4903a81681cd598d04c49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228490acef12670fa7d9d6ba7f9b1bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbf650341f1aad41ac2fa66f5bd067615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a3af5a76f8d93a89786c6311be72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072eff1792c9494a4e4b18934176dc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6cde67ea0f2c8284a0495783880a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d1fa5deeaa67c4e148e45c67bf0d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed392a68e0021946bea40e3958bcd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb9400b59236de6309bf51061d0ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb148c42fd0909fd2e06244f60e531e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebf684fbeb768b82a73930b39e7507623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e375987d3948acf84b4bcbaeea51d6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d8322935bf5ac9d8659254e58ff74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198eaf4d679b06184ec008a7171f9e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d7b17d1547df00720489dbc75234627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee36e386cdd8397114e7d015c7746f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8d83e95a81d1dd838f1157d7f6c8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5703e2cd88dea2b91718051bfde088630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cc8612494e945e93925fcee2dd383631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702b3cade1bc07b6b675db93b8d0daa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a772b8e6f2a41eca15747cdc07e5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40629bf0b269ed5f6484134d2e7810634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43814a5dea5c0b22bf2b57e7b0a46a41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03093e2a597aa0924d118c3ffa52112636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b056402ed1bfb80df9d2e93fee82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af77f0efa758546f3cf544d7dbcaa8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b139cb6955df6b5055d77ecc0572b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9003ff3d71dea67432642c69c67e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb50ec4483b46ddf9fe8d2aa105ae6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b8cd23bc86e4af7fed88e6de1abb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095304f240ddf3160825e372e89f8a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b076592eeadb063e9a160ade32f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c506676c481273e15e12ab5d9e56f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a4ae20114e46a5fcc2d0e7341b448646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c00d248d9d84db0f140a2419bbcdd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cbca6e5efd6054b5f7a7b9ed83587648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113429592e1c4495895aa6540af4ebb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef3272c9a8fb5b5f844cc60808f70b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2098a423ea9e9e1f278faf843573a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5959ef1fe38c4a532f2c796ad9f30b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7494ddf632f0039ce14c67bf7d6bc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d4e29e3b45f0edc97c4fa5f42912654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550990cd8423bf7b2c09e860d27a9e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b62db9f44de9caa96a34c4a7e7b52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1e497fe53fa17d65809e14846cb16657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef633913407d9597265cb8fff0c51dde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e435d2444be7439fda6fd5b7043ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1db671348c903a906d64a8daf7e91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08335e610525c94288ea415cffdb53ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e920cb946890cd8771bc75d9524bdcc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682479b883b5151ecc16fabd625559bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2551220572bd14f8a752bbfb78474664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03d66b49e49b3c31bbea5e712c2fdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d928c071a44369bc2eb81224ec1f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ccfd249fe93699de85c984aa3c72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa41b5c5428461f1f5bcdb0311cffcd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdc35ebda1f7c7945eeed073821260669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855483c8375f8b9d538d93a67aaeefe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec760b2306eb10de314998a657ebe00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae447664417c8749f067e4e37bc800672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7be56f92d8576abda30f58b0a438d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726f97da937959b87ba768c548065b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f657fc7527ca92ba8cf620e36efa20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea3d61fda03aae20abec0a1bcc458676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2825b78bbd14ac29a0272fb1c3ba2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d13a6608d554dea8456ce8096cafad678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>