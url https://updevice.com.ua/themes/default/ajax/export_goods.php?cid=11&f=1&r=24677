--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c35fdff2d89c91b5daabb8f55ac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02118b1bad0b71e62adc6ed2a508fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c07c72cb3e6d53d11f3f697d5079c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3a29775b3382d00620f42a85510a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be767d19cafedceeb6aa3a76acedf735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fe27c1573e37117d5baccc9f9ffb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70373bc44fca8cc1629bcd2035fbc507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c93f112b947002f5b57d133ea3ab8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436001d85566ee0909fc0851d5e0cf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d7df0c5703fd29dda75c1a16ed72d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d331b386e3c807667813e9794cd4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac0dd134198b698ce20fadb2f0b6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01040248a896e685bab58b38014d07113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0347d78369c274e77358be128df92314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617518279203125c0a3f680136b6d39815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3b2f70d0b64eda8a42bf437e3966816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb8bffde30fdb0c9dece4532626fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb5267871fb3c995396c79c4a24dc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa6f37d30f33f873b8388e24e672b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d6e6e47a7782acdb4543548d79ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a863aea0065ef7d87f6eef6abb87421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79765363147810063230b4a1a33c0a6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166127c980b3ae1c336aa198719a8a0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc071b2c555f1725bd522db13b22424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc9684fb0620a24eb5eed518ec7ac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebbebdf08ea1de8f3b50c1a8d0347526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8edb14a0d3a5e2e3c8d6b0df4a4b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed60153a71d3e35c7afc6b81a262cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b89d689d85cbf4e7da29ac7272112229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8c6db9852bc4c3546467a5881ff7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf85858060d7e0e65a3c583f93d4f6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6916dd85354e5b64fac78247bb862632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6c73f27525965b563e385c2f6ad9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918a957175116a890b9ff350874e46b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b619e4a3f71bee3390e6d9bf7c2e9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad9235d4585318adbc3d38a6b118f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f75541fb108a43b41db304b0a7ab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9853094c72085017bef7390cdf3cf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e78fcafed699c5d393a046305c55939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957375abc16901c60e67025123ea0d0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a9ddaec101115e785238a04c82fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960fafd16d790baa17dcddc9274b5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb068ef75bdaf6f78c2837c7e80c5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8be006a9f462584dfd255a1adf450244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91319956fd9e71e08a1186ab30dc29d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b05a2f5fc449ed97124b19b4090ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa955542ce0c013b3abad9489666bff747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e7b56d94ed55e23b12ada4cd7a69548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d83970633c791dbb2e7b454fb53be549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1704a45000c8f38d3d66a068d41bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1a0817d5aabfc79de423a2923b0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663646fa125f66628dd570e0f91726c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4cdd635df2b0fee5193a066ddf41f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440aa1ebd094c26599c62e00d86b8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eac02409fd0ad67a17590a074cdd5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d66d6b14a23fa3463b95bce13ce1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd22040d56dde4cfbc193234c6691257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201c8a486d8642cd758b87329c316258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55336f2a9facfeefa632abbeba15a71d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb70858d87daa230f5b2223144099f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01192dcad60066404d37ec678653256961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820d3520271f95d8272a0a750e4ac262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e3a83a9eb0131b93ad51dbeafc5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f825cec550bef70b6c77d54ffe77ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec8fd31f47582b0e730310384978e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0afc1c07682ceaa25fd9db604f70466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c594738ad5e0c3a4c0e45f6df4c49a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfee46b78f3c51d34f45f019966886368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c2b474083d9b3b75bacf79ae4b7cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3d87ce07f573c2a4d2c0eca6902fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259dc54946cdad9b0b2251a44ce187471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc1b8b172e43d00f7c17b38d08228f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ae806592192f055381c34b769dd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6da67cbe6c4264663a52627c2879074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f6c7624fd72a4b6e4ee359749cf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f499753bb6bd100927c032d7180b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e6b96d3832083d46aebe0c0c31fc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04798ddc2778105a6183ad9b72c0091378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c408b6631e81bdc7b0d7824f037f8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b126059fcc0ec30441247633777a4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9270e67309ad692513b0f396c4a4c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004a9576a8dc2bf1d4ed92ba2ca983582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5e13781309f9cfc31b56fbae01c4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0793019b799f02ae959f1b1e7aeebce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776809743018df066b8071a1d48b68c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12093ba90514808fd2ce7581f95e1f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3e9085928193edd207439d77266d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1274589161e8c059cc236aa8b2a31b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb1e57be5ebcfcda80766400bc3b1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ad4498a232f9d0a8c1f8476f0af9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c38f5a567337ec3bf822991eb875591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b20c9eed2928d3cc6f183c97a8d0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab868eeeff535a150a64ad31fa55981993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f054f6d558d1d8e9d19b00d69e5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a6516130baf8723e6af171a9b6dd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f167961bf1912223640e8945d419fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b54a0f7dfe26b60c80001c31e49597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285cd6ab0ee2e8e4e78edf7df483cd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aefcf1e8a42fe230cf34ce8057f8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d3680ef99df3d9147791fbce35286100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064ffa0025a51e86c73b9f605da72e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f42e2403433e5cd266cb32b8ab13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0998d0993669fcdecc565fb1eb3db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f83401c1c015b5a382ae13958f57d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ecc9f53d439ec7f4ac4485f61b316105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1afe8c301764181d875dbf30d923bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815cb61706c9e75c4b90f0a904aa5c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b50c7cfed128d2a882fd16cb4f9118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0577d5918dd4ac4de25d4c354d01c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9345640c0262842f50c2cd507c762110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8c6543632d9093bdf9bedafcf26dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2a8276cff72fb1fabef0a86c85f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb788740cabb35563261cbd4a38c2a49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b45c84bae4d5c9d9bb6b4c5a74610114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804589a17f06dd6db8829a009c50f3a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f127b0d82d8383b4eab5b8db8649116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6269d769bd546886e9bb3d781961117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ba07508a762f3b8c291a7b9aea1e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fddfd6267767a721671a67810dc48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68809dabd529cc264967bb45abcd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca637887782898bc2e71d79ff92a06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8905443305129d4b7a50fba4f82f5b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04229821bc818a4f01435381d54816c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88582db88711a42dfd28d9668dd55eef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210e44b958685c55a714af13a7a5498125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a57f4c7ff6bbd07d7c23ed800a834126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb837b380c476b7eebabd73a9d444d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117e719aae908b05450bfdb711f319c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2236ec47e619c6a8569a9ef75842d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7350a9ca539afb57304b74168b813e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7404bcd850c5037b9c49d62fa7be3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47891f42c509f26c07d051cd3ec760132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f697c0a37b3def59129ca6b7d137a40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa262cb5688b428d536dd9e54cd7e59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf9b61191003274579926e1da3b29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3954455d1942ef636a33e913c56890136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeebe9184d519687e058b061b6be103137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899d81e2e824f4146c8b6c78ce69d78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18886aeb04864f0a52a8fa11b166b2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3046e69b36080e44cd90acd8c536f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873698e89fd64072257119eab6dcb957141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da560cbaa4be0626fb7dd68eb9825395142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a801ea55d3480d22d22e0907c8e72a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256dd9cbba8e93fd63d91bea6cdccc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f62f9e466537e4ec41df6485c4ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67f40b74f5f5c809422ec81ab77c25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9db68e5d8f14b8ef37a0d3c4b44698147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3157f31e48914b91838204bae700d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114b05667c865b51e88665c2062dddf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb6568784bd1faa0981b13b51d7a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6d23b241aea00fc71cb2a9fea0a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17522a0b9543a0215fbedc876a79a36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00707bb6f1a5422c3f9072b0ea5a93a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d868f2543ae1e7026e62361b4ef25d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85f265dbffdeeda669af62f1d1929e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78511797ac291c019356a009272b4590156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a681a6c46b11223bf9b23e73528bfe1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8bf3f5a9fd08ef8fe0eff638b973f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453671f57ece64dbbf4c583b1e029270159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8079680ec1eebf17589a72c59ec1de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7f0dd7119b962a61cffa2f27e3264161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07caeee4df73aa2fda9a4a9222c7d68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dc9024512a7c600ab256de48ee9a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb634de62bc2180728b2bcee3b6c4e18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d75354d95e4821bb1792d05f1f42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376a68b9f77321a22f7db841c472a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07aacdbdc500a8a1b8312e7522807b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281d8cdf8191c010ea0f3a091a8862168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f63780dcd6b103a96a9477db4cbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14109399bf5ec4edbd8de92c7c3cb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdc2afc64c1d82b412313b42f31a34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508793203bf720490b1a180ebd93ec59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671d7486d2417871515232ddf8500ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd5f9cc9a07a2dffad0d160a382e87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956961e1a03fd4bdc53e6bb257309b45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13005cef792d67138aebc9d94f99b44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40aa7b997800eda5a6d0168171f225177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56679ea2fff473bce3d3c9c4b9bf71d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfc5e404d2716ebcc73183dee97707179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d6703c73365ce81be43427938dc1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b9006fcf0ce5352e7dd6cfc69d24e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e63c176902d50967be3ea2f8d8433182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ee4868b1232a7d0448c4bab3f29db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af700fca06d43dd2db556582a87d7eb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726984457619398f6b3a253f2e2411e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106272d0c9849937185a7bdd9360446186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689756bda773fe1ec242ba644338c46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9f4bf753ec85e9b1307bb50b3d34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693d2819a41a70b21edc3b5b0958739189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e274608ca8d42d24d34f5f013b618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24a312dbc06fdde7d5255fc0de154191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cc010485e3a1bfdd7d3336f8bcd79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae3ea77897c830b3fd6a683691d9fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518932759d1a975ef478b1c62ca56b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf7cc19e85774fc37cf17fe01fa59d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10148e39e80fd4e046a3c98136932c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400dcf8c32b1ba60b5f5eaf4b18941f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb552dacfa2a6a1ee298eb9335c27a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d268663c12ad6324499a8b10b5b250199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d39f4637bb0d0302fe5097c727d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593940c3ea64a46a7cea2ad367063c8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33e5fe7b747e36a03a13e3a6e46926202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f48f3fd41108dbaf3b822b045cd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94638747012252da4a9b903a44577a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee428567ecc47da8690df4808fa2edb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a361adaab1ad1de65b1f572cfc3f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d489c1678a891a3316efbafcf4c6e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0cae89fa8bd7134d73e08ca565046208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eff543d8485569dfbd79f6b3b1c8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf7e717197c0eac5e8a1748ee7818210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746e9d58d78430979b2affa5f85822211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d241a97308f90a7f0e4c392622c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239962c256ac1a4841e0403613d4928e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84161f2c58ef2fc7d24d8108089711214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b910143f5535bbaf48227358866052215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e8c025648d6b77b9d2ccc28ced9a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503822fa1daab27222ad54b51a397493217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769c46a68829fcdfdec4dafb049fb84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4ea8fdd2ea02ae218f93d69303239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc503e5c24440b41c9b524483938a66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd884e6f3679e7121976b2b35eb837221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7383231be9fc07612fba83c2332d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd306b8e2a1f921a80043e9ed343be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d3d14b54f9049eb1f0d3feaee10c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674651c74438cd76f24186b23b3d649225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037f00799a7673dc77b60e4e83f75a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4160b7a5c6b83a68fa0508fdd68bdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862f7749edd32090364ef92261a5925228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f1deb4d2c7255e23a887f5bf4964a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0bad79afc1a64c1ae4a2c00d64338230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557accb8e801755d2a7d26cc8fd3e9e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b89436010bddc4e5b2e52384b410232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7362e1c806ae3222b745baf524ceecb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5dd2372df2c03fcbe96dab2ebefe5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66484d3bf22a97a720b5f8fb3efe49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45d6ad34fb6623c34203505c47918236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3e865f6618615e3480b1032767251237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531c003ad0d84376edafd4d280451f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aaab763206e40d5b85b05a88c1cc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a8206a9d8d00f7be7fb63ca84693240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e39ef84d74212db76d21e85aaa24b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15ce362d202155238f4e09f611cfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75782aa5bef792f9e66836aff6067049243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7b0b53f9a0dae98b4855e5a55131b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687930e303dc9fb049a9617391b1b0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b32a7519033e11e0fa0abb14b8a809246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec41db3a07ffc1ca9f7df8f6653a3d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663bccf4ba4bd87716025b27c26f364248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f75e466c21615790e82aa9de1d4ff8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2c640ec87d693e69906d2a5cc1b0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2208895245d0bfa74294e2415c7ea83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf004a308ad9993dadee02bc47bac39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3add328f1348f0ae3799b0bff3b80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38bf4448b98ad5bf678f607d79eadc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d88ac07d6f592706697cfafc9a153255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cc0f4ea8246e51ff0295fdb30254c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189506ea0e8611554ebe8672e2f796f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a9fc5489c873173e3beb91e27c540258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a27e3bc139fd1d7e0a2a676794567259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d432ac32fd922bfb97302b604227bef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf14f59eda0135932a114ffc30bc589261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847c5b7062732a4a7b17423015fb0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d3b2ccb5c0fb9f6959b9ca63d4042263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c82236ef1419c3e7c8ab284c582ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5611fe71983f2134fec5f86fd49d296265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d763ca6102f25e0c944e69ee1dffb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14158865f8a6ba92ea50d8d3fc1f2ec8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e70d638741192583f5498c147f8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dab845f5ecb7203a6d4ebf80b1c01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3514ce5a8d165925a45bc4984e2c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699a58f44bd50d0f68d151a9a08fb7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e82e6f96f3373b71cff77b983057d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40130fdec53f662ea5c875972f52c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc242a7ba1712aa73b82aeea969ed41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30643ae089c2e79f6e25d2fe60157d0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04efb6365b84f58f809bae91d2b26eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02bbca331f79b5393eca88c00e4da8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f786004976236fe26e9d9bd2ef5d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514f62439edf7e0cac1d0cc2a28b1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ad2d8dbc2aedf22ef0c21103fcde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b23547aecb13b06d06b28c8916333e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb14d973e82d922826915ea2502ea6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194985422c76d114b4a8ca17d8c98d0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc758b58da33a7745602afb72a0a2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f095555613ad879ad53a567d6ffaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f46b236a64d8656e089718a270d34b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97b89d7bc0609d722a9ffbc18c12e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416d06e661c7563579e27daa86858e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b2812bc9d8cc7be85ca12144416c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bfe02dd5799acd44f32584eb8910b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f0674fcb5927d535f0c2892d02c4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1061e8c1b1a2beebe2a2b3a3d89dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a57575eff9ce8cb0f626ef9ec0eb70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b9b50c03084a86b4a80d15c60ddc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325fb6d2a4333a2d62f7587ce91bf35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbfadac7204b3c81f397684884ba35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf087a806e3d4f7a6f4776ecd6286727297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a9f9d7a518f520428f83b55c96ac4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c97b11a0a10bb8727946707bbe9d80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974047c0dd0e172b5c218e71b27f02a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921484bc6082b3ea64e9704d968e51b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b619ac7fc7957b64bd3cfffec04e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2926d5036d81df6b1bae811fb7fcc80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b430f4af072265053f03076fc34c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a24db246fae49177c9e35ee32a9fcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc2dab240b10868cf4efec9177281b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978d2d73437554fe0830a2985a94537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3acec21c8d6addcc5a6004e8097db8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d101bad219d3836eccf6bdc2617ed13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b8b46e2447da05d776673968d5d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1b5ad60b9b030ea12e56010f5cc45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94f7fae0578a81371de471afa590b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d780176bd8325d2200b239675e5bde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e978f19e0cc0c254e036a5bfd68b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4eb29279d65bec6d39a3bb6b75eb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cbcaf85bc9b9a57e14d1e4bb92afd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeedbcd5f406a8699c2bf75ebd8dbc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d1e7845745571e565f1d9795e28d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab4f42361e54495afb28610d79d05c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91600088b457ab683d075fa2984661320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27430c5d308d2d772fb42e0d2697d45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e6269b4b17927cf1fd5ab23487bd6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f31d9e3bc882412fc0ab51bd92bad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33744393c0dd7da7760278b1394757ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a9713de0d95d901615b08fbdfa2da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f0c73e3143f075ba76bc87071f0e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ccc09715be564f390c0af02bd8261327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e28b0c95f4ac1dc9666b6171a1f40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46858ef607396ed98a126ed92dc21e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3a3b307020fbf5b63e1c33528f7b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee27488ddc7e408cc227153b04a9f1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1580510a0e76afa7002cd05bebd96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8ee9273d1ccd3582413e3a9f381a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df105cec58a6f3313d433ad1087b8468334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e64b34ed01b697697e6a326f59b06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff7dd8d0a68e9ecd97cf25b3d3eee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce658c454f4e69ed573001db26f369337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7de9d04b50be5418f3bbd0c0d2444338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4af9a15daeff4b845c69f7d86a9507339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ead08fa720feff5af02a4e44f36a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54bea24c874370a05f31e39b289755341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a40258927ce0fee2e09556586565b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a10414e788abd2969ff28612fca06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c51fe516ac2aa86a6aeb663be1a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea3ca63721dbad3be2a696b5a33aa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9078fad1ec4a533003dc118b2e6b89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ee49ab390099125cd20d5e16a8f86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101cc8167df20f1664527d56cff0e17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521483c67743d82db2a6b504675156c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ff8666190059b1e58e6a65b8401f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a533625c2c0f207ba4d7b44c4bfb88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb7487514bb2bae19a03179d7f94ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f1d9093ba29a1ae1a0fc923492b26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df422b80e4c07316781d939b7e52d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d81677f0d6eb8292e7a4615ef4a4f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd6487b335c9ac69387eaed018901356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11496298d5b16e67b4f722dd642d426a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf13b24941139e3c1fc6183130e85d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d0c2eaea7ce71cb17a87961cfbf84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0311b3a8ba3c13c882a6e0c6195dfb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ce958ef894d99201cdb5e93eeb06a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21c966c5374597fcdcb5463f50dba4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9accd29e79ec95a3022e34867aab2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a4d52d28dd40c577501216c45829364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa121f13d1dd74d7a1145cac4562ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271c9c5d57c98d1ce2aebb71f5054ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea05f0a3d591b35c6be6e307956de9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651394eb4b54622189555358c885ef0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e9e651743f7fd986247fde99d1b38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f600e78e16ba9e83c7974582cbf3603370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e063da45d94bcff3fa795839eff321371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c448258db68d3e2322df58d9241463372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1405e2bab339f2a10f23db6fa767373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3de757358f43298c1e97489885842374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af7af58610f67b0f46accb957be0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89687ef0debcbf36175b986f826a22a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029e64e7f43865ce58eeebbfd73bd89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e02de6f82b208cc0c4e8d365b39e9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb1e24ebfa6ec98860f62aaf94e37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75854d9f06574a4d45c3fd425bf5504e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cc46ba14f1f23665945aea3af12e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92fd44f2647fd135a76230e0ecd22d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343bca3736067c19c816f35ffbfa7cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcd203854e41d74fb5a4de0bb4989d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ef4e9e1c8af195f1f0180ca80259d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15f487c3812cfdc16483db30170e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5417c4de6b1b28bfba5713d7708faaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf51de0b1d68adc843150140e09cd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6e93a3f04f95f871bf3055443941e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a41070cefd760151b704d81e98ef6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9793af2b778be72ed041aa60614db40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e932151c0020aac976f5bd7ef70bb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb161fca826a5d50cd319a4e19b1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c28e9e393e2b09373904a3c42dae24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe70af21ec1d8827d2156eea7674e74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae0fa91da622134e35e5a10a5a5ee5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dbf143b495b2cd8278190468ce242397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa8400bfff3a0586a5af383bdb8d22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6aedde0d9259e531b5eb9762a1a76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd20409f74d2e0e6ed49bcfd9e0b6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3556577d8bc4cc3674bd43193da373a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b4010dfe19f69ee918e8c7d43ee4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf40088d22bf1e8a5dda0ffe5ec3849403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732bcbd84686a26d7a0ec8102c214a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ab8c8519be604892cfa4bc61d30bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add017096a6f9866e0a93096dcb139406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37dc54be6ca1e83194b58ffcb52ff8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b817159be476f2ecbada94d84f85042408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2af6837f5292c0187229e9b7bce0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7194be98b9dd4d9cc5ca6453b60dcc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455037bedc81732a5e70c8c7552d0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693fc3e9a25ea2dbd637cb369c08766412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefa930fb50dc3a9c45355101ffc188413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4c2a682991523eafa54d29d8224c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878d39f87ae736e1b7d1b1d44092b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1e37cad90cb6040772f8f2161c0d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafbaba654f634e375534948d7a267417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b3c75fc0cf6328bbaa8eaa9cad2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9ab98cd66e5e9b598b830059f3c9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e796eda92230ff3314418058bfda3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98643929b8257d845271526990b56934421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77144553b4a33847f48f5fd2bb18e58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee5fbe12dd14281398e005c52d4948423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f25762862e03f117587979519ad760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29030fc37f3a8e044753205eb9550099425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b46d1c487c58d458e9457348e244c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f750c0f65c727c63b48c3a6eb9aa1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124d5ee25916538afa2a730945e1ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aae516853a466372f7cdb07c863e47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac74390dcfccd1ea10a320477e9f8d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9915df07b2f5b66f9fcd13df2dbf2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bdd9b9a90b5130f1c26902417a0de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae338885dc453e3f025753a9e58fcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac2be4bc13a0ff5c367bcd2c1cdecb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37917a0fc3acb989b7a257b04ef8fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59fddff4638d061dbb8ca84aa87cc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc2be7e474470dea2b131b7ca04ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952168496563a2db8b2aa04fd152a81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73231417350788e95a65069d8ee9bc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f09f8b9594edf37000e350762e0ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe1166ff3048dd4009d705258afb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e2b4bc4cb63398b3b14e1702b5835442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723adffe1f300f4ae411228a8fd5834a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c629e9cd9af5dfc70e29017f77da2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea07e43a49b36e7e518a7eae2c0e4e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6516778d81dba9df0d93a68187c43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00851ddadd0dc20d5ace56e2e7d7563447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bfc6c8de68eb1cbbb8145ea4c61d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d734cad8f3f75ec8b9d88d8d7748449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892aab20ed1e137493498aa3cb13b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24474ab1fe510872217caf84600bf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b500b214f934b89794cce313c51b03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b36ea95b3224ee6f07db5d354f1d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d58ee2676b5942080a82e8314fc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5ab5f66e06907bed232f0b577c35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f589a95c34cf006a9adef37647bf99d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c7757cf51e420a951966ba7a18dd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebb5bd636d02641c3df71f42ea20ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e77ad328e319a4171fcea012ec045459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1dd8fe7d37048ba8a2f30a731fa7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98b2899de78be82c75e323b55bfb23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4768ffc53f4f8c4a80d22e615f386462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16fefabc158913ad53085755631474463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38b2801a3b2975039e404d2a092d97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ec4dac97a407709adf7b101e87a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc290e2ed675b99eba41e893073d11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2870f22c37ae4e7ffd131aa7747b5d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21d6a7a057c4565101bcb5724b260468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54420cde6bc8a8e02b898806f7dbb0b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1040bb1f41e71c7ccc83fe4b918f33b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d489341f1fda361eda24f2ed9d6ca5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db98f2f3acca22410624e28e66553472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a845c0f0906d87654579cf32281f874473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0b7983fd1989efc6d7f2e181ce05a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f171af88c1b7a7483317f75829330b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c4005ef02ad48118fc5e33b22655476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798827ddae92da7a16cacb204dbf4cd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad88b91aa132b288b08dd7f35a472c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cda89c79bfc31ffd4345fc1fa805c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac6c7d9b5183411756f5ac8bede36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4acd9460cf25874501c94ac8af19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e70d260a36a676d9d75394c345755482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76468bb02d7a2839a78de8b08fad40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1d79e7c0cad6d1d5a58ed2b299e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8265d39d678dd3f2a2c5cc51237275485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55963cfc4350c5de93fd9e8fe00b5eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1675f41ce5aa8ddbb6f559997327df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eceb87819ce20715b8dfc4db91d8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d286d092d56d5703b200ae8470a57c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29473e27b013c450254a2d433ebd7bd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee677d6843a2cc1a5417dd8b99d44ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c18053c675a1ccd0cb0731225c38a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd776bcdf964ce526b23ca57bf577e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ebccf8d272fc38c17fe8d94885cce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e23ba0f9f6e1c47c6dc6eccb5207a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549473b17daf9763ab72cf3376ab9f01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20f23d86a5edca9489eb8d31d78b05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd68141fc696f672527bc787ff504e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84aee077d46c8c18d0bf1abb41955c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66e2ba375d516e22fabd56468ad357500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ab693ac3857210f1efb7e696ce5fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a22e1d57cb1a3186ab1acb14e394fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0038f9d2e07e8101897cbef6eeab9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b182ecf7f53c03f26231e9be50f68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4569b10f8cf771e6ab20e8a1bc36914505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dabe84b390ec230a30e329d9fdeea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e72d035f532c055e4bcbfcfc38314507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24295c22c47213c4e7a1ad46a41ca5f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b48cac1fcea6465a94148d9c0c5fcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d42d54fe4f580813cc185e654e1c51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1b6917019012e91f4ad148d6b8e58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc1ad607a8dc0b2fc889991e1dfd77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00388f083b7c29eb831cf80ec205a31b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a3fd61a61f717bb9784207741dd89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3f86ddbe43126f96c47d5d5844758515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef7a2d7a7e9dc0832a4e6cc8a36389516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ffef76a02854cc5d15e47571b6d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a93a89e5b5c220523c277f6dd5bbb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799f4ffdebfb4634e640769fb71585d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde796523703d82cf045497e4a25a988520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf1e83c419547d8e6b342c908cc19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324e8855e350023930b4921028a5639522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d696d43b64056c97bfec8213545ae9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e10c5426539ba32a7ac2797fdf4111524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1c5a4b446cad3f3ff81d3cba6eeef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35d0d33f49a26032f6cf6f60cfa693526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c1857d1ee0b6141d46b93ad067112527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54795b3115be1634e34a750b5b252b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20764d7f6a51e300815ccacfeb4fb73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292d9d98e3af837856fe1707c7d932530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90951be27261d9e2a0e733f79d433fd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b974cb447f359ccd8c6a95e22f949532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcfd8ba6aafcd0edc8a91cdc34f07e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665ee578c4ab0cb613aa3a03cb19930534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537dc4ac910db66f9fa198e5fe2ce0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2836692d4f7c57baf6bc2e7aa0886ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd71d1be9c5783f90ff3ad88ff41938537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa2de6bae506379290348b86e9ce42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bdef477abd004df090acf845e1501539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06d849c44365d6986f917286ca4185540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687f31aacff9eb2e876293e721ea7a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe109b69e3643ae6a95f49918858c78e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4791dd7768937b993a6f930043fe7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680db9f0d5cd85e233218b997441d92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18c5d6adc9f30e4832922d8229517a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba60236d3e7998371489c23884dbd42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a3f5d07f297645761c1fc905198c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28993ed4abc6ffe2f6435a153cca7b49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feef3250837b9eacbcbe697c738880549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dd18c92c0f56216ccdd96cf584f78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73448620241549cc8fd95e227e132b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49c4ccc0e333f2b128ece0b853eb90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92632f80340d48a67c3f809dc8df79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3cfffabd5239a6c5c5cd3ea6aed66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade9170862003bf6b0b0013203fb20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e3fe155e842ed2de1e08c92942f03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f94f49f8be5f49f74144dad6ff71c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abc045658c78fc93105d40d2719df6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014555d32ae7137ea2d99bbfddd37e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd22fa2a4b418b8c3e0ac89ff81e6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18fc8c57de12e932b8c533c3384757561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d35d47cb4ef8fd8cbf8885e9929de4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870c6c34fdf2380d131519987e0617563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b8c0536f6d2b6c269df7407fa0951564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae823c3cc6d73d820a28b5a2194b96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829999c211f060920c8d419802c8547566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779919b1f5950312d13da36ed9a1c50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaafd03dff64ca1473c8232ce1f223568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66e576f7865232ca139d679039fb3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408ab1f2e49cb5377e25b851b1f5e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a60041b57fce9b36e8e356ec400f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2789e5fe68bd56dbcd32084c446764572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0784bd6afcf765a3583c11a3d73b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d420c9248938c871c3c7863bb3d04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c064ce2b1ea7c618ed47653c2076b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95503aea2ce382f35ab9095986439aff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22152418685a8037c0ac2526bda66126577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dcbfa0b39b3160b1f071816eedac4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176451afd3c9fda879fa87d3666c94b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139304f40c59a3f8a18d3837d44cfe0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86282fd98e3bf6ae4512eba0954c2adc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d415540e24747dffe0caf347b5e814582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f09a8f03a16e1a169a00eca85a5372583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76315004b22e83d73d96c2c08f6545e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d07ab15a085adb78525755cea6a25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b8c1ffb4dbe96597ad08bdf039b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690173982304ae8c1da3e89143b32b47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eac4d98073c9e944939b1d5557dfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09097c15c739f3126295fb3ccaff3e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cab6adb522acc18096037ee39860d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c68ec11374b70f23d5f8d728aae08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719eb4f1e30ff2f5fa3a30632a43d8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457405b12a871ee5862795f497c7c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e297373bd9919315a88f657a334a806594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339be950c9122637ce1652db22373a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ade9177e8ab3a1cf972fe280a27f79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee98fc95ead6d64133c8bc85cf3e5b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c643d6a965340834fa096f4c2131598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dafd2791afdce760fe1b48025e5b6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647915307456f56a246695b83efe845600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e6467bbdf2d09567e740896555772601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ca7eea124eb56aed730e83a150c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f266e5f51cb93b7e2a760da4522a479603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2222a6de5f07c3fa9a7107b8250cc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bb6f9237ee64a907f77915f892583605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c590dc8126ee0c7497860ff06acbf32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c39dde75c6e44640a75e22026cc0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3b240acbff50055af27c69605ee5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243d246aaa714cd9d783c2296cd2945609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f927a1be213c46023cee506c91c80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b74263bdb2d3a5657fe3dbc0b417a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54671ceef165595ea25e9289d20ea1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0397fe90aa5f99a168ad8f2222b007613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020b3ed4fb90c4218a2806df5b4402e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498da301c5513a5b5654cea845b8f4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d90ad04233321f65fe2ea7db1809c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7813d037bbe8cc254073073195758e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04224ef9ba49d09bfef86ee930b60059618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f43a40236e1ac5130586ad0bcf278b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb376728b4d8034a7c7d46126e4f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b03b4f81b8faebce7a009e8424ed1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d85a1beca05d969435a915346a4f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418702a6ec776dfb831e2f974572699623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a4b8cb364d9dff7b41de0b8ce124624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ec29b648e901681ab80af7cc0ddd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd875afe29628a5fecc4a0b5c5d500626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d83188c0ce1550447a069553ae4cbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3dd0827415b50d2cdae08db6ae22e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9197733849232078eb79a759956d09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb48a6cc066759fda3b94f8bc6bc5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db484eabb57fe6ea5739e9b281d972a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362dfa9e63e2b0ef418282f2850f321632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3824ce197f17cc825735cd4df04075633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629fbe2018feeecba0ae5aac816a608634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b80898a4e37f0431c19ceda6781f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c257407190a1f082de7c303308ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf000f41aad87cdb461f39b216fa6cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea3c02e5f2a8d085b75d57f608c71f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c800f6a52f5ee630bf09a61a3c45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82edf3b168a8a4f388ab68e351d8b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd042b6c6a6345084ccb89862bcfe034641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1dbcbf65fd7b5b69871b38768aa85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77547e5e0b6a50044c5578977b2ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb9f865e3ae6b19a1344db6460ef6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480855e2db39ab0f5a7c21835097a90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4f4953ff3045ab50773c80ee0d054646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1222aba5807e4bb072362f0aca74e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0e7123477707b5531c50132e7767a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d49249a9cee4600a7787c5c92fa57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0564fdac97506ab6c1e13f2ee26b2e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002929dc55b1daf236d5d3a552d77546651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d919f08ad0b77a13c42f9fd05e70a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba118d3d9b7e9b01b42c19102a645a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c126afae56a3b09a695628a7690a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e55e7a8acf34c65f0623c2c7d16072655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2d65f1a8fbe5264f882c0e59a870656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f2fbf4edf2ae878506ed54ed50d96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60792193185282e3719d40fb263baa34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a51cd2fcb5b9871d0ec076b91cc6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028f28c39784c853262bfabf17ad65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4f8f1e04fc9fcfbc2da53daf4cbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a9b99360f1431b0434d2ab543134d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a9aa5e35ac46583fd0da2a4ce53f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fbd8fec576101743ce728ab4b6afc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e588b6a38f11b172e6c7107ca08e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67780f24d5b208f04dadc171ba9d24d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658726632a2db35957cc179f4f10d36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af98fddce10ac4b6e6761419f6c793b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b79671af736ff0b7534a96e67882e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dea3400bb85bdc6b36358945070ba8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db847ffda198628d780628ee23699671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20176b6be2060250ca1c116132889547672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0807be64fca79e58c7a5f79fa9a5f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b4b13af4ba88128d0b9b1ad7f751674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f837512279b431d59d5ada191028e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed57ab0ce78e9fa6cfabf135a003187676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1bb8468bfe0ad7497dac0e869e94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4c2773ad5189ca463e91a84a36ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6421490d5e2a748db1d072df3f5a02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148ba96ae377ca6ddc2ab4d14a4a160680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e293550450291896b772268976d283681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc931ddb4e279422578bf9b8f04aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb9aa4e60348e30a822fca77722de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae66ed474448aeb89110535ddfe7cbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e040239e8f87a906a988feb5abe18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1a327bb4b26c99151820dc58bed8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad794440ec9a40b1096305a7cfaaffcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f813dc500239b5d1cb09a257abcc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a57a4da9874cdb28e6814ee3113e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc7dd22a2af181946c97427d497bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590bec10ae91acada84cb31b1bae7df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54f21bd2770bdd54ea42ee56869f6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2c29705fe2551a6d09bbf46a656e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a28294ee822390c7e431ffb58877694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3a72bf07f7775c60bd40eb241f5d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13927dd9cb341da5d2bc1bc45d7e093696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420916c663a0524bb1126425b69ae38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69daf99ada4c52bf5dc348efa3e844698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad8b1459914e37ded1c39cd826450f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71ffdc9c3bff40a1f36784ff30e151700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ff7bf994a6a35b62f77c9e6383f40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28594a3284f6320c6b5c94dbb13434f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d5f6a6ea9bd535a872436e9785d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed540d2b8d9647d56d6e15cd98b57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c59709280454728adc99349a845b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2777ead88b507135a661e2aaeba730706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b330fae9f60be8707da24817fe7cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc25f3d0dc0783525929e2369360a8708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fc46a49a0f03a8abdae0b37f486531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262015c06855414ffa7e18b16eda55c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc79cb688463d20dc644a6692fa783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39f11b79fb5456a278eb01002a06c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d720701a6db2742e0cddf61d8493b665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e9a4cdef0b150fff921f7265e245b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7258e208be78579f1426d3e2925b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0da7936126bdb97564744f8a71b4a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b40ddf278a1698a38ace78d8b84409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed433800dbbadea7f7ecb3c02fe0341410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b55ae5a3400e905c333f34919ddc2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b0f938430371ba8b8c97091eb3f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ae26a7feed59043eb79773c94e5ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f18387d3c983804e99bdb7e53f70c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab834db46e84811bb5330382a32cc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769e48edf5293c8eb16cc0bc026ea2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea285b44561ab74098b75d208db7db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2f31625d4c7ff0d2b272d89cc23b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94563694129d1ef6704c9a8686595e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193c74e5a1c4d6f6c1b65fa7b554a0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d49262bdab5574bddec69e68ee2d1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209198c10b0dad8634d16cc79cf8fe422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd435e52c3428d429bcb6e0717fd1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdadc9e774cee447c1419ad26dd712d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1682172ba44037087ccac3f26ea4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1a2bf551a5a7b53f84a7d72a179ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a100a74c0d81189942581e56149127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14f19b70faea4272a78f771433a2bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692827f05807a646074ed3a6f756b8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a7f23f83972aef2c7ee0e74cafe5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde36af823bf443a251d17b02c057de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba5e48e73707f7d3d72037cc0667632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a2cf49e550f1fa0a3097199b4d71433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098328a69a1cce7ae7cccbed4ed0628434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd953ed377aacb65ecf1ac8f880f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9460576c4f12a3902fb7ac37998f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a44536408b55212a164cffaecd1d4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdad2cafb4083a7baa3690450d9ecf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb846e1d5feadf313ba2bcc20ffb0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9f6f99de3f6da41b0abbe002f155740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad65c5e870668bb0ec6b5c7bc763341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c2b273ed7ff3bbdcac92162067e7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728491639040894543b80b230a4aff243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e80f3c8632b27377074cf38e8b7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ffca1b24cce56d067c4af9a60596645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7983bf3251806bcdf528b3c7086f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad98e51446e912b61a374cd446caff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2413302049be0e15dad6fcc7047e7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b961359c6b436b951e3b1e52f0f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdad6c2938fb7bce12b53a55cca4d3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5834aa92158afafb05b14c83cc615f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b6cca5315e941000fb0eb353e77e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec27e448eea7d58118091d7c602f6ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415fce1acad993def51a35965d0890c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a0aaa6429698e20e00db562abd1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c9610f88129cf08e4ede73794849256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa44e06cdfe77779b1deecfd9655e5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a15e45ea75ca0032fb9e8ec922e0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775cfe75f4b939fb740217179b0943359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce63070276c8443556d6d88979c1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc7ff8008e0ec5531547a5179971e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f5eb35a77c1fee7eb7f667b2641f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9d189f8cfae0d1f7d0d438a3ac48663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41cad864f47f5982ab819c0bb432d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4f233bb4acba520b00e93f0a6d0cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f865501206cdfe85cc50739cb58728e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5df558a7d0e3880d1573ae63670467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70404c3b957e0afad50e6095bf96b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c679e393c1e1087b908582bf21c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8370667ff81fa71b64fcd61e8e2c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e55483bded4ac65dca5586565bf1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10730c3b784f5cd9bc71c1ba720138a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148988c14962ede1a8df3c323e566a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca2f235429c0c0147e306dbe40752e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53805c3024c18462f2f3159e8fa3d3be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b989187ad54b605478ac8205d9f94a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015cec95ec62cca7bc98f58b965cc3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e404a48589822b5d76eafd99064b7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c392c905601642d1bd6c9f0f2c6cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847f1686aa56d8640e0a6f7764883c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585afa80b3893e91a03cc4e4186a2cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8c9ba94da49284fefcb7e1d3e631482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082482f633c2ce859a383818368872883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d1fd88ce67eb56b3f0b614b994e7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b2f6f6ad7061176c1f4329a7fcdc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b56ac6aa6ac670f4ec8276a6090e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b09e35a7a4fc6090dc047b0701e56287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f55d1461dd152cc5b58b9bf2b99688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaa723f6014d72b4299deecbd611ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe46252d6eb476ed37c7d1b4519977b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb9d587c51d8b27584d17964cfe1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaae806300f68216c7028dc8d498b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225fabefc54f325252efb129804d13793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be5b9459e19e6f7cb67813f7afad9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d51ce83985c4c2b451e83b4dceb1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576050c4070648a1d46054423e15520896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1084a87aa95d4c3229cde560204f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d430c1b8956b51a301231b1cbb7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef885cbc595cc78306c7eabd3d0fe3f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a204c8d1f704f8166ad874e8b334100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee82af9974a7f20d3d988037f157fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408152f95c5aeba7a4e6c81c1d7032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f995b62088d35974b6fcd7c336877a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125deebabdf0d5cec26db7e345588742104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a9177c8654d9a4cf4e4da038ff8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dab538c70fe3dfc29faab32bc926da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9160f2cc9565bb695252ed5bcc5da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb20cea23f1b9654a7f78f1dbb5e51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ecad928fc743a74dacadaed5e95b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d64c65df9924f0c9081ec5be759fb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338153415148e0bf4fc8735d6fa4ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6e05383050d5d63eb2705e367fde9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f14c3b9e84f9440ca6ca30dcca251b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ea2ebca4153228f82f3352895fea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c7536b0f0cf48ba747871a98bb523115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fc44096faef792d84994602c08436116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979997aac34ce37ff9e48dcef1257c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72467781a5e7625fc4fc56b6f201df08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8d65b38c0c7a587d6478003703da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dc5c2fe0fd2fe5534f42e53b99168120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7dcc100259a9dbd9398ce2f7f890e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab70fcdadb13c70e83cd49b1d5c8614122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fb2b141e769a42198dd123bf1e7b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879fa9fdcbda3cf9b9e2374db7e4ef1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705660ebe6b81f0ed35944599fd0b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00377182da5ec6dcf0259b9e783c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe4ca2497b44795f4988af737fe6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd4d9bf73a716242be76443ef3e28a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511e44c7d34808d05970050f5d20cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f029dab8e3c0180191c9a486789a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31432faba8cf62736d1c7e2129061a7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13735efd900b6bf99c15800ad69a97ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f051459aa797409523e421360d062133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200edc7b4ce299c817ad30df78fe1c44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645bd6f16df48abe216cb044b918017135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf0081c03818786d26cfd53c6ae3de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547f52f8ffb0b015e15491985d05ca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34923a55ebb622be08f527525e46d07e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c2c40b314acdf838d6e716ad9ec2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7034c122046cbe180e3bb1e76bdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79168ef99f99a7b20c06f88c25bfea35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45a20432b43b4ba71f9123356c8c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55553a9aa5562d8507614ff0fbbb0c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c946f47bae11fe4de6efeedd64ee8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde38f70a5fd8e6ec8c2113e192164f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1ddfc60fd9f1389697b674f347b30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab8ce4a932c0f0d3c8cbfa3e13f2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e987b4cb0f9e85443eb1b288d0d8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109350cf8df2d7b179e36af3b01a523c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a41791622a33d5a7a1fdc238e0ea3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0cd5a640dc93a6be2ba845c474bd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c14419a8024ce5e25440224e6acdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31248681bcb785cabab6d159ce2de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13fafb4f4f20761150ac2ccb7c8a70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a980bab8a80d4065dee404e1da162c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107a0d28af537648b9a44ff35c87f2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40508d64746842a1ee27539fc0aa3694157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b26801006a70b27bbdd1f91c47ad1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204719fa260ca7039d2fcfef9d8c69ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c31b50a3145956d713ace0d59cd797160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da42fdb310ec505bcad77ca765906a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725cd4a8e0ef99a7e229c6cace05eda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ef92e1c51bf4e25f97594070bee9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21422147fa7f2ea9e35baece52b605d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba651625e5c0364baea93b414ca3a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661aa30a2c4c0273fc633abdbbb6bd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241afcd14aa796a4b16d4451c53f2b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665738f9a7c03b6db4e481e48603e56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e05cc76e8b5500331729ba7cac31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b912b6b847bd378085f24f41c6f55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462792b46f630b67d5108905c9e446171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef1fa9c90f313041385b96a16db22d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b0d12fded378cb89f68bc3424ff59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b1b33d07b813571854e277baf2dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30265d0189c79e27f7af69024e75d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a396236f1aafdcad0a638554d5125176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829ff5093d2042d0b9853e49e28db3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708a322690ad0acc61a0a440155ea42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19110e43d7742f6f10bf778eda38aa0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680e582f07f2f19f8ec2a851016e4a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6e124284e87d86bb218632df4ff4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b228caff608a5e2ecd29edffdb625182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba693dbcf47aed2d7fb9e89546158183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d539399b3e520a0a4bb9f9fe73df23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de05bb8feae6e01f309199753917e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f91b4191298996c1fff2ac3dc2005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd12a2b496e4ffadec8a6d8578c130187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee1d67bf40396e20632a7854bc20a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb9d640f10f2f2be8d7670d6479f92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab245b8fefe5942b28e7d82ab7d44ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfdb4be0fd64a541ba62067cad38b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c8a4da1b859a1e0a62d0aed0363e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343e03b1428e3252237beb9ae9c6f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e733c917b258dc5201001078fb861a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81b0d0ad7e37a9acd32024f960c67b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1222e3c4dd1aeb7e988524d6843c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73329e6e1222df8cf3005a530b2b5f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a52a1f880118b37b9b518275e9f080198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa648f53e10fd0868db6b3fbafe46e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce14f451bb6f2d123aebbd7cd88df1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016b56fb4860503525c93e593bb51c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45767d35e25824fbab9d116632af5a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7048edb3d0aae5d6ba87f1688967df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d8f0601ad6c19825f09cdbe0b1bfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eff19c9baec94984547ac2bd50d127205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e10c64f641451bdac5a5f5f9b236f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228ecc609c21f9ffb0222334463dd05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9528ed80e1dfa0ba2aafdbd4f31894208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06738290fbd28581f22269761db482da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2395ae26499b8c1dae588f6cad48c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35debfdf709e2f8feb4606cb19f623211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bb4102146be3b0f0e2899a9274fae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa1fd28e264bfb23d09d4d5c6aee8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23187f3ca560771a931d171562af9cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe1eb75762437605a024ab620eef6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e05c35aba49e6441a341fa4c76de26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dffd0de27dc0b607a6795d22e3fa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312910163dbf9a1fdd515b6123c944a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb2baf9a99881f3cdc6a321259c17d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c70c63a225808c8f4f079cc0ab66d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8884529912976001f0f0851604f209221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d62b76eb31bfb03d75dc8736f43a82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e8b0be960861428fff19634dfc672223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b966b98f9351722facdc08b1c285224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf2ebb5ee0e689d61180cae594286225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f40a79fabea6094f66c739f029cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dcc80db42ed3c6707d983f677f972227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10449945f5c7b13e8db6b3c6633bf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e80ddbe28de8ce00b8520c2d858d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d441b8696f712e501a538d9e76d405230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad4457bbb36fc548fd45f3f379af6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94c935030144813be85575724a1898232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb05b02d8996c83461fbc28a9135270233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9490ca078afcccf6755021ccfd873f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042b815d0b252c051fb02e5d2a7fe2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d678f12ea94e2af7167ae82dafac55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13fe2f8fb6cec477dc7aa727f34f91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149433c8a8799760f075d8e29a0ff5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572969687bd70132eef1079377ffc80d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a5200fc1a2177109e8e8ab47e8602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858671a3a60967f285ff44ff2905d068241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d60df0fbfa8505630fe8d5e82b73cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535ca4ccc12285c864708dfc5b52a23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946181042ca95b97d86bf1d48c13028a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e84609257d0fc71ec3818668d58987245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc55c7653299224a48faf180267c8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebec5c4853ea229514c799fbac2edd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72562623b5ef949bdb65c79e6a083248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07474a1d1ea308b78d464b4c5c4eaae4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf03329a693613be02b8a7bc9049a7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65088d794fa37a8ef11cae1d5570c8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cf9a2f282c7cd00df9db493c0ca50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4d432f42b66dc1ae4f786b99a02f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68d52681fceb1d140db764fc1f4e8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c9aeaf144fa2385f7baf7d8d7aa2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744763835bcab96061cdab60dbda734256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7955aae45a2cc3b57609f7518d97e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133a4c72e8a5ecd91e3dee7ce1894dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f25dabb3b6cf6d363808301c0999259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb54c85d130f7104d960f1e808246c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366202420e8092f985a6a39cff88a6e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b58e7111d781ec78271b75d406ebf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975e80816cad7f3d953ae39fbb6ff7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc52545a0df088e68fb521513436c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79671839b874b65c73a661150c3b9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7617af2af9f4124a96901ae4a3b2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781461b084d801ef78c58834befa1dff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62ee5489c78381d060c6460bf464fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac57516fe47576342ced860c1acbc90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df124b4d77eb39536301bc3026e29c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e44764ddee4361f30eba8fa90f2c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa690f8c4e2e10598ad9d9022d29d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d835e88ecb3128ddac3aa1383b358f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b6e7c9514c46ea08ac4820aea8ad1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05766f8b8d051a432f9a8df3e4236a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f839539025b9249e7de640ca0cc557276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684f23faaf0cd418314852af721a23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8e776415238980c37e90754a8d6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207da53aece7f02f7d57f927e007b156279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d604308193113ecdb520223461353e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b874d7cb3c4436f91d070aff8e431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ffb178151c851352b5a282fc7e74e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0855d6b74e84c23588986a11bd599ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ce73740ff39d5669e891ef8ddd535284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658560419c7309db92f5f68695b29f3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb433e7181387d4526d6f96a7ccb235286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be12e9339948280c7831c5f76b68d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca797c31c2cf44e2c631b9564bce2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6bdb4b1a100b52a0e7cabff65bf14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83464d5a02f5b1b39b668bfe38b7ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f1775204283b693c4cd4168592b38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2764171e98caae1502e7cb39e076292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c17bdc142a61a6dc699e0ee64b525293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f66d57248a6194f429d019fb831b5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8131285fa05f9d6553b300b10570b73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20953a712b222e6635dbad1b415b2d81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327709f059f8f813339db3dc691ea1dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dab2d159ef41409c2071d2e59acdf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d57a0d02ca51b77b1caeb5ed408b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af99c0280825928de0730aa092e891300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904a14e44fdd905d6edbca566da5761301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bf8c3659e7c67d5deb70d22d92e0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116efec8b217cd3b14bee783d16fc89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e1b617eaae9e9e08b0e3ef952e23f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc8ca04eb0bc7e7e51ae0a3d5a420d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985f18c9260427f02ee200578e8c9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc52bee55af7b93f563f29ede5359d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed984398586daf345f9b8a7243165308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcbca2a7846fad591393f9a3a1a7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ddfdcfbc4bc964207104f1eed7402310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a99cd3d218d60b2c219316e8656e83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978c58eda2d249b79d0e6eb7da7d0a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d761fa4d91b76a936dee14e4934f96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc9916e0d70fc8c445fe824e19ac3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573c09d1973f69dc671ca15f0eeb161315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2f60a49c28bffcd5e276ca401fb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2017ee26ab5294196b79ba1a72aa0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d540d8db157fc9636cdf74937c04c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08666415e949bf3be8898ab039fb43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833403040b4570cb0025994959ed4faa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2541351f834120b5fb2d055ca31da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cdc673ac14a490aa9afe5f2434be2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df2c5b3a9b0096f5e19f9ac850992c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622833562edfc97df5466c44f05cd83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8c579bf4acbe167ee95e54c397c10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c9b9e1ba17e7e413e2e8cd2625b16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca8328137ef2a1da8efadcbe2ef512327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7621641030ed2b98c36b373493eed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f56db451d450015863a1fcc0580ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3668d4bb7cd8f9a3460ce8456617b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd13daa0d2318ed964bf812153ff25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543ed606003599f45a11b5a4ec0be1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df41871385464ed506fe94f19082fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348fa2561e48c49c3a63e12da20e35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820fc5fe912d40a50b75433571b132335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcff931a06927b8a7cc7cd302251ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa674f62716cd0228d3149605e918c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082c9a70ae06b7c169bb188c500dadf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502cf6137d856d990be7bffdc8e71ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01690135457e35f553b88be78ef20fa7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270171df4f269eaea44f0fea7ad9ac5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd2dd9b1afcf7d0e7eccfa344d6044342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dd2b8cf3e0ea95d283860ded67376343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b041c17a485349f89371c86dfe38f6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ad68de3d91714b034c6c7bae575d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10fd1fa6c23d2ec3e912ae69214681346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8924bf331cb18de05e998748aa9a24e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385da7517401154832377f0b71df899348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773a6cb4f5ea4ddd7cc296a6c982a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6d205c34460c3ef42aedf10146277350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ded7c4ded1c89d663f6a4d5457b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443915c77089d65eb52b962443a62d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305959185145630c5a512cb46bb6b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c750a57a4a4fc36adfeef19c40b9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e346a8a7b0b45f29b8f44e1604814f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c854ace432964c5b22b1784c49070b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5094b2bb692d374de237c798d8dc0b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811446b31778544ccb6471085c92d442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7db16eca1d6c559e3cc7427d211db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b9fd28d44d9c1c7e27c0a64624bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45d5ce1ee69d078e1964482460e06c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ef87394a6a5af1de1bd91311cd7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb20f6571b07ec5f768063842bc8b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6b6f4a46ddd0652240cea7cf0410a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be7871e3495c3e36213990787100e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a47a31a61c38623c34ed1047f4d85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64878d52d4ecc7bc69cf06b646aad2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234f383faad7418b9427e5d7f8877b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d600ddede07c6afe5b0ea35e2c8576369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb23036794e26d53517f23ec5089ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b63bd7d723d843661bb7c1c7a324e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634559319f59bf5357a96d46b91daa98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2675b37812a23f26aa8e592ca680374373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602a5928523b8bb7049486363ba6077374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebcccbeb35a620e8dabfed4b35cf31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01b13900342b352824d71f6eff6981376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203cb276888f9000450d14d1675b134377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd18a7be3ea3bf52b0f96abfc7532b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2201aceeede804ab8f9b98615860882379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1309e00366289817342cf16d92bcc29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bbaaffc934f2f86246badbaa9ff7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2236b65b323548cab7413aa015100382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e2b86905d163c16f3c66668e52d66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14166fceb6c427bd3d00b30a107b52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fc31af94f4e14f9031cd7a74656a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244986922dcaecb269f75b28aba7ab9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f06d687feb2819b0fb8f408e577426387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d059fce785614598f5805cb82943ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b3ffef55f63e84286017a48706319389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c06efe8e51f8183cf343b62bdf345d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c985a23b440d45eafe6170416a9b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a37a092b8f9a5865d6457c9a40e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255ab4e9c7269c80746ad97ab336b59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bd33d46787ffdce6962bbe95d14ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892c6276173574e59137ebad981d446395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34de299c3f8589bcd19f393fead5400396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2789b584d380e8abf6d968e89b08a60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f0e7566c5c7b8ce41860d3c5e414e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806965f5838ec5eeb00d10f39f81d9c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5dd4feea8aecfca517487d5cf876400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c82625d52f9156c68f57ee91907743401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307fe8ff6ab8219b8882aef41a4b3d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d19c80097c325cd0d38904038e41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55860a4fad9af23b460c2c1314eb575b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55deae4b9a54b4266af16ef8d1ab8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ba067dd3c6db9358fdca5046142d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068e003feb64cf1ddc777597907bf6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204e9a44e2f899dc62802e052850a08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d406d086ca53dfdfc6d1bbba8f18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb587cd13188fe349ce541342f1a80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13da97847e966d51133dd1f0bc9701411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421fc587ec182517f70f51eda603423412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a4f732d77a3192c09ab040c6116e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0169bf331ed4d862aa44f500602c692414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c2d096b65f749942be72d20c40a13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaab38b9f6ecc9f3bf5c4bcf7bd55dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98b2178e8da7428eeb237810677ae4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a8f5101aeb903173d61aa5b72fbc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa8a808c9721c9d710b64511f9fdcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece5c71bd332cbd7f86bac9f44d5c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772d51c6dd2c15688af89f425e14ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd78d24d4ac145104d0386b7b5acce9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5578c053fca51022bb4a6c86b0dec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cb91e39363abae09f2241f5fc6dd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f42a5c260ed2bb0e5bec1e5024378425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09542b147813538dc7bc4aecf2cbf594426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5300f2849556a0e2a48c2c6f3499427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3debfdca8b0c31a85da6d2dcaa4eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fcdd2e1ee2f116cf6ea436ff99a71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78f1638f5974ebc56302ad6bb3f69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4899ebe0611d0f047d14074c2d003d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71854ee20ac340ddd72dc1af7fa3ba28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed87d0aae390c6d0b6d9c7eab6e3c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d10ef13c6b3162cd5c5bfce9081ead434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687c7cd510506e2d0ce04eb57510cd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a193919cdb1db6f466fc1879dd4c86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd4c902ae83714dd63705a877c7e90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be29cc5edf04987d7cc83d954718a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eded0b1a6a6c2c2d9dd57d9bedf2a72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d020ccf7134bb386d8affbf6f5864440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124598f5e741f04789ad941beb9b96ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901f519a6012971a8487f4c199f6d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd79be8590fe21d5a9f1a0574d1cf1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ddf2ef406622184226605291a526444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191c9ffe4188bc897d60807c5b3e236445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c3368b8dc4140e20b715a1029f76e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5b96e8cc2650801a08cfe45c097f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa90db06d10d99cdac5b153edcbc3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebc902df9ddef384c25554436577fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc862812a4107c82e250328fb3a7839c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ca3c59112e3ab832a0d3b6f31c48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2d18084d8adaa355c13d185bc6f5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898c0ca01b3086bfb07ef24bcb07edb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c9bb0df5b7140a1c9c885d28dfc70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c354b35d5f410d0cde96c3982e3006455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38094edb821875427b1732594285dd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf116a4c4dd039c50ad8946ff64794457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f803580729b6aa4e0fd7dcb3bd4b2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50079acfadd065faa669c95dd0cf0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd46bcf62e3b25e120fbf0250b7a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af156a42c548b42aa20921000d80d7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16256a2d7acf2317e40027ca303b7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faed9728161887ddd3379b770722653463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119667ca1ebd1348a6193cea8860e6f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921f676ae56b4eff69082a0c898bfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7f6a31a5be51bf4a4ca4ae18f198466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83de71a6ba7a1540d4d525e02e779467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97cda4338c2aad20495a3d0f16e1ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d37919c3c5990a4143a04e52a01869469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fceebeeffabf2da12cdee19b9990b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d81f6e9ccd7f6226802a546af98d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edd104b91a84954127a7e6ecf3312c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c6a22dea7083acfb96bfee3127f6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e37520a9765c556ca7990f38363936474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4833b3b812a12c37a47bb164439b4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32a94c00e745df41b48f361d289e63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828f66f952e975e581034d75ec3035477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa5b0fe237858755619ea48ae7da41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f59551debcd5e9e2d383f70d951b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61c20d6fcf9fe4175a4d2dd3f8da2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242e1b7a7b7293ac6f54c0e049e8f22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852573e0e6f2c9363b8ce90a0e367661482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3594d2d0e8afd1d1c26d33abd26b60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57044c6da892b5cd98bdfd0061d1e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae85936d48daece2fd7c53348a6fd6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514dbcf28927f97b27f66b342f5237a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecfbb3c6a7f117c2866ff9074588b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c73dc8e71d92fb8e6a01afd413f34e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469eae7eb7b3462d32490101e95a7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dcc12384689fa6758140b1a2719a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562bb4ef490a431a1d3303d163d77e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e4e04b73e37f8431b5fcddcd21be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320dceeb5ab36775156052d40a61872493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8250e1d719db7328df4b4aef2bf72b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb9d0dbe0ff2799baf83e680674333495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ce2d80c2513e16bf50ac318c18b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de283a5d11feb04a0e236d384fb554ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b574cb5f1638f78fba9dc3d20e740498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7739be2276dd084b24ee0bc8526a049499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a8b80fdce71a09f84e2ab64210cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64019f017d5d35e63a9d13537c5922f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4d0d6e067baf1a0bcbac793bb15d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a2a4401be95845f810f77bfc9286f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88b90bdabbd6aed95a8d9cae803fbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac6114065c184e50ffdecdfec2ab44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772efb4476f91a37feb11d0270661231506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d3012da992a643c858e6311e327e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fc346e296b2cab09cc856b526e4fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72a194d1d7c8c4a9bcc84d36c838ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50642b81195a3918c156ecb51e0cd9c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554d8c43c755a006f51659aa8b25a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e031e05fdd10b98d205560a7082b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83fc0119e824d7b0959b5e9d73997e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c80b2f5575baeb578e7c096fb32ad0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6147750286d3599bece2b0d2b8bb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e52d3eb1fd0a5b0e8dafe7162953516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9046a81e726b2b7aaec052899e7bd38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7fe68c90c5d60dd288478170b662518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb65f2321f3af8433f2f16e460248a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82645e2ac9c4905dbcbf65a7131e2303520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfc6878b060be74e3fce725d1b7f3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d338735155cef33fb8541ad423e42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7e81d2d969559a82e902b76a67431523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25516d9b5e6f3d5ec4573cc4c42d9ca0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff138e6dcea4150fbe2c2ade8efd41f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9485cbf2ce4f442926d91423efe1b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc2d5057e68a2749482f5669eeb5b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab3e5d74205f2142397a8c4920ca4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdc8908cf8769608d6eff1163b2bc9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb89130d05f4d386a6296be51535ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ea5ef73c2fa5c6ecc8d81daa89605531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbd33defbb5a4602b2271c4a176d45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa64a3deefa044d2de4d6b8b1e7172533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef3c405b111f1921a71a9eec47798b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d5831c9c04db1d0e1ea384b88010535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872949dae2667ff3a80d2657c137f79c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509fcfbe1b143ecf6f6482421b77d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c120f80777b9957c84bad2bbe367c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cb81d15f1ffa20ff6a29ee3552309539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77530bc445d2a02a8edc0b4b6b17a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a462f653c6c6c4400949c482d1b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95b1beebb3fae46b8201164334bf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c48fe4f950639ff9096be04cc3dc11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ed3b66e81e4346c0caa43891bb6e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad7459934b1c29f2e4fb8062908650545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d8b705a5f7e67644c72aa989a290546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622b3d386caf1a68be74b2bd1650699547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42421d6b111c450e4d45e6b33dbdb37a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317bc9b09d57a89f6e3db9219f1c52c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb25bc2001fda3ac751570b00553d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e13ff3e210b4f3b22ed565daf80544551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6e8bfe52bee61f827616026d7732b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f56a6b5ed9b5a62dfe0a89ae6ca40d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62548377e4a2bd9932fa9eabc4d28ed0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2790cd74b4ca7e4bb2595eefc99f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070f471495b2acbf9cfa3913f22103c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c0e587b15325fdd50041acf951703557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f7e071ac82f827acc6ab9a525365558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f54f2df0bbf74fd84a3e5751d866a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff316a9308d93c4b1547fd2058cdc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fbd479144998bc9fa6cc69ec1ce42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53e68b167c7ce6ef9fd75fe6b8e5be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9048b9f698cee9bd4c1ab3552714563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784777a2bf3f8d5579c873bbd69676a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4278cf289a5cebd7926c85b853ad9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a57be7fcb62e8f3d6df527029b24c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33444ac25f412eb9f525ea328f0a40b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf6ac5c25932ef419a43a43b191390568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ca39ad24ca7139a67ae3a1f041184569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f01c3098744fd9d066027ddf6f98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753a7486a0087cd43e0a8684f2f81da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e32e7cbac312b74245420359ed9c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa1762e7a461c75fab598deb888483573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c0e90399857bba71fcda9b5dfe8f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d715840f8c42227a5f4468d7c94e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d16ec5b87d36c2a77e882c5c830e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac465c912e68526284cd1c74248b44f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d353fb651e4eea068d1d49d9c714f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd1c976ce6e731811d720f5333933579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e953064905fd1b2e5ddd1a493f0e78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63be85e181054025ea4c75bd9d39dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711bae4a5788916f5a4d9f92f19f5c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e325dcf28231617a85c1221b88f11d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3e1c8fb523d823d30c90128660db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bbb1a1dcc0244ca558ca8982907d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce056ee1295fc2c721431ac2e46ac507586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12aebe8626db8edbce46ff86221f68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d8a23508830ebcc1f46bf285d74f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93cfc6564ceeaf5fa290efe84341e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb37e6529f1818efb08540585b9070590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d2cf70f8538c06fe48386948774bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314f7887a0fb3178651e89ca7b105f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b446ad51d435828ae137f185d8f0621593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610dec4f931bc6a4b8ceffcd960502594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177751c6686b0024f3929002576c058595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c7249044782326d675293d6d7cf90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb0b01cbaf2849d0b83c852938cbe2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8a25574a8184e0b7a7b3d3605fad7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac257ef743c3cd967bf9b9c875739d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abffa5a40e1b1f776972c0781ea67ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f62a61989b263d84117eb502d411601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122153cc8487457183207b1d7332e7de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5859d9c69207b169d7d203a11695610603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be1bc4f65b15fe4c83ea5481d2d136604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8700a8bc4756d35d69d3afe1a6f3e12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427d02a67e688469b5760ad18db9f15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd918af67f66442912f4f748a7eb06a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed01dc359277c53faa59a32eaead2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da8599969de8abbf027cf8c3dae923609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc24067821094cab807f4f08a693539610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad6b01e71f1602adfc07f45d4107c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126182147c6df0629a0b32dba21bc1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148e5057577a7c037c2664f179a165d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845df4cfb5e4b39e12252a2d0443c5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343b7be224662144d5c6588760fa9b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557994be6511ebf083bb3795ae6b25b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc8e1389b1cd18ce7187b8f2eaa05a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fc508bbbec0dc8de6531014420ee1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e415d100b4ad911cdd56c27f530beb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f835f985619e2b3e13835784a197eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42a451243e3976a76dd8f68adc8f6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffac552c95aa6a3c219a1615c5af46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186d0b2da425665de92c60ffa6df0b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304faaecae262401f8a0dd278820718624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045cd34928e7bef510e7ea1694e60fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78af25ab64dd7a749883a3677b54f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcaabba80291402b4301a04a2d797a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665884dea6640c050c84cdbb3d96f138628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940228cb17c226a19f267e8add006a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d67d838293f134d40a1e37e2f40a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818fe0fce1251ed2d1168500d7b266e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e3fea92bedfd4f4f34e740c915ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc0ca007ab14838e65226568131d4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f49cd9f3815b91e4fb05d8ab5609d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e208181c23a57c2e3ca2e87d8411635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ab8454c0c4303ee92e87d720339a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa01cf81faf6f83f304642f9679bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224604d0b09f41189c9062a8be79353638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dc5ef88b5f5015106a55a830c3ebe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d93b17b12aa84176f6d5d6941f3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ff9cf4885a7d715430717aa987c4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487a50f75740590ce2b5b7d8c338e3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ca9f63c8e02374793861c28b4b990643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87a3baec9a1c518ee7f6e331f2f9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652f76c7f4b80358575a898b2274ef9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a750548a05e370bb40df294dc0c2dfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323628da852aec810fa0791b146fbf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25daff547afbd5c5638469155c2156648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b37b0021664de7de654ce210ecfd6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbebe5c4499b9518dafe18119ea0c1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e7bc18d71c8a745b7adcf3adfdff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3c40381f0b0df018ff976073135e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7067dfa3411d5a3175e28e510b225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff0e95039ae084a5ea68a4f5abe64a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f39484fec5f6a9cbc6583f87f0f7b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c199489e345b6306c080517eef510656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de392f5e200dc1f452d48b8c29ff91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b6ab79a7640021b0bf26694f17828658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab77785b1e5c6470ff3175f3757f8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a412afb233a9931c30fb09b130361d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb14d07213c4d27e363e569853d40e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f223809fecdff514b3e0a95b3a4bf2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3e3b41080343bfbdd6571db79853e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597491111d0c86f9198764e47b769dca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90394d7676e61a1ee676b330641b42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eb2b07bf074ab21b30e2b2c21433c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1050ddf389f54ba75f5d2f75b20b55a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348d83d4a66b9c4d1994c956dbf95a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118cf610bfb176817387a887d6f8a8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1ccd085d9e115f7a387db2cc14b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56be7adde3875563036f28dc39f0cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9fba68e52b9fda09c148efccf38c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989719d32efd00eed0fcfd125e1a94a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a4e392e5bee31e20330d75758145d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87900e4bc29e88f5e21e7f08da4a18fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23979d4d4a35f12f74c0522b15762f35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd5e2fb64a7ec5c103a58575b20f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6be64da96f8a2715fd3eee44bcbfcb678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>