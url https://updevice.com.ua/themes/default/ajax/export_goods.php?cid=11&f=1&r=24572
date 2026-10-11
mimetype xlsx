--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0752b98b49361396c961bbe549a2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9576f8d93969964363a78c8175402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b1f1dfb5ad220df8d386bb624ebb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074772c2aff12ced49e07767aac1c5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2acc1f6c3869c44a8618b2e7f664275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4431c5f8683d1361827470b0b8d43126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d95f2a5180a37c275763d87c07b147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f36db5cfb6b9b12c4f921c1f824dc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae2bc6790a690f63e6fb94fed5a959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012e3c9f9c7fad53b33364353756d7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ae9c220185c6968ccfe1344b559a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae591abbc9699cf7acb756c10fa433c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66567f5800f428678b4fa3a3b36d0ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dd06d5e0069503e3a022e7e7cbf4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57518e062b4e3b23392b7e426c62e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc182a64fbce545b1d328978e13b7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54feb87d96ba2660c45b0acb63d1bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e38e94a0c48505417e37f465d4298b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5713fbffc3d1f010f4dbe9f033b9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fd6a40f0d0c1e660f1e01a095491820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ca1d547a503bbe7838666445eef5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0358f4f1d49bea4f64b7e0244f106e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff7e4866ff39dfb5a41b65712f0d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c2f2b35d97142c9bd36704823ba3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8278b3fa10c32cfc433ec292a67e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae90d57da48bf274f59f859614bee526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6767545efea6a1168419fcc0776527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa74f008bef9a17d01eb0132198d63128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27979cd058c6374abe38a73613d08829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f7ad89cb13db159953cf76354d6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744c0ddb232e9b6eb1fa72b3a636c0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546319ed5eefc022af9a0bfa352f3eae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543a0214be6e5b455f171d51b258aa933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df30b16c724561397630e6c2be6de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6062d6ab8a54b779423cd23f7122ee435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b49635b89a81643b798805e6e904336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa11731eb3facc55aa3a044e39a884b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2c5aa8d8cdb25101493e5d4254aaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085390d8d6e26fd387a6f0e3558a73f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922548bc2c7f84ff5ca061133cab3b5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f907cd245fe4495f7becaa706726d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14d8df7e6deeef7aa47d0b956851942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0fa2034a7d4bb77509a664f1fb91a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e621b99b8bd4f4fd0f0fd7041cad7e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa469b19ba77ee721a47095d46dec545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d114786444cf4bca8cc8b7860ebe946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d7ca1e25adeb8d4143f23b4d14b8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b2503154831c35ca8caa0d8ecc29548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe2653827eae09e5cac97c74cb84249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ce84023928d75dd5a0fb2411a8b9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d0468c8049d5e6e307e341c0b989651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c4798707065aa034e00db38e92ebc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdac7c8a68dbffc7ad141f15ffce1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcd842c1f16f3a01c80abf59c314cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e5044efead89e001f6a2eaa456fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9501404caf9c74f2b816860abe8dab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4bbb5296801bc7f8dd449c402916057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a58a8e61c01782fa289a7b0da2796a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd93bde7f08bcf57cd15f8709ce3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768ac89a454e2a9e94b358c1209175760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e74593e874f2c2dfe3b46179a3ab5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bebfa5774d73f91dff36575183025162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db64cc7f9aad4486f51a9632848a1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f51f5831cbb31e19294ca8dacc4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f8b401738cc8f5f12278c220951c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d723b2126a23160d3b07b1b102d7da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872b609cc0babe5f1d84c7eb03565e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e8da811935249afecec1307ffd22168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f001cbb8ca81a39efcd120f1cd40d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abded89c12109ab175f1fe4787685a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b3f01fe08225877f32c538b7ac00371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869996ab0126a4407211be669f9939a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd129496817653bcfc9dd4491d7027873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d731dc0b3fdd39365c66235c6e49274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53529cca105d9afabf1abbc0a8b971c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf0a98e3ae539637ad172df019625d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae687fb31af5d71d3fc78ebfb2e28ae777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794bb9c658413970b656432ccc56f8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261da95dfbfd53a4d4a3dd41cf2604879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b82e02e1252096056c40e72d4e98d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17383a26eac31096c08fbc5c773ab3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164efc5f04c33d53c84c318a16a55a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18108e213d6bf7a6392739c8cef865583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6cb239cd4c7a3f5413d1f36fba0cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15135e989ad3c5bc1602bb09d72dadc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2235ad3e35cb8f3bd49ec77d4cb0c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73bf366e45c48769aa75fe26a087887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526659072cba2c9ee0290515ab82ed7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773edb59bb0f671ed0c6c5fe4ef204e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0e0ef00f151490e8c47eb37619eb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3eca436a41dd5d0d6904897321afc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd85b1822237e01d2d471a9c90ae692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815861307aa0bcd01ba38181dfb2ff7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489086b20425e69fff205a9a98e902b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f8825bad00c8009029fc803544ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daecc1c70ed2650d0324d0578490e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b25f0423b6e1bdd8c09542a301ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef28e3570c2a130b953c5ea5a182dcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba409a0d194e16c69e94d47f27610699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7899ce817da9eadec1dbdd94b60913100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b635856bac7de2e9c2f6ea1a63c6ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d4b0874512c61650cc0d3d4a3e3a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7442f39fce602466c9940fbfb08f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dc4ba86d74505aa2ac91d1a7df3ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cdfbf2609040e9932b747675bff70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80e4549424f49cae08a25469a06b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd429a8f74ea0a7fc3f69d2e6a9808107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3478faaa4bb31f56b7147401bac2090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05272a7853d3710e846c3971dadd8c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4916eab2dc3c62400607feb2918268c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f7ea0e1175c0810a08d93d59943f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac5b3b12bd176a56cce38ab41dec1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a45e6855cb741b1d167e1b910cb508113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec00cd6229a190bf1af7462f90cdae5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd24b98d477df66ebe4e3494d866f71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec287047c96ed150108a07034917c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c484ef7710ad7fac9504bcf56954d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218bc907dbb761fe416c5ba3ebe1862118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae1d69ae2cf6b4a514a401df3bc6ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f00a8d1fdb88b93d372762a2dc1e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7760f9ef43bb525af5f391f2e95b29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f044fb38f4d0c82e8a2347cf9ffbf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13587ccfb2a1377aa7f0339db1303d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a852f85d97c7105acf2b2808e82745e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bcef7d2af11275181bd3465d7a2d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be89e3dc1a5a36ace5d213564aa0523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87044aee12f3068d945fd964032e2987127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67f7536c186ad32d22a6802d98876e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafcdce3e858856708ad1e543127740129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116494dc83d373aa377e2a825eba9fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289bb978dd3b1088c86e9b99a461db1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a93f68425e1f84639478d08507ba0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a4cdbbf2f9573bf87f3edfbd09ead133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70acf7cec50b92f122206b3cda0d82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f863efc307b719af62d0d0faaaa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129a537c03642fe3e1d6cdc760c76d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f7a273e00d9380a8b2cc6d5949ee4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a3e41e73019180e9ff6b1c0fa21f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc38a46dd71267ec6400b058166da2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c3c3573cc6bbc399e9bacfc4ebf4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd61e6152a14c5774319f4f457e28bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ab46e127f49b48733868aea2cc3e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221eae66412fd9152b323d083035177143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32212ecff7c38e2b1ddd64a60762eeeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25968f3948b7414d566719d527d45d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20494d04c5795999e88e1b2f3f5364146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb84e6b68a840be5e6fcc7bf03537c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddcff68f03ea0dccee3c982e2576f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751287209417bf0f1c16383d2ecef99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e387f9afa2b9779f000df424c468150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b94c6e1deae8f60c8aae75aa0e3136151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52cfa675b364bc6999a6f8ab216dcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23dfbf12aa35b5f6dce81aee628cae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629ea7872e90923ebe21ac0f9a8d987154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47920a010969a944c8612c5dc3a47a3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e7977fd7032bf0748110548609787156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f0766b6399c77be90c199700d92da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e545504a0ac1c400bc717d05f396c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd0ad1110fb7cfd936ee80bb0f766c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59c267439142ad66fccb407a69c22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bec4cae63c8021c3ea93517db9b5ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f5923fe2287b720362b6499d1b0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdce626c92ff3519e8abdd84bc7af7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73760eb2c29801d52ee2da305bd17276164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba55c732c3704d5ed42d357cd3168165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a814bfd51a1cf5b797cc8948e714a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452eb07f9ca29197523e4871065cf09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175490727c67f231f4c5332fa4174633168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5038f9cf1f4a05b374e2278242e7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504d4f12f542d30fe0c5a1a75270fc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb8590a6562acc7313c5354fa7a8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4073c4f2bfcacda2dce839d5e4cc9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d08c97f794047957aab3041b45389173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855996eb3797bf989a05e1faf07769a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab41eec3ad951593dbb3fee2e85df03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74425c02a5f064cb7a11882864e5ac26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc128d8ee75d4e959027ce0730b22be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4439de874620623d83eb29373f713178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b4d12a0d5b945c458c7014f72d569179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69748b07ab9defff2e6ea097b2a2736180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8688bd622679f733baeede32b7c5d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3cc4421bbddac7673c7b6d6c6a192182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba0691aec960b572ea0354dfe7a68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a0b20d8a33b02aace401df2d6d3a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc982b58fc5cbcc51bc140b932739440185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec957cf4cadd74c64db6f5165d8cf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e11e9d11515964595930d7c2f5d11e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595c72a4588492b0cefe291db7c5fa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc93d632a10a64d5903e02a87c7b2fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38dafd055ee559107510eaf564d236190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5979ddbeef70ca3d78ba5f6bfde5ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25390d2b523e2e15642a46d4f8173b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f29325a7ce296908feddb4f04843e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c32e4edcff5b9c49da4cd6e080d2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eaefeff60ec824ab88d72be99cd0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad46eefb28b73fb4ff7f1a5008d7953196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8f109504a8ba3866e4edfd4a4219b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7794509db75c4b035629fff511ad53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac07b14ee44a1004a86f71cb1ae57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff83074958e60bbcfdc6f973456e32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f2a23eec9a72dec345a93664ba955201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e424d79396b56bb5a4671a852bdc44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35acfeef4af90c2fafecd5b8a4b840203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83f18ee715066ca17dbf9ff43e0f63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1316bff7d6ce5103132cb8dc223dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171504bda7e75f2227fd5faf7c5d72c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31aa29d9889ff3d113801ed8932d8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598345d50c6bf0fa9350b730ef6797a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547477507fee40710818b41e7fabd746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681149298b968d05bd7f1e90556bc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8bb628b49a4515aa426d00cf646a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923c53230d7d9bf6a37d3c5645eb511212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139f7e0181dd6f0e5eb8bb1886af3dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8691948a5e84ebb61db5d1f3fc9f56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376e72e621276f99301262ba81f6ac7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273825531e7f08dc762e0a6f07436436216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7d5f3f2f246ca6175248f0cbbac5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e19f43dc488ef02761b0c4d1a52c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721b74683c799b66a450b1aa2b90fee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fa347effdb37ad36f46147d3084cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fba73f9b57bb31433146041e53bcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a478fb19dd58b7b7b4d223c2040012222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ba2d36c9a4d421ca105d5622aab11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172edc3727fadddc851c9615a3d1b3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78fe2646afb5befe17a26132826a8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bebe1d2617e4b4abf918a3a781f964226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e13e1952dd7cd875770f772d36b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625a69c61dbe45c9059dbde662ac53b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673fd458dd058373b8d91cfed55038229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7554b37f29e18af33bfed96dd04c442230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670f33ffaf9981a3924cd86a87c28f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28406b5efab7262bf8909f2cb5e6912232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6077705f0233fcc4a1af705671da64b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c2c90005ee52a1797c67c2d64ac2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0ae914fc560e6c4408f00012f14a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf016e65ef286605e9e54623a8a2975236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f3a014885a97e4cb935aff50aa240237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdf3a3f7dc9dd8e9e0f2036163d648238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183410b3810d3201dba78ce48d32cfa0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198269f7195400a4f6d1b3d3d7ec03a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce577520d659f32636740c72da4eeaba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466a17af8762b280a8bf1b665a1f91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a7ed49f4cc1520d6bf43a77c47222243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6879b3f884a123d5ab9b4e3ececf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201347dbfb3aec3949147de545085cad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8e59966c669b89b1da2d8d215a5e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158a3fa663425cd0deb1b335265c9d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21dd84ea174c28796a7b477bc7d36f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac2bae9539dd60e852d61da3df8a6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af07d81759e39b2446684f25510030250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5708e0a0ba11abfea676d0c6d9af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd8f820409f663f2800559526a085e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e7ad3462e26bde823a1c492e05dc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdae66e827b682274a6d131e71e27d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d314ea94b5cb56f990823cf51e8b120255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a577c8e0c8997dce5779f60e3a869256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0d1a577f2bc61d332a6bc621dcc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b202e7d631e86cd430a7b7c0fb87fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952109a6175d071b21ee0c15913fa405259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6cd9722609d4c3dd276a94570b8a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188393da36c65ef8cd3857be51653d13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c680f406ca7691b2b5ee9e73ab68e15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ad9a6a7a9035ed1ab2c40f3748fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de1fcc0c055b576a0c2080aad33574264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80919f15c35a29fbe20bfdb66d33fa8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afdff891ffa64da57c11bdba185e53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d16eaaed71fd000bdf03f4b060583267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58c4fe4c3a230f3ac78a71e61f33e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765507b27d9fbb6c9a7a4e5957d55a01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b339798e2e157baf6852f0ecccf83b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984187393a037994081496be3898fa13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60663b08cb349b548eb390d519de25e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ee1f8453789cc9b5d34f6eb2111a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994630156e8055602e368c38e9260899274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429e1358b3eb834d0f42004bb93fe80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed34687a81262eb6f6c6d662a035d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d9c617034e8523aee427cf227771e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d80f5316bee27e41a6c754aa9ed74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769af0f017b4d1e1107f1ac6bbcb632279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841fffffccad6865fca2dea60ba58d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e669eef8340ea080bc143e3f53e48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72aeb04c5bb4de84458dbe93fa73e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd494159ef9b6501253bd4044641fc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd41d354f857fa23c9d4fd8b7b604284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7cbf686ff2a15161f5a836091fa55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33503494aca864867449e652ab314f5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594a1655877bc6af12f279c92619e40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbbb386ed6f2d287c2f3f5a010ad90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6bcdf3132d1fd82bfc46e6f5d24e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bee0ca3db79f7dfb37f998df5f7b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef34cdb69d04a44d71ea1eef7ac5044291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60a599c069fe3d7f740f81c9583fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d4d4af7e320a51a789cdeba613e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c2150b4594abb9838f56326ef48a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f984df074f14c78a645d73fcdba2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf5a80a3ec0f8fbc1134694e8a22ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e281dc9d02c123283724247bc07f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277262874c02cf89230beb27c86fc87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ca517072d6b073877b16f27767294299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7fc70b5ec958b897c696a5b5af996300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9e6fcbcf126e9fc45b7e82edd6a8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce67c13b229a48e0c71934320a889a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccd3802c7991b9e92ba854effbcbc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbc002e974611f17b959ff4ca2eb9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde8230574ee74bf0f3a45d0d3aa464305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e571304425143ffb51225a9cb8896a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d165c86f7d17a657b3ec09b8388b7bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e09c3b4d1354c7964a4c930d5f75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dd740b9421f964ff6dfe87d8b6f2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6836e209345f58efbef71754dba45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0aaae2a31dc2d84af45583d02cf81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d08953c7510d84617a0401aa611f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1426fd091394ac2eb220fc25f2ae68f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802455f74449b1bc14c6cbf065e718f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd76dec0c7c4348242461b38ddaf4a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d863dd7110baf28efdddc653198f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd6080c743544b7f1639637cf5fa8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca1b572bd91a585c5504bc27a5c473318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf184ec65568e5bf7f80366bae686d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207df1b26ef71b446d24a5cf3bb4e8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8410d8993a36b666f8e8723cb689901321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80edc98d568f27ed3f72f0770ed68e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c33fea9ac0c9bf2d0583c9ca7cee30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7343814df17398ff4483588bf2c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf8b2a13cab24e67b8ecd9755e8d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb953bcee9acdb67087fff7b4ddf1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c703c78510d03359e5d4e3b50c96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b869cb677d32bd3d150783a101a94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e8aaba03bda2721514087e5a2620e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af76c802c59f0628d8bcdcc773b507330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fcbb4581e3222834ec636855c86d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c4b68116a8f1a83491f20ab6b2a7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced1c09e763a3eda9953ddb9e9d62ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a5be7a620d24459fabf78e3046de4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b123f74fdcfc21eca15a237ab725fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f1135936be3c69f2241a06f868128336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf79a9fee10feba695952ac6834b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df40897037fa56366436611aded86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e620d49c652295cd90e21d4b7abfe8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317994630dc4dbb87987d3373c5b2d7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d012c0f65b81d4834dc48221757ebfb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ccc65b48d5a80754b8f3f2dd38344342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01b8ebeced3f517c8bfb3b521a307e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebe52ea24e5e119bd2556bd34991e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51b5747fee3c8f772aec5d1161015c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec200581ea3741d292a3975d4607c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497760c142abbc519b0f5b24689dbbdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85a307fff65a17526c8352c0ffa0e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308710a9dd94e4704e920ff42dcb2172349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbea3f59d7d1e9c9dc8bdb2e71b732350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352a1c76dfbf887581308fe5f418a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35fcfee8385d10c9b01ea9ebca7c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab21e0e4ba60d581b0d1e6ef78cee65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ba53be7778bee452af121bbe21c2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d575f0f338cfa4338b0d7a96bbed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8b000152887375a14d53011e787a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a250910f4e8cb93ce819da8c53b170357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11531fcad2e749c518af2fd6bc597394358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c311b8c8ef4dd7db6fdebec140b0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25044e0d938b7a4b5917ec7518f96584360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc9df9195371de9c66db81f4772aa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefcdb00b1b754a8c2c7bd2da02f7a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd61d9eb3528b5fb9d9c02be7de82ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a8b341011726ad374cf636ac1169d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a68ba1cf7ca40b21fa436c83263da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375fe78989a32415a7bd3d7b3034b3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b32c5b3afe861049887cff2971af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2ff61b87a7eaa6a90f32a348fa3b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648491d0ac8d818d6f6906312fc5b24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e8f89d1ef1e8bdd6c5bb4995fb2b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0ed69301a26e9b439cd710129b2ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa4501bb09edb5d0386d58e3567fd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e2edf420d83d7c644af63abfbc820373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9aeb30dc56cb793f408e2c4b2221374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa882f5e6fa6ab6e69a512162233890f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57386dd142d48962f2b918eb1442e624376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fcbf6b9b3110473b892704dbdfa8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aaa3dc32b86fe9fc11e9e84773bff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4db330c8a18790a7331eeb6ba68d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76345e928f09f474710a19e9746db8c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f2a2b0eddf323ba898287f14c48a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fc8c93c0f3fef63f4fa6f48ebfaff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87495afcd8255218f8ceb98421a401c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233fde4c900d36b0187b19e6839e555384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74d4f984cd66c73ae4acd12372141385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c3fbc0c78b6cbd954c6e50659859386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851d2cfaab0631e5ad5b56a1583b7b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553155ef70a3ff0b0052e6eac17d4663388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ec83a3ac4dadd1d746a9715002db6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c067a30f767cd4e6bbe1904e76024390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75ce6a130df7779f5bb5c415c8d442391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63d61cdfab31e0c23ce35073517e19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e454824dba39f804de07c2141353c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a5642de6f5b432d9f5b141fb9cb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9389b49b3255a754910c79827d6307395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c877df826204fb785467329014db4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e62811f95c620aedf72240fe02440d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8656801aaf2b62dcad3b0f436228b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238a80698f4afa75906c19a470fcb08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46682c43b168ded75b90b1d8294e91fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858da72d8ff070ede0b3f498d3d0cd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59168a27c87d65b7321fdf0a828781f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ed51e339a789bd08a30dbfc1ae29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ede7040c070383026a666fc9bcae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6acd0bd07ef996716f9864b0cedf2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c4f99165f57c9c3ef538e9942ca41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f45c92fd0f9426b29a418637a089407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a30707540a5ba2dce75569d1d756a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a25e9ddd593b4c013afc7847af76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe9db9c4ea26f8fbcbc65e271c592b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d1f5a79a1578f3074671fde9152b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a01573e244372f02a424fc9fcdb0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e092ff4fe513b9e55b1c956f43d358413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5618fb06cde43f7ff5a18c8de47912c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3547f90a9577d50c0b5327b1dae1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a615cb56e096c57814eb32dab957888416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32db72e14748eabf80469e1a1d61f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db046a6aaa9a680af549892fb4ed1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d03f4c263e557d549aacc2e337da1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06d4fa9f17266860dd6e07b501c1a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17a7695954e49e240f568991d7ca35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986b55b275b5a9d3f78cf06ed3bbe2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56a3f6b6370b88993cc6d5c5331567423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee25113a470e223182c3d9eb6f3bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b458d9f7f6836b9b35a6ec48b1ebc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9673ca7c009769057f003385a66d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee3d57da7298395507c035181cf6cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c06eb84da2757ffd10397482d821428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e2c4275c7bd5c539a17ca5be2c79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff330d2c965c1f4e04899f8bb74dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0678f30ba633f26d84ca0d255bd1f7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded22de6950e8ae9e58bb4b93b78108c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea19f7bc4249497ba34d304f05c82c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f9c811e6b87b5818607708d087096434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348104f97dda6da058b6c560395fb92f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda7894af4c9436f7e97bd1d9a6a5e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72843b9ddbc7ef003a20e9bf82ad8b6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903473312d016e82e703262a073a4844438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8f136b3780eba2c481911673d3dec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b4b6e61cf3d2aa1883c1dcdbc9cbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a48ef1df489fa7298c0d5652b4dbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8853734b4e560371362c424623cd4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9a00a12a9c71014a62cf5fb572926443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d1c96bef9262e427c0a0b54c3c71b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f8e4e22044a8e50d13916eca8c616445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd4f1c09c6548e074416aa070581a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f3f6d042156c938784953f7177bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e342138b71033832992f5459bd8595d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0e948cf263bc4d856106905b4a930449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5123e6511c20cc2d4c4b8650488fb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6eb9cd6735fee2234ac68b877b99f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c87c0d342fb7b43f60c987efbdb832452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab3c6c7c944a1eef85f474da76d526453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4eb4e6408bd2ab5aee60726481a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22099e4deddc80371b95f1e5f0d04a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515db4d6506ba36f182c368d45442ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43757c70623914a451610040047e7716457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8def41bf1d263fa9e38f3ae433aa6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84e04529fdb6aba968be786f82e885459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e16708098065f417cb3c8f8ae061460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6bf8c212ab51dfe13adc919903032461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d60fbe6e4b85368aedc34f6e3f58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf451969ac4a069eeb4e1dca26c6103d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0cfc0e87f02e6f7018bfd4816e9d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b7dc08b251a8b6f860ac9e64eb26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c0179aa752168786b012f5e98b306466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253780bad66d6db598a4838fd6bd1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0c761a1b38f7fa8353998b988d615468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414bcfad51cea5644839876414dbb53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09a282b1b405e386737374c8f95296470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8e2571e61a69fdb820faca6e43c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab861ede6e194f4a92957757e8efa39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5579218128d5644e2ea1c5dfb3bfe86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180628c9c316e88dca5cf71ad9c90573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52692c0397708917eb276f7a8b6c42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc7b97fbe7f7d84271bb20133a3784476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76baaee0ca24225bdebb8a84cb2c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc083b5e97338b55f2f0c3d5c38a332478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8873811dff0060d85703b5bb6a9ee5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f36b31d8ffef0f794ce56727f9ded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791b13773f881e841b885cb3f9b4e81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f841540732a84480a37024c25d044482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77914118f337b247f6690a1ac247ed04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd61f63e9458fbb6917c61432f9c2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c787dfb305bb5ebf1a665ebd0cfe3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d591b2043bacfe702604a7f7d239e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85807a5d641b630517895b3067ffdea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d37226812f50a7e6cbe5edd5b929e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d56552fc63006f163879d049889c4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ad323441652d1bcc37d0f0184b775490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558459d923266c8e56c267414a02618f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c856ec13fa7f288e6491cb1f1e11a00492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c01c29be4c629cd8e6c02ea1cde482493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd4a79de3922eebda18d2ff02437f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a610db5c0ef46d5467027f8b1712c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93658abc5cfc42bff24fbe6e2a2bac6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7368d7099f1ca6f9fdd485934ec490d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb06e1826f1bf3aa6fa2902273b94d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f2da57f0e57c6ec6d95ea06aaf969499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7d6b913526dc3842f3a5d73798743500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fb73bb92eed7a7f6f912a384fc5c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fd545e36943476241a6d06e2f4ca3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d906ed40fc9710ed10a05c85150dd97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d233b612d8969a0931161cb322e66b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab84ab84f93df2c33b3ada104661750505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aa84c93e7e8d193e9d1f3002e3f2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ac770cd3360618fefe139b62e2ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5838c287d472764ae69fa2748f6874508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb678ef62154b942854f9f0ba8e4c578509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303bf42855506eb2e48d7d4e663b189510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc427e239801426b29e2db040c925b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dd8734bb8a62cb9a9f25ea1b6c5e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f291d8859e3088c4d7d1766a399ad63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c505ec4519fe4975e352a1c33f15a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5d26888fcc1ba6122ccfa735abc47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83653192090d8529457707f65b309f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da2d2a37a4671bc274f07798965bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb139fd718d1558f9c27aea84816469e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26045e3bade4d292d3ad6e60c1023ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1f3a273c9502e91dec56530d7ec37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1aefbc9a29778b24e784c970ff420521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab22631419fe220cb1594b2f7ec08fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9287c9b16acf733ba5c506d69c68723523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d318837315a2510e8a8f648d4038373524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b076de953f07f93d6406f40209e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de42f3943ba289bba58d84c97b32fb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5012606df8f6966ed9a8f86a36b6e35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326163de76f4a5f6fec24b0724d94bd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d241cef9cb20c42c00617fc9c7d1be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e02fe76e25bbe88cb591c3c3ebfd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09a06f63c1c2cac7691dd092cf2e39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02af53116239f93d0597e93b5202299532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0702b10473b86b4a32ff1a4c4438b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c91507b10c908173eff0cdeca8d0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302d9a9f57d687c924d023ae8a2d6b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a2e54ad6446f8c83216f8f39a05c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef6a9c3ba650f3be01246a7199e267537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1335ef36d75c3b03d1b3f2642d7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727944693122008b8d5ffe0e7bd679cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196a8dc3df9a5f0ea55b2b1a2b5cd77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449c3f870da0904f205287ffee627d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bb68d960733865793f28355952f9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726ec8a1d98b788bbf2713812fe15c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174e1a25744f61d072a6bfa33588838544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b59c1d4bdd4d408200971d42ccb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec526f87eca01bb316ac4d10601b1f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e090d235f133e341e77467eacea7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2cbfc5fb5df2b8ce291390ac7c8ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c578d4cf5fb73148ce9bf0a9229cdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d4b41e19fc4d1ff2bed65f0a4b7d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774a544c025f28e2c7fc83dde382f2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330ce8498c7a040589279a2b705c1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e6f7e5f0c213dbea731e02b677843553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8399f7fc63c00741220252e2ab32e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c96bf13801e81bf3f2b46b93e041d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71ef062ce559065cf6f7f1b68fca98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404e7d34c9e93366afb7fcd8e11f7c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af8c9d6d840dea82583665c0a855c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199f680c0d214664f1b15ecb8b3fd97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe465225c5caf4eecee9530bf67e6f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816a9a2381583434976400edcbd8a2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de5d934a7393188847daf5d6d2186d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f146609c2aa5371f14b0d8afaa83b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64519d8a6bd3a9213572e09e6e891da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322a06c78fa6ec7c74fe51fe6fb9cc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d15ff8f7e77cef905bccc3579bc0cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37b280aa49e8a342bec81f8c665314567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fb57c375f53527d4d6f2e1a33f655568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ee6abaee1702b7eb9f3419ca358b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254797b8d7d28b22587547d2fd9bb27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab56b7ebcb535cbd0a672f6a84d629571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af76e09023c4cb18548b31c8e506777572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b724ed935512e671cd81d6bfa216b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d6218a69759e1a456ec0d191d0ce9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e6686180be2a4ceea04244823cb5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb0b809228687a191b9872e695d0ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82538b63de81d245642aae777b67b809577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ca73a3dd870fcce011f5b6b7f9d42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01675c2577bc8fd63fa6f84e0fac1132579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd159a3beeccf9bd58a6d72dd225499580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc803079e786f0057670045f39170a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e08b29f6cf6029e2dc1bc1ccbbbedf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434c601edef2173777e62bca8466494583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69178881ad5958a05d3dd5ae0da63bc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33d3efd4d18b064ac03d3e57c0ea0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bed27a017cb1384fbd442feb03ee5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c06759b7a7f4123de09522a87798587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b77cae27e1f511fcb5959c39acc679588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a138823f3a46e4cfd4f28ecd50067e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a439c582bddebe9fc30ab041818b350590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42216c72880ef401ee41a49090fa29e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a74dd0819472ef4c08be6c3539e85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524cfa96bbbff071b472788cad427f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8cbfaa2196c20cc06befed968daba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7ee86c7aad3eb32e3bfc9dc3e4057595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252b9a81150d655939d39c7f82125c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ae4418e56bed2e6293ec3d0f0cfb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71639a38229abf96b9217f91f5461a19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52cc83e968c0d385448c33ef1e8a6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ee524202804a79ba3214f17c401b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffcaaaf76210ba1766df7ce09019df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb07e835826bcd54d7ed932465606f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeed3ee41840ba0734887df4b3a5d9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd56f9f442b61001f4c36ee3fa368c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43e25533afb9b55dcfd2efb46e1a1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc845598c207bdc89ec557d5dfcb9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ee3f28394babbed348f3eb482a52d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c97500b04e4faa95e4619136badb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53391c04c6f33bd5e6ca2cad094ebab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cc5d6fe8f4f92289f82b48e3d9920610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c95944d1263ea809d57cd327f3a399611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d255c763057a8fce1a9c31232def612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434bbeed1b0608672a46d2869363662613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e039b9d86088e350e3761a456356614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a097d0f9b7501d36cf4f6c018ca093615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998a736900bcc764cd1928e9ea9fe33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a468e7faa4256b613012be52a894b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff8661344f1f0fb6097afd54099675618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30b5ebc9a38e58b90e467ddaef5a99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d427839a8ea64be32715b8f823e86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43cf9db07ab21915fb691a2030ebb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69c85734b053cf5652248f6d8c446622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d77ec713db21b64d99489f772e4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7ac5a694bdca825c3a1daedd9cbc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d24b4d7102fc91ef5cb00847077e95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f0a8c61c658bfec5aeb20d913dbe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9382b380423d40d2ffa6a12a4c5bdf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356144d19e0fdb47a377dfdd93c79969628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df934e9f94e34cee5f61164d231ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07110ffeb7b29b6308129a7030af0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29121ba16c51edb6cc08d4490ed1005c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f29a653ea58496da786f65e694fc17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06277d235f95d54847bd35b8d492ce1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cdb6ac3e66d99b4a8447aaa34a1a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f210f8b1153c4d9ac1057dce68b1dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150331cc92de7be53f267f08f09c3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb691ecd870c0b14b4f4c2198853e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1430b54883ab4bd9e31cac408b7f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b026d532bcc26dceaf7a364c0eedee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5345377ebf1f0d3693a4c9c432fc2cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c70c01b76fd080015c1d61b567cb01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0048fa7608bce31e538d26d3f3bc3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b22f8451c09d1fd2421f794133ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7b4aaa1435b0ea56b3b41b141af73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebe57281cd3dc5c3e74d225c6eeafd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c7808310bc0a85afd616db855d508646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2e26f0c11c4e53353db259ab6f50d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d097286dc123e6d136800afc37f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ac8089cc4668129ef9832a687303649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283c4cb42a3963ba9945d95e7be0d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab53400b8a3bc6ccd2b4dd1bd74558651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c802c9234f2e5f660a84ef88f000eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c244787fb2aebd2c57d0c3faf2a4ff1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c1310f50cc99547b37cfc512b8b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf01e65fd32b8f5dc70e4c4fb6c23c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf87cc95538bc629d174933cccd513656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957ec8f29a15d2bf0fda93c8b6ce73b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d8ae3f4da08c590ad513c06b1a01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9e33ab0a5447b8b0111a92c1d6b0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0593420959247e895d7ec15aba687660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca3a25270c87fcf01aaedb6c993c3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979b880c4a072f71b99a560b850e9ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d5a8c4f903326b0b2909bc4e62c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7b1f924585239d1bd05aa918daada664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239533c7c37b60e3f872adab23fc2232665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88d212747d6feda20fe6672de331f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd72536ada9bd5bf94bb21b4ef1d8ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4313ba2cc70bbad60bb138de66df7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96920a1d815274dc4e41d29bbe37cdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7304b9e004eb296924aa33b760e32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5cfe08b8f47f41519e018363fb2e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a96694ef87588d88130c537cf11883672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9c61f4760a92900cd2252597d462673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9921e848cce217e7439adccbef5cbe3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3aa375fc9aa62fc262834e72b0fa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e0afed8aa017b68b2a4792b3dd1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450eb5113035978c7263dcb009e6b9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7292137986a050d2136e47680a65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcda879265aa8eb80979430e550021679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d783a01e3116ee8bd798e122ce6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e06a707fa8b2bd0597e666f15d508681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c395a25d901903d2bfd039984d0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886f96fb3cc1c8580692da74e71ae0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dabd66bd5f35f6e82cae970ee5b73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8414749772a8b35d74d4f2a8875d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621cc3ab492a2b01196e70f46ffbdcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4775623be078cf05da449ae6e91b51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4597b57c97898500f2d549c8b90491688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d55eefd05041b0d1d52d00f8df826689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bbee25669d0ad015e40e654b3d168690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f335dcc33b655bdec89b6654283db2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a881144ca57bcda16af2f3ea330147c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15585221d3662bcf61642fa30172021a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c00d60934838ee8c2a6c0ac1e491694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ee396cff1925c2fc135b45c4b1ecd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90060519039ae53935fa2927dbb13a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6012042105010bd1f8ee47964a03587697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eee38c69940adb2576237b63383066698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3df7840b067280f2fd2803286a738699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3480262b6a4234253e74ab089a3e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a17923b4cf9cd6d84b2f7207f1b49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936acdf739ab09f5003ca5e575563dec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4776bca213119527e8aa3f8b5df5087703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5631b84debf74184c2fafd547b98b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc31a3a9160bfa6a691003ef0493b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a7e850b316dee37560f6959c3e191706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579be827ee1c767f8dc72049afadc302707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d10ac869f025443658032e3872dce1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846b239b15783e74e4cfc7becfd29f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f5d5747d4bb748deca5678aee2249710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46856adcd52dbe736d0c23e46a1dc61b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27e8ffe3bef3366dbd02b43e9b3fad712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efadb99c9a86e004e00877a7b01c7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eba26e86342b701a266d84a60b2ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25e3d449282923df204e6830e31c193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c2efb420584ead0684726a25c38dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b9434ac51e64c69821ae732f56595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7f2f94548181fc000365a322081786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c75b818910660f17c07578580e3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f3c174dd333646d2309b7265eb5df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea9a9ad53fba62aaa3723b0b618a729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2118e161abbc1b00d0f19e058e6cfdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2942a8c7603f973a1ab3c92c2cd7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e782782c546a46a5c3aeebe6617bc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876782d3858346947dbcd004b7be4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d5aac86ceef5378b2b265fa04c72114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beaa83e10665ddf5893e85547d07f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e25e54131d6ce3504da9a311fbf4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee79c7aae7fac6e8602d3c5b8bb66d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516f3d2c9ee0ec810f56118e06b1a2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b9a1cc55b927b90c365331c1423eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f580cec6becf51e06954d8174238c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e919ac3105e0e3fd0e6ddcb258234321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef4972c8d67fdedc0a48c8d21302722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a5bf93d2885ef39ac0e8d6098260423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec34a22652db17c894e66c2c255f9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f77d9ecdb5ddca8c1e05b8f4e4c9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567ff5589c5357dc6e209ff526bd24f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab86f3bad4b1251530997e4b82ab6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a5fd7d90c3d1fbe57fb7dbafee55b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13f03f8b888ebb23a0f2cb13d996c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a20c3eb895e3597f464fb16bfd4b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65604bc953341f3075fb2f56d1338c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7f1a807f3e92fd507ebafe4032a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c8cdf4795fef6661e240b7e0cca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d115737abd1f39a314f432c0223d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b4cb2bddd95c6f02f3c333b4d449035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617a54c5d603ba0996f5108c1849ebe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6d8dd8a36cc72f888ecb14c8fca3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9058591e6f35a3e98b9958b4552f8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2117f824d095e08747538197c2f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38076873631b2fac0e72003117609ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bf3049860daaa4e0b16adc4d7a00541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc0664e602dfe0fb19d74ba319934b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32fe2a6c19087031bf338af75d57f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466899d1231d1cb9d07a1c46bba5d5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e904212eeba2cd970f08a394c9a47845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d80876b83ef054b6f9c044b25f6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bcff936622aeeba70653ca10684fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6c15283e8be01c571482345f0ea3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bc26f017c268aa18197498847b8b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b925f7eb5adfc005714fa70546eb6b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315556ef1f60a3a91fef6c871ac8b2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c2ffd863ab547d999384fb0da0fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec85aeeeabf9b9e5d7e11751b6883a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c39da5bfd911749c998f71d477e6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349db2ee1f501bc66038989766da66b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b74dc9985e91e6d85f204791ebe4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2110611c41845cfae88b159b7ed8ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b0cf2b56707c65cbc98e900857f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e40379e90612f61b82a0d2516ecb7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce225940d41f76b7196daf31df3f9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ddbe7824c62e976fa4f55f5c6244861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0093ce03648fa3cae8b929a45ec10762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091daada1ecfd70faeafa75df3aeb2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4666b32b54b5da83117893c5fa35b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b50ac65bcfad7a843b74873d9957fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1dbb24438b1fcb4beb1743ba8bb2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ca00607699f11355fffa81a9ee54767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf9229d3325162531fc85712debd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6380b6bb84759c64213951aeca7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc953f0bf5a8d9f87cb4f3904b73270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19237a399b57530225182f827825f31471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc843fc1597ef137e5f5c06b5331604772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad23f001be24e04e3829437b8d6549573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b26960eb9b6b0142fd0ae5c6b9da074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96e66a6e901f60548dce0e0386d24a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103590aa32cc7a586852fbfc739431076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b78f78848cfe76e34694162f0b2a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54e4c828bd7d6eb8a67b79dfbf463478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56dd9bf4139b6cef06f83163ecc72679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34098ac86ab9fac9382c04a7f88655b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b3f7cda06f79ad58b163ada9bb78681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680025b367b93eede39623a6a0ad093482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528af1f9e60ac5155d26439574717483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abdd2e5c518534fa8397648772f94f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc93527b1bab246bceb1f4cf5190e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26bbb128ea43733fd1c8e17cdf2ffa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985aefa8232ea2c605112d4f55471a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021879c835f5235d7c2c48e849d943788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc297fc83390e83a0d5ade60a1c557f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b63bafd84ba490a0a72c3d4a279c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3297847bcfe195d55d866261b0de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287db1205779bac9bfb2f06eddfc38492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db2cfdd996705a947071c1d5b75fa993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57367d02779b19fce975d72a946a21d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45282a3dac5a3996bab074db7a60947595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c2cdeca1f4f2e1e3ed387ae3acc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3189564a474ff7a15349225468ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324010f84781306b8aa712b90d0a8d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad90833acb05d93f076aa05179bc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d3c81f06f970616e2885396b030b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1775035e26c12b24a1abf398df908101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c43ca93e36283940d4230bb8609b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284553aa10d239402a5617b6437a6f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d88fd078d4bf746e19c20927225a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238670d42e850d8446229258cc258e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87534ed76058a34d390e99ff00abb683106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9bd5eea04f1e718897147dc4bbd2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f73ee86734e3a5cd394cff6ad7a6ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e18cc17cfc77059336c0da1661a478109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539feb45f8cf47d0510e2a30ea3776e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b7a23537c37b6dab1931fcd99869111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a256038359dad55c4a69227956aab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c31c3cc23d3cdaf3b08b3b14adc4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950905dec07d05848d087ffa5470a3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ab9f232bf9cc03399c496bdc0319f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549f753885958a8522285c146887035116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7ecf4377f536f614e700db5aaa08e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47577fc411ccada143504063a7f528118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ce34fff147b211b1e12df15312818119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b1cf89f0e655dcea2b3da086be668120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295870af24b229ed6619562c8a092b38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8880b23642f098b55995377f01e70d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6058d2916ab0d5067787945f5288c61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca1a648dff00ee1ba0f85e04bfdc3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe47f133311140602549e8f6c04f6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5acdcc9714238590fcb3c63f1af73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e2bcdb42604265e65b2bbd08cd06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b1b8bf1e4642094a4dfae578827d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001f43fa006650de1f1e20f561f4a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006de57c271f2adaf08c35bd4f47df1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fec375b3ffb1b4df65150f03d04ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579b61d1beb8d1235c7ebfcd86ff16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaa0a07bd4297606ba5638547191e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828b4e625ce918ca9868e60173286ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d725bbc86135dd9896dd1aa3d7d3e15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f36438a077c75b78352bb99353ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5638789a4888ce3c1d86998f24eede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4748877aeac8b3b2f2bca9aa694f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ed3b6557ec50ad8ea08643011727b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f25f646584eb2ce0628b3f8f61edb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74472fcf01147d2922de5b94e8a3f0a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cf5aa6f790cf54358b7dd601ee13b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3227ddbd264f8b35bad5c31b9f069143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc978e32fec04b1116b196a42a88c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55007cdd4601ae337ec91b7314bba8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45b6bbfcc5092c09058156b034f8b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941a0adabb04f65d51740cf9536773e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b7bb9d5621d071d105912c5f4f42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3223ca6292b738e657fbdffa095f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828cbb4c811725df8188cc170c5e4d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffb125239d120819fdb6d0799c3240151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52a6877757183a93a528b9085c80a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95ee1dae3c5fcc570fbe2b6d482972153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20f56e71e58e44e06c855f664e07f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321210867b1cac04eb26b678ea0d8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b35e8da8ff1c9585ff3f2a130649dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d16495a469175fb3a86242b84c77f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee658efa15907ae4afff6a8e3b57e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203632943cb3622ebfe31433c4b173d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ef65c243ff3f805bd4c2d3ba0d639160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e7bf20310370bda5fedd73ba41e24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55ca0baf6d6814c3d2500e22007599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7327fc19c97fec783c51581ea536219163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd51408db67c6ec1e0edbaf429be2e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9806faa2ac14784bf88bb5b7f52f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48615f6ba71ae995d4395bcea846388166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18f4783ba45ffe81857edd9625efab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec491064c6bf7a35bf0c17937cd3fbfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365c3130920ba380773cad3a668e5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d538b80200f7c272502e3f63a821c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d73cf31e07e2ea5c5f4505d9fecceb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb913c1c946582f4cecdd7c3d2aced172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67d3c5b599471ca2e3a47101f3abe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe2b29039565aa0f5a550fe6fa6612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa155c101598750dd544adff51bff788175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8da07533a5a435bcb4528e2e5c38d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e53af065f9c99362298fbdbcc48bd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87750baaa5296cef0a6de38b6fccdc0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176c11704f3fd383ef7f924d48a996179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d19d03cd7eb43fee12dc892c73542180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47174fc9468b0b5883ef8a034884d3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50988c0276adf68e4dc3de257d3be6f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1c80d6423f36170bd8fffe45538d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe6b59d325ec618d16b7e531411238184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d4fb91126ec740f8f3927605879f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e6c089056f92b4f4e53cc288a704d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d0dcf9c2932ab39af699d1b817d1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b579eb3f7c5d572130c85a51ffe5f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584393a7b8c6ae3e3e53b91e2f04d78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dbf60578d0778859d75789b37f08a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada331e5a7ceda1830035f93bba5fe31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd83e611e63d5d4c901a2f0b6aeea9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda759564b63527081da91897970d65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da7fbdccb99d637a7870b48f6a2448194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310b1a4a51977cd3e88f9af7a8215d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f23efcaf33f295bf1a88ca595300196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da3de972ee88c08cba6a8634de3588197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0cbf177416cf52ea78403e01bba5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e60f3b3ce2dd62f3034ebe30daa2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a52e5bf8f93e40a8b05a95fd480d2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e5f481d245baaabcfa18cad694f0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ff52a8257310acb027ea9c647c3b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af7c4f55bb61697ebbedd497d46a9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e4bf5545531b39d101441c801c5be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145f65b42daa3d2c96b3272210a855205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128b086d5ad4ccb13eca99fc20c2375206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08c8a8b68314b7ad8afca395cdaada207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d871880e240815d23a3ba20e7e300208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11e24de57ffbb3f129ebc0a8f922f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0ce4f9c60965cafcfca93dd6ef595210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ea472a4bdf5778540f8e0c317a83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e61d3df4574b5b224ed6cff90ed918212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de2e1790c6a81d789b00283e3953b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a3535f12afa4f0db3f2035083692214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdec440aebbe8ad9ca7ca1e5e4d400215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc356151508621f655eccd7961c31821216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbc35dcf076d9352dc7326101546d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c773ad4829c15b86b91f06fcfda4007218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad430a1163ba0650932d2be1a75848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71db936d31c179eab49792e891b0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a142de95949a85e957b344281a45d4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2470f25281e9a10408f742e04caae3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a7e3368abc440191766bd26c63f9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378e1a0f318c7d69500e7c1666be151224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8901d1df34ca5a403d118fb54a3d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b007155af21f473f05b9a30f3b2c91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007137b064f8465f82163fe370b219f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c98f04d8a3aa49e12469e1e526edca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3c26d1cd4c0cf442af579db7f473229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0310f1256795e49756272c719cdae5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57477342cb6c02e211195d7698d8173231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa5875d39cd62f2c853a12f8015aa8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ee02e4fa020d848ce2aea4c6e55ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104195458075429c988bdb00b74f46d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f62eb661c33704f4154e73cf69fe3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518b20900c2a5a51d2ef8acdf02039236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b423c096c9d533e95a1b88bf43eb443237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40776b69cb1903ddd36674e9f63dc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760d5ce357f72580a2e9b6d4b892d75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656dd35baf3115e0e0acce32736c858240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cdd3aa9c004bc0cfe2ffe15fdef7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ff97cb0bf24e05de8aa85fa8b056242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574429bce447a16011bd569db00bbbbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593557064749bd288f11cd053979d1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeb8d671a16299ed82c50048cc673f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee0b0a92ac02d291ba7a6c4adb9233246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e54890624b84d5847c1de5dbcc61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b91bb980b1c30634a119ac283755ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2b59b40187c9b7ed5d613318a0e2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f97f9a1ecbed7b730ec171a0487f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc089823391ad89571f60a0a16c0542251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe2ba47d4e922c301fac6e8ad2771f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f4708263f0dddea837050ae9017d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895b60f055ed449eb8ae8602a725ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292bfad74a295a1c9262f8e6e3c0d46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca808b1d1498dce2a0d57332ebaed610256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781beb336190856ff4757e7d0752e0d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd01c8ff37504dcb42c09ced34cada258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f063d7460a9a827bd25f2829a399259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411110d11ff5fe811bd4c1458ae7d10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872d41178b4d83005f8a82af39577d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd32c5f292687aac9c0cf1b65499a46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3662dbd130df752e8feaad0365f139263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f793d860116392a2a0e71adea509b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b8a14361f621514ecb3979265f025265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f2559d35b346dcdec9712f2b0b9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038129529fb81a3cef78e1052ab2ddf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c43107ca42fe88a8015f0b83cabd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae16d06728e8ce6d3b4dbed7e25f26b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28691c2d7110b373fad97cd27328905270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d148a7ffb1be766425cb23296d2355271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceb68c71d2b24d98c3aa2a06638d1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a45a9f17dd2a2e1c2e1e0a75e089273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06511391124fbb99940773d8a71612274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7755672b09faf92d228c011b89eadd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9c4d9a13a862694c60fd03ba8c7c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ab2408d7e6311c2fab5b80a979623277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d4a48fe9aa6909d5fee9fde084c0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c5afa963f07ee51b4307b2b50ffbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23c38eaf62c0937391d0c7374d1fab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658c1506e13bd8a64ad8180a08c5e4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a654a67abc0168cdd524379d3012e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62510a51acd6fce602442e8ecf9b8ea9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f45ff2cdd446300d4d00e7c8cf76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b131b705a90a53b798c390e7a69b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5e334117c6e2b7b31c9211439845286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddf04b88fc5ef3354df6524e91d948287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ca5738261c1033ecf42d6dd466c46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1c69d7c3ac9f6c59f58d13b38161b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af303c50a9a944beedf7a65cc7f0447e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30319131e5477f200e70d4b93e393758291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4a63ca38ce686f7a9f86ff0daa777292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eb3cbce4ce502f2232671b9d3c25a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609b7b34adb342716e9d356fd103fb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31257080f308e2905f4930e56fef2b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533469da0a3fdba99251d80818116126296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b792114f92ff875249b8fb2bdb860297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3150750d60b658881a6df56e4798b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b322b408d8f69636db791cb0fcee239299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee799b0ef8c7cd04328ac65c0fff3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edea5e48ea3875b45b22d34c5241f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c26d9a2b744f871ac8270127bbd343302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adade54dbb15a7b10ce9ca5673eebc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f362b469d53ba739b6b684a639989e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378542f5a2719feb4692482ec757e06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f06399d17b544330a703a2b06f895a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe9d1a4b5f088558cdaa2e3f8df7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c124d1d8c4cf761105880cb202992308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8da5562d3a2dc94d2a9ae09b14a70f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1695f5ad67ac7581389d440eb097966310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3336736a4ff2702a5e8ec2197a64d21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed856087c78c864e866317a03b2b9e05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e52224fd26757580a9faeea5bb45e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a07bd0130fbb290993829e8cd4584d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76190cca6009e5b4b70dec46b371c95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0c6530f82e827b24725013f63802b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca8286ae69bde71121528917d81ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20582fa7f565cb4cd1e9f5551e7cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9af8cbb7c730ad7d6e0a15c66cc4ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf173e65eade01538afbdb21b2fa76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b839fcd165200213647aa6311b8b995321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcc8dfd93b81960e5101ba2f026641322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f09cb43f8394d6ece75b9b92d16bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a01630df2dbefcf383c59114d53d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf5455e01cc4b4667ecae4d7cca2e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182132594c23802e06d3c71d51f187e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039096f55134cdc60b17e2932c3bed78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e169da9d68582ae8b545c014ede0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701f8ef9581d0ad086af78a3faa5d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ffe82d72bd3925040edfada158718330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21def97f7f34bd3d200b100818ef74f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51989c8d4c4c6c2af4dc6bbb869ee23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794e16d201abe975817621a12638375333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c828a54b4718f314564686d175b39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847f3a408ac2136b2780218c126512335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ac4defb1efbc1f82f116127dea12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd03eadf1cbf7f0fe9ca269b84c5502337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2613c854d67a7dbeaf309f12992c7cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b277e08d8f62bdae84d06ce10cd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774effd4a721f73cca420affa6aa38f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6408e0b63ea9e7bbe02ffbf4dad1dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1574befac4dfe4e8ff04c4c11f06f11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14261d5b9e641ad1613bd8e0181cc6ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce740b551fdbbe3da6a43eec38e91d0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62889cb8380f6d7944c7626114c9f5b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285635520d50a5490dcc233231f8ca9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4102d663241596181374699f19df5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99fc2ad95e00a3507d77698db15734348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2a5b869f65c0ba2cae1bac4667a20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74443d39d904f92ea655dba4fe57aab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8cb39c9c0c4f232b3e5e59b0fe110351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31700ae1bfc4c8af9e1bc895812c84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad2a2c56e5ac6398dd45e7dfa8c6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce9f11d97b91dcbc4d009416b9aac6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f2fa5f16ee6e2a66755fbbf03c1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75a57589976720c57484bb47c35c2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246afaf48ad75c768a353c5fde02b00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52fee8f5c32346b41d6ac5b07b0553358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37257d4895886cf35a69f54a9e495d33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318aa8114b19c9d603abf22417564a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700360fa12c7b49839c74d4762ea0197361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84057c6678eab5e9d533743641ba7cf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314cc568de12d36d5d77f15d50d6b9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2843811fbf82412439a6f4e3415c81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb29f2126f124f9fee8dfce0541812365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed651f3a04adb866975ac83bfbfee96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22045d732ce0229b9a828b83ed4155c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d65b1fa6a1e70a514d8a048da48b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5579419bf83916a93b811477306f2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892ec4168ecb27580510213e2c8aff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37785f25cfd00de498ac6150c0d1c638371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129ba593bda4f11940d186875d6a0bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00299c18163de2c3b8ff86290e4421373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17747650b7c3712f999b2574fc4bd31f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d4df8342b0bc57a8f35bbf903882375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0b0cae8eb3426c5696df852dddaf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a9aebcea548cf7efed7e68830b319377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb3f07c85f8220572b3ed0b44fae7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6d9bdfe23b7e45b524cd6c476e7e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2660947db6c7900fb2bacdd4b8e0072380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dd8949f3e87ee96eb05168bdaa7fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7898c938e6d83aeb9d1edfdacb4bf6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4202944b35038e0f35fce1167c238ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661905775a6fc6844fe182759176a8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6cab83d4e2894e1a2552809e79973385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906f7683b8063f964d1b97deef14cc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bf359b5ab93acb004cad1fa22a1d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b44b9ffa1c8b7e5e89a891f3caa59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d04d413fdac2c8fea3a936ad8e9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27724a9a258145081146b5539916aa3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b81c4d9759ec6f371cf86bdc54aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558baa76e6cb47ba0cacfe7585f3a0e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862652551e9018f2365a4c8100eef74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c93f2554945c2edffae24711717b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd66eb52246dfe995686295f523ff2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63836522496e2b7ff6abafd81344bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272762a434ecd53dd8f616f24cc561397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd9da223d3d94f98e8acbb17878a00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7aee18cb48785112302fcdace5155399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5084ff697744347a5a8e93293ee220400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f11ef81e3f33b74ba8eb4bd51d58f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9557907dc1e70818ee4ba8d76139e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63349b0a9cb5cedcf76030a132bc20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba3231154eea968816b03e56d22d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97059b9629386da9b31d34a467b16c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c792d30419565ac006f455dc4f467f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c10004e7248a6bfdcb0533dda65abf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0cd69cc94508ab3fe9df2678c834d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f978872d9605a0afcfa08fa4f50b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e221b2e1b9eebc56eee89a372636b1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95d93537db7f0c5d66cd763ac8019a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74300a552c48fb21bbf7df24c782a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04575f6713cb87414d9e9a0be093a92c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324313aeaef2a37dae61b8bd6213c855414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac36f830b97270d86af54a151eaa15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978054276f4ba3f1faeeadf65d26dc51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc0dcadcbae346ca50ef975c286e48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80491453e2089e3a6883d7b691e800c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9546c9d2e1a775dc838d873dd4819419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bee9152ebd0404f7ab477c9778273d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ed15ff4fa4ea80268daaba14b2f47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a30c269ce84ba2d0aeddeddd11bb76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22835deaffc4c575109964106e476dc2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff981b62e82ba44a6344c130e5ad5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2c8f06970fa0d1b569dcb6add9e5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ac0c28c03eda7b6dea7df506222c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c08feed2239c1c9530fc8e46442369427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21995fba06cad2247b4f56d8a12226428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f98def58d58cac59403bd5e667ec7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cbc5ba4a5a9e305a209d22af7ca8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ade7ec388f71006abef548a9e2654d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0a6c9decba6cef60dadfe8440d4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72672e5eb1e7422b34df371840c819a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b011ec680fd80a3ccdd44c61e0288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75c659a64bc8d06641cefc239a88c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868061b58122144e76a70febcfd87bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f26b49b5deee3d7049dba1e09f7559437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a913afbf66b4687b437d969614c7bd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea7543abd4ffccb7658baf805e8465439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb511e3119abcecc4a8c76731c229359440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421415a290d31f310ea8b7f0e719441441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b873bfb5f03020097464f89851d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88022ff57c14af6ca6db27146945158c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caedf5d8c331f02310fbc8225ab0a59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ebd21ad3351ae3085e8157c4ecd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ff5239d8cb4319ecf69a06cdaab39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac47406f72748967dd7b25664e265b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89e5f17105e86b088e8738f2ce029c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8487ff97e589b3f2f6a33276d4c872449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d7026784a0574e776dda4fc229fd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70514da14bd4fed48b77242f07ac86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f9203e7eaa9c8e4c632dfae6cc4b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7d2bb0330b4f7f4d35fda23e0c84e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73eab72b54959ac361f8ec9a983bdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc294b6c75cbe905e21006b70d237b5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ffe5dd2ba4ad6545705b44757404e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98032f2810d03e25090d2b79209c488f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10122a70e0ab601e7c06ad7dff752fde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc59f8aa10bb4b6db9ba647b0eb16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a5d4c481c557f124497eab65708b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce192c756e52fccfc160b3c164f007c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaa952b88bebcb0d710ec13498a253462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c648b4728ba4666d19246a3a1f9cff4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcf71af632bd89e102b3716e64c19b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1b451b7d667e2d06074be63e8c7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8ccb18d9bbee7d5e5d5c2206a1f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1e32eed48639efaf89717eca0ea5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3edc9820c4c18fd8d325759437fb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0ed6742fe0ebe317c48f8cd20d206469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630601cf7912af17befdab92fd690b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56481d1e65e0ff571e09b592ad7d9389471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab9eaa07f3a315ff23daf0858eb5b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc952bc7022d60c5714f8541212205473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccc4cb546dcd1f6f2d87fddfc11c91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647cb16222fcd187f419ab034732b68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba7205fbb0ff280b1be4e1e04ad732476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1be9f866a56c15bd186be04f40abe5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229601df4d69869fdf7d9ffd2a61c2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc978018608a0547e960bcfd3f8fe0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955a805c6031c3c95c079e1ec68f61e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafd3a6ffee36465de30d5472596eef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10f19c275cbd08c8eab263661152dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf46238243787224ddb653f38197b9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c7e14d4f14dfb360fdf06d9f90f97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093bb2046457492b59df08e2a4f3e13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063de37632e28f0ce7a5a7914781b495486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff2b3345b69f5ea2db0c6760403e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7514772a18b5f494c647fa18c1b5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63124f562fe88b2bf7a0286187d37abf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df3128c61cc83712171a1d6226074490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03568501cadb92738aef2a2009309a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c3de0c57ff8cf316c028a694f058e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe652fb60a446e2d92759f202f8aa1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6acf1dc47707b833e5e60a026f618494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622daeed9909cd9aa34c648c0c72083495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6128f91416b40ef69f78bab72da263496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fff5989f4798fde823cac48ddedac9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb3e0ff85ed75e0a494fc54b43ccb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65798176772e5ada99e31588595958c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4950acfc1c82f40a839d8facbdd2ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e09c599de97e8f6427e01ad1f7175501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc3d30bce4fa312f0c35bd3187ae6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f833620bee4cf28c615b23f1aeab0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc511d00b60d5af093ad29bfe4d311504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bd00e67850b76d6cac77eae44b42a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83eb0382a5e82ea522c209533fb2d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4560670146ee66ac944e248d9831d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c556bf06e144f54b256e206b9d8aa50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3e6dfc828877efe6919856e95b54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510eb11428491cf9106deb59757854d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520fe46b8a9b8ce846450ed5a6c04d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f779bac468532023e98ecc8e26c2906512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606fc9bf7385207c98ad71a8a808d76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e2fbda4ece437dad314fda2929b94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ce5d7cf19c4fe8edcf8c7ec4a2599515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669a1b78e59524c2458e15d013a37ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc4822ac689974435a38f3205afa48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea93898b3e65c26e6ba4454a708ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183a0397ea4d831bd282081576ce7d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c1de79dc31436d7a6b59c8b10424c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e71165999680585b2b576e017cd3fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2f09e5226e19f8d4496eb62ddc1ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20781db37e1da211d7aa5af35454f13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2e45f16e8827ca0e42c56e1063320524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5236a2d301e8b9cdfadca4e59355d5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e3f206ea9bed5b444fe27eb9177f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a69b31af14868ce57066b1150688e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036d43860fef21443c2d1b77b7369e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88de0a007d77e3b8a366ac8b4ee150529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7806a6b4b3abf4bb6bb3ef935371c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc370b83fe13ec923f7f1dc20f08f002531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0b44b618721e6f1ba22dd9f85375f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7dc337c9e12179c5ba80b37b26e8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d4067bb7c67e9bb8b25b5cec05d81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7677f49309b19c8db6123075ee2d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3cf377b8949cf172fc9e6e2e15b59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82aef6d87f3df3f3779e1d9b17cb1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af308c690be8c7af528e0894eea80a7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a0a08e3d5123594566db31b9a348d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea0d614b9e4e981f1e775c3865762d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc82c245d4a4915fc7993789c7acf4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3913514b0c6af218eea2b71e0084a88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4230a8cd52ae29ab2733d644ee720543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40072d4c4ba6c825d4a1c8f22439cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a7957f4ccf6acbc05a95fd0ecb85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7fe1a8ad044b9dfaa8912a1aa1c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582006a8b416406c19405887165579bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067bcdd13cf2c4f9409bc90d9e42e98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee665563553f1b17fba106a04e5dfa9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a415d764af68155d15182f35672e64f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb8967bd38478348f9e324bbe16c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770845d529c686ad09804707385114552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d79a67e4c5dc2f4f0e5ffcf503c307553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982879ea3ab4978196c83fb70b97ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd68027c095d20e235d2b3e6513ce4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfdac4e0d5fa56b2601e640e8e262b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1505726d11e8b8b20bbf8b2218fcb3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebe7f8dd53203329b92baff5a80344558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b9e0f114becef2a6f0ae46785f230559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b99f1a0bfd04bc4d8568aea400480560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0d6cb4c3f427e6ac13e2d082ac19c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b22df3cc1759007656eeccf43f066562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8680a33b923c814bf1c81a01d95ad2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a36bf07ac3086a6ef98c3cc510de30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cfe85f221719e3feff81766e3d2df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79e3bb719a157dc5b941f6211343f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad59262d6531e76f1572217ce54a07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba67983ee2b8c33c3a2e154f14750d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a34c27c1a57c83eba6c30d0659adb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183163a0276d6489d04cb84ba12ade570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353970806fc7d30876daca7a2327f07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1525b5006c2b7a773f76171a6ce355c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e3c18c346d0f9b1974e381ecf219573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3937f0eafca4473697702206e7ea07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cfb4ea66befb5b4ecc04f608b0605575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476f2080d1436c5f5da10322277ef5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb850507466f1815b5780da229b9367c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6150171d8710b6af0a143beebe1d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf1d729e0ed80ba4f5dec0cd00249a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa3dea18255348d3dc1a19593f8c81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852ae775e4b8c68bea39f52b4e04413581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbfdb1bb23ddbf1e373046a5d0caf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228d440e2181daee86f5626ba0d733583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce51fe0cbed842963c282f559f93d7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a07f0862696c2e03f2d045a275a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164b354363055a43bb9f3f37576de70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f04a4ec65cfe6772cf7f1aca13ccf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c27d1bc019f5011e689628e29d628b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ee6e4bba0500ea0a1d0ab3513f984589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b692477ab2f6a5a1ed973b9ac9a749590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06b0d0e39134546547f53c0452d80d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8699eb802c7d86f28ca56b9903ab6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca84f901ed442a4209bb7ba5ecb7f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e081141ba5af1ff2d7041829bbd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a86eacedced47771782a9a3f57d05b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae86f2814b844e53ec2f279e4944b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764598480c252276853bfb30a8a6c902597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed117b7c89c82a5ad6d5925f4ca68e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3403ec0a1c95ab579dca812d62344be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002eb7c48dfa55de6159a0c84a99734600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f780088fd97ac60302c6de55859b60c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559996247de8ca9bba2a92d584927a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14e92e399df936ddba1df6f848390b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e676e8e6dfbebbf5d44029a31caf5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b8fcf5cb7ba5397bbfb24f939a2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4339674843ca1ef4f68648bcdff0c8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f27952cf28125ee82b78608fd4693607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d2e664351a08b01bbf7c66d2386ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641105e7a232fac9ea00814b9ad3688609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725738c90fc892eec5bebb8b81072cb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c18d72718d318e620915066c53aa4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009bf95d24652f6745061a623183ad3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb34fc65ea428691c71bb397890217613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843615a8cdf97e0ca368d167aeaa8a6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a6cbe4c1c7d9ecba491d4cef547f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de90671cd4a9df623512e99f99c197616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feb23c0952b508c1e513c51fe32972617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425559368c4a80ed955480564dc526ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df17dc3a881a15022c727bda3aa79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5cc84693ad1bb8225e050225eca21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a855e4c225aada635adfbc173a37f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c846b48c0e56e05aa7c967a6f900de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0cb1cf7189d44f6a676631b614b0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c74529dd586eb469e261be6c9bca5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce832f46e2060e2a3c4b2bfbaaa28f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1801952dc5162473b63cc26e1002e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11ad5651703fb3d83447549177cd8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8c75bea97eab4d5320b81bb4cd604628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e614c26c4897345e870da98b4b4bc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3bc787bcbecfbf5171e10dcb53683630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1218ae9fd0ecf1bfcf8864eafc287631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84aac8e9240135115f13a86113d57e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c8705bcb316b3299c6d16d649eb16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472210f4c3eed9ca32d27609c9babfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0bf3c0faa67fab245422f60110af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7344039693499ebc1e14058b796a81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0ef5f05a5de977f4a4b9fd841817e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeebf74ee2312b5de4bce2e91e59f98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba146e68cf6717783a01ba3c584603e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594413684cf3a42ae905e8136e5dc63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664fad9a828649d7f36831936fc6456641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cf241ca5311a1fced671ed15969a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7205c30c9b317feda226baeff2d5ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8871986d48a1c2dc5f0786bbf0ee550644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a23053d398b876d39a64fd987c7507645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518cdf127ebf16de0c0fcfe972448e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba18eefbc29d51777aa4738fa3bdec8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0ec1b0cbf079e376f9af4ada62dd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332f9f9f8647a6250374dd7384100aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef26986d43e5d3dea27596a9c82bfc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e48eaa3f15c2f78c8b7744102ffc4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2a6a88179dc2848b671cd3846e509652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253832a474bde94cba883fd155192be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7456b72a3800a1ea549ba3f0f12d7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef621858e6f55b2368e59e4063ad8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7d1c65f3d88b3d02280fb3ed8ff21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2612ae4afd910ea405ef3b6f5f3d51f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd3dbd1ecdb79ed3a82bab4f5ef509658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e8e73b054d51dad37749e695a9058659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887900eefde8ef70b18bcb2eac01693660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a73f92fd4c9848da50874750c955c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170e7d42781d09b54afd9a1ae5f3024662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1636a24fbfe4d6abc97e7bc3b5ae1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a83b31c47f562c98d7946844dbea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a41ceac23c6ec44362e8efd4f056665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106f70d08ab8cad75ddcd69ac01087a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f8465463e6cfe73acc1533cd95847667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ac7a3c1cba0ea73182a0fa093227668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfe824c78edabf8aa45c77de347c6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea774296e8c21e4a379c94fceb1f43c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cea0563bdedae291a7dd7747a58be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825186c204be9989472f6ab369e3d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69409d99cbc3e64f43bc1450f56fc97a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c31011b04548d0ee1fcee22966282674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fff9d7da73dfcf3a9fcc3af2b3f55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e461145233ae3619a7c41c962e205676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8eb9648e8de8b4ff91e70b8006b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ae470e8ee6054d911354e90dc834678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>