--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc78c96b9b8367b0563f811f91a0b2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab63d09f66523f08f2f66fd607d79aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35814944ba2c03cac3237e27ac973dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51eadcb824b3ebc9df737ba24e87094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986e6b9acc6b17fab0c8ff990422fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b4ab1bd322ec03210df986ef96e2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a300db7e8c9f707f1272c7fcc3b2e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2d0c80ee65816e11d00a3b72114e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb54b38544eb9176854d69da12a799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187324c46609acceb2660abb5fdb00f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19676ee84ac9697f04384b83e035f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0c95e315bfe16fd0bbf49e5fc93c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b095b50700a598aea924489aad76aad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94b1dfef30327f22cf48c57bf3be114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700daaca5db0e2a886983bf4bb7498815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae54873663aed2627d0ca1b5babc6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbfa325df2b9a4355a70a60ea6ae5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222212dd594988fcd0bed5ac14ae68b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4b3485e12be6508f82d97819b9ed719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc68c98aa9e85d4745b733b98b073620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e799d4553857c6ec852e00f2086c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c719669ed1b5ee327f168126f24e9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a373188ef389c89e14390d6eb72f3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370045eb58c5095ca9b5bf0ecfd4084724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6f90adbdc03e5f67732c9400d4e3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318db4a8613a07a4e8453c7595fa8a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303433573fee64a0205107c2ce72b9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3dc987cfad768dadbb1f9131dba5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5e2b684615a06302333b81e28e0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b145333c64d6335f3f8cc228ab0f62930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2729a3ca8f735975169050442019a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d726209b9a4d6559f7c186aae772232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f310950e08188e965747fdb392488a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba912766b2497c384d16e24c18825634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeece11151145a20e8086da917e87835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb2bfe357721e74ced1048f03909bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d5665c5de0357945d5d3ca683d68437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8abd7bc70fc67f5cd7f31150c79fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c91e7d300d5df9413d2fb990b1d5d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b02180b627c00e9b7cac413a071d0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc5ad7ee86e49c6d2c402840ed588941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad0e4ae01a07d05104c3f82dadf13942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8cafc7beff5bba7c0c9a40893e12c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550761532673160ef23b76dc8e25f2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda4fab8117e2c1fd16cb7b157127f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090f6dd9072af04d98e115262fd893446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54974c26fa219f5ee7549dbff8cc9c0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121c03832c25ce0fa260df4fea475bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ca5508f44fdb492e0c4b5439b805949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a231d9b95317741de9d85b49c2fc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c400c7136b7394357ed472d7dadcd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400afce3c17f99838a709b9fad75c49e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89584b70270c8a40e1980a01d4b6d00053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47778ec222b822d92513effe992ee3da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4e87bed07805360b8957ce0160a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754bb527e59807f09279806f083afe756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15e857f054f3fe2723eab622601b4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460445d11adf3227900cde32bcef34858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58d66008411deb333ab2fba4ab9cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89617563fa5425128ae2ab22eee6e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a3c721533e257d4c7615dfd292ece61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb65bf35767ff25c05a9bef1d1a6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f3034f472c2635bfa073eaf8110963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513022c3426877f7b59dc647d3444e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb905c56837d589c5ce08f7da407e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d6e3245d457a042f22c37b889e12e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90b9f21b5dfbb86309fe90f38e29ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9696c072b2f56758ed1c80fd7511ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9892add2f06c0c714e85c7b75a52fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132578d42dc6784e73844f6fa5ab251970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790eb1180fd41394bd7aad3940c08c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac50294aa073b2d77dfe32e68c38eb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e8cf4c00539466573384f689345d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05312c542ef4dd0cfe6a377955e5c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b82f274e9aefa8449a598cf1d5c43675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a240be9b0d92c4b02eb85798bfffc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f37220ad437ed016bf8c1c65ee05277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a74e44d27c5572973490582444ecd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478cbdbc4748898f89c974701294a7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eac8bb1172916dc299acae6588c0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044718419974ff875e26680d14c73e2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b83441f8c189914d5dd325828130982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b40fe51ca9de46fb8e39f1e8b891783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c2e04befbdfacc381ecf44793a98984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7937c373a91a8b501fb2fba4e08585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21780418f792821c9362bce3ef2f677a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40820d2b06ada55e736a008f11a63187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafad14cef237202ff58c97a7be9f63d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b78fba361322b2d896a683afeb80e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f34fda2f2bb07dec952198696638990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062c35b2ee2a5fde29f8f341903817791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d1e0dcc25191d25cde528f772422492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311798f79fe1a704c430c4c07dfb456593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a2621bda85ca7b382706c3f44b14594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b2bc10f679f1a1e284a5767a1789295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f958ebe0c29bde06f362e75509cab696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ce65e0367188004261eaee8b3bced97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac54b8d72c5f4d2c47c7e6ac5c7e1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e489d0ec2d2b3a8affbde69d559a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea50d74a54ba56aff03a039a87aa9cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e10426e745e8e31222d0def12a9c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbae279b92909256b7b773899854d8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bff04e7c50c0fc4ad39c6b821d5c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2c45df9af9ff5f9c530a34cddccc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e241d936781c13ebf3c9691afd229e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108c4ba55f3aafa76636dc6a73a1996106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce793ae6e4ddde8cbf88c7e23d0a84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c30e3fbcb116acee6a483adbfc5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3dfd98965b5293277ff6ce11d5e4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcff01b2da46e0ce6c76ce16917fc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce7173436bea1f6512d2e100015220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268e8de602765ff9f2db0c2155f1660112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490e23ae882d75877580bec1b01c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2327bbc4a09dc41f93f23584d2c37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae41787a10a01583f55b7a761f3178e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5013d7d95ad867fa20dc5f39afb31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7a93d57bd55c25ae3eb6e47187112117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5aa3629b61c27b237bcf59b6a3fa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9214f10929d2cb6c69da3a921a2ae5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f42ff670f06110dc6c5383241f23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3965c8724c94128b0fb72122e98a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96286219221204b6a51f0f8ee1c1183c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b2c8d14ea707940d6ac5794260293123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b23c8d4171ff138c35fce82edbc47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fdcf786c26f15231d0bab6722b72b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b5fb47e43026e90741f47f23a861c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd93a47cd5e559648531863139119127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0612846c6986ed5e8f5152bcb71e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f097a5bb8ecc750ae3c10d1ac90e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b51cc205efd87f07faed52802393eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e0edebdec3486ae4d0962901a585131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bec6547ec5b7bba253793de2417f4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950e2ffaf74c770b82ba34b3ef2a332133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a95d7e5f4e09332a81396c6a29648e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869389c47928b107dbfe7fed8bc3262135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4213c06df6a589c032663e48653219136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a8909a501c8650f9c13d05a0d458137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01604c962cb71d59c71403522806cab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7bb680668318482cef9b02d0d9182139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5d79d8af4dad0c534bffb141c7205140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1d33e55469eeb75641fde4e7d3ef7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da5270edef4145003e86cb2dd6fa72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdcaba18ea9cbc3ad0d270daf748cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e908c99c3dccfb06856d61aaaee38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb0a39e47996119f78d52f467fdbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959c6cb5358abc58d28b18d1b0246b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb96343134cca8b0c4dae84db07ac1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ba247e1a5505ca86b94924b038b2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb499341eaa00e76e42796e077524b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791584f5560319af9b7f9cb488455448150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1a4d857713590ea3d7af7838dbf75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8636ac1707b879e05be75fda0b05d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8003337504188705f2a3c0360237c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf3819001eb805acc9ce0576940f29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bead9f82a16900ca683ce71597cc2e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba6be7046146a447c06df232594d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf02e915d741405489fdc7bbd76a00d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc56a14a48a0a4fefdab6c0d7658708158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa7ecf97f7a71c30aab865e13e592d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f575526d06614b1cbdbdf0eac158160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f20bfd6cae755d220d9d7163f85d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6349673c8ccfdbe83d153759b3036ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dd0cc106aaba6ff666a9119fe2e21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c947f9d5083e856b30dc3df5ef749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7e65c3a0858d091fdfcf55667fb6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43171c84c86f97fe3a2ab949c2feb00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264472b01b32aa2ae1df214e1fc01fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5cc75d8e5592aad2d11be24f875dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d881d46763da21b5331fc648ab099169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e00eed2a799b861a3e315281c23f1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bbd5aa31ec20dccd4d5d6490948d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d4a91cf6a549c5676a7b023572929172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9afa41d2d80c1f1dc4e907dd3823173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8b47282c546c14c4789d8be311486174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed30760313ce221be420f26bfd88031175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda56ea9ef67e8054a7e445b5d98c764176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd2a3de1949db6df9eff6e48944b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2625178d8b58ebd6199382481643983178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43678c530f4b0e92d66bea6baec62dc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973928fef45fa6ab175bbb6a2dfafe7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccf283ecfabede96673365d22318cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0d49c23c72e29777efacc27a54fc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9488743ef24e93618fb0b20182900183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32cafb716c9f9c22e0c73aa61f186b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab664871b64135f0493b06257e0799185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82485ced51e56d46268bad5521e4be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172d9599c593663978babbbf8dbd84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f06925b30b2a034fb0f9fe6b1a9a62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee365bd1b903d0a9b8f6d8fddab7df09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850b1d168e4693c96095b99e7dd1ad0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0b159894ff9d7993e8457f3122c9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f0695b4c4c8235c9c9c5770610d43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5bf1c981c5167f0dc640b389b1dc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312697aa53cf026f6eda455e1a31714c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63483016e52f503ab51e12cd2ab284bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8e51717558bbd3358342013c31fd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060618170737bdfdaa5540c332087c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671876692d8978501773e08b1f007af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0648c0546013de31c3855a5a5b7a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531a06b8efd333ad6c69e60585bc99c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a1cf3bcf250a4e00a940c818155cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d3383edc340463e83577b95f58188202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af2b9d7e09896d74b10e3cc163b3d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508312da81e7f79de477f9dd874460204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422fb86d0d096062d156f3cbcf16da6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3579e7801379033bee4950ef5415273206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808105690ffb1e8e24f3cbdc3c6f028207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea35380e39e6e2dfde24117e3a0a88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb87805e8ae2f42bc5b3a9cbef0357e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac856ae5d69f190cd02d84b5694f97ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c2633132865cb116204d3221232f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab6e5820b4b5c53ef79e7633a3486212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda6a208fdcc0805a211472d63c84b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902740ef9e53882e61af26a86187613214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5376677ccce67cf26025ce0ce5378215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15322855cf2c2645ff99220d0eb105216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72428ddd0137db7f1c4e175476fcef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabe18a236097d56dba2c24b7b14cea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26950045ac3dc76d9ee118cc1163f7a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bafc2dea98a22f2e41f575e33d5d23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31459e39dd6a6ebe5a82204a1b9a06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ad3c867c0226757824e229e7f25b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afd38af1dc87f77563867ce3920b02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94be4a3bedd6bdb8853d7b871e18725224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2fd06026de04a5da95754ac2518cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74384bd3066e53ebfb58baa1fd9e277f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17a3f5d3fe90e05cbaa629797a5495227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571cc6ac16c83cad7185d3f895acfc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215aa14a857f16e8977cee9e907e35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606607971e8df4d134102dce3304c9b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246aa8e4573fbabee506a1ff57774c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257a6eb691bee138a98fcc89c1aed07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1618e20902ab6ed6cc9f7cfe66ba2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cf6a1f68c2bb00159bf0f82f93d13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd3ae48ecfe62d66c633ed6f4bd72a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ddc23b033a55d8975d2e6512de646236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e141a406e061215192d37f764bc14a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84cef230ec59654710197ccc6c597c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95d33b31d233ec4c3ab2d3eccb1743239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334ea67e15ca39248ac39c423217fa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7a901d024894fda97149f26f1ba26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6730c3f38818b242be394e29874f1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcecd9f7aef05dac02943b0dae9f756243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f150747756e17ae6febb0686955c223244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f3dded8a7554faa0e9a7171a41718245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a650ccf8585b294440fda8c736c42a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9cd998710459645a79a349a544ef1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23480df9bb9f9ede630be4e782b56375248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b8f64b23a452d67644f0cf3fb4f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87de9d7534907ba36d8c917a15f0cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f38029e2915c037a1a8b6b8e6a8d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d778c79afe9ce079c620d26e6e116252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b60268b0129e3ffabb15ad0dea26e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df519953292de825e0a6eb59a01f20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e639b6d4f702a9f8879a9193345ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4122c159938ce9f16a2848b50a5dec7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb516948f8118766722d0b21d04c582257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e288d3a7bed3465dfb4053173c35960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbda079c02cbb0f4b2333aadeb1e3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4081bf2151f17300dd25002cfda959260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d41fd4acb66d3aa56d47fa18180848261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebca33fdafdd76a9cee9931a547a66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f51ea47aa058dbae4aa12f6727990263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454cf0e534ab959b21595fff0e5b78b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa109308830f60af7a7305b99d83290265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9682bc4211b1a812831b5853125303266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ad77436bb850782388d09581a877b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5456678d841d7690c41b91c6488771f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e2858026682b5fd0adc06e32d0c81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c3641741584d3ad916a678f46c8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4e2c56c8dc52ae43e3fe0d6b913b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da84544caab3e9fdbdcb35efc86cfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b2707b1d08ce6bc30fdd8beae5ce1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17406362b2c7aad88a72f3346de6ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535c07e07837c0244bc9662630a880275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9494d2ec4460cffa7b3f94d2e49db7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfde14ae916f0a2cf0c22de76b1047277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe425b2eb9a172de853566632a80f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad9d90d607823ac9f2ca8f4a773b7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785735c6cb368e627892883b77feeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167794516d84757a39b3bd056789bc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34629347a4b375f17a03ac3ba1a5e4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef1f66575cf71a2fcbdfec77dba50e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70176bb9d429413f28e50f358e3dcb7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64780593b209e28dc3f5e83905dfff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106dae46de8b3e0bcaa6b0dcf1f8508286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26984740f56eba8a7edd33dd170966287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bac0433007a9268ad870baa072dae4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250f309f9c324d999f2688abb175bf0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f530259a69326add2f76755c2832f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5ec703e2273414b49a890f6185d95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618daaaea67e942690f2bc48c2e3a82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f26183186479f3e019f78ce691210a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa5cbb81aaf1602af5788fb4cb572e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c993e9718910174e9e2b50e5e0693cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca19e0351f922d031fc6dcec2311f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7da50c4bf9ffe720e91396e28e5ba2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab190c386915eed79fe6a8650263873f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e05aa99845fc39a5ace6dfd3186f53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb40b90bd02a5be0a50cccbe8657ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5834fe3002406963cba21089530f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958817cf5802ac434a51b5ae8b69b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0021a9789147e932d6a2c59d3ab787303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edebe4eb9799135b5d6a558c60e25e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e0af43c2313c0eacf49feb4e97eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b7a994f19e89b47ddc3414c74d68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef03d9e297b6b6bb2466fa880e4cd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a533fd30ff31679009eb834eff251be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b117a98fb0e363c0b521cda8adf1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af849cb81ba34756117c0a65720c91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3b237c8848c888706a69a00ea0e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7942870e93c2f23748bc0543ce40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe0a59e296ad5e07402ff447d35f33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3cc748463dad0494a5b912f3e6a45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fde609f6b6c9e40ff64c78b49baad0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155a9b3fba250e4aa972faf7a53fc75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000f2274dbd9a1c92e9ac5475c0de1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b76da611c027fe4f37443664d857d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bbaaaffaea1747b40161fd0ecd05f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1396246b30b1c3e49b9b1df35ae6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff79885c78b6d403a873b454810250321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3df1a9a1fb33969e4aad59254ee14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b1656cb1a8cdacfccaf3e3b5e7a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c167df2175e08d167ee8d513027991324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39872e8fedc2ce6557a456bb75ccaf8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3a28d46f87f4cf337c6de8cdb3c51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c6f24bb5c95e0bbc8a1a2941fd597327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00bb067eb2df384dc1d08ac97722ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7086369bec9b68528d19bfa6e8bd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e65b5ba1bb6f547b99b9c9625661b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36775898753b2cd9b8eb2540106a8f4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10fb7383162dd0376eab3b8066f3be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e073b4076d188b7bc36f9ebb0eecb25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58170ff300141b21a055b9e00bdb40d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20620adf6dbc05581023949271405e9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdd999450c59d4384b80521982a984336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12b3bc9abd771ec4c3abfdbdb8dd26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf13c0639c1e0f1a033418ba59ab161338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8022cc3010b6309b0703b16078fca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ceed04599e8e2c396a1807ccfa475340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a931f5a2de4f5a4bad52b86cff1f15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4840ab27325acb5cd1d75dd649dcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d38e23a36c08e66ae7116f390172f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ecd9928d5b978c4bdc9ccf8d32c21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ae23d2a3bcf0fe40c6ce4d9c75976345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbe5b2eb2a3b5be841a3f0aed61516346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c8b99a305c8d47a345440532a1a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2daa76241966e3960d542d297355348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6191e492fcfd3b71c2c8a5ac346c28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d9a016a8b480223d7c422cd208a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0f9b238ed840fd4ec19c5b9b48e47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdef05bd2285eda0adad9650e34ab5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6d8aa1ce8ac3e94965580dbd41927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d5f39509bc6b0ad4734c1c610f093354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53babc530ae2ab5fd22f6bf58547caa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5959af2f9d5bbe55caf8a11ba64e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bd522f4713c1064a2944209df17cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e4c7a41cd66cfd7c7ec1e677a2111358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35986c308a4691ee234657514775d058359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aa838d8206371ce1dfe7fa0e5c3d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d617ae1805b074888e0ccefebf93fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2ab2138ca1fc55dd97a1b0b7b397362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5513c1938004ba4fafe6e34e67f11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d565425e7c8b389623f113db32deaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d8d3ace2fe9f6f6abfe12e2194439365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91bda7f10e3f55a0852592d6d37f5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042f109276b23359b41310bb4b75505367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752c09c061bd75a126e83c99c306a09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff69049fefaf55f876cc75e5e8702f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad6a452c0b0784d6ba864a2bc616ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aaae2d95cc725949a0056c4b38bd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713596143020e486c0be462598d421e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b38e935aaa1b812049ee56b52fb6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38260e324966916bac2e42db05b6c937374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b389c0c7d301e1aeda5e7e337136e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1b3280b03d54d05c1303b7446c10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb81dae8e33a501776901b94d39b1dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76573fad4387161ef83265ff50e156378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f8a73b0fb9c869a5fa4e2f33657ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179ce93caf53bde0cb8372ea3b35c8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994d21d21987e1fcf327d21d4b88c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef400b46e85bb77999cbdc58c92cf6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a0d1cfd5bc22ac76d18c8b90bfa78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a473bf21b63ed6c97903c1b655df9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1904fcaffa15b33c7bd6409341cfdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ea7877e477f4f355f5838f5723dde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cf8a3e1fd0e9436913e80410f36ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd71d8be39103d78ad3be94d7fe81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72855d9c46fc24cda7fa5843930e3ff7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a744fb40eec15028f6fd32af4a75b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21898ae3ffd26cb758860c6c171433dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bdf06a358a71fd4ead0c55bd50632392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae71cfe9801de0babd477cdcc9d059393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ab8f73965d0e2e21acb742585a89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8520c41f328cd82112112e6619659f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba6a72b5725dcfd8355079f2c23636396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda10d9b9c9a17c932e5a4cd790dfe70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85003f99e945b6e7123620b1de0a93e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f652f43968340a4edc606f073fd9a27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1d5d7d2f125b03361d138b09fc57a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d2b583882044149f04221f85b8482401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1f00045fb675fc5970486e5907cce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0de104605bdd526ab93e06e78032f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2e8552d59c5a5713d0a0a7e58a36a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b316903ef8368c1087fe0c152af5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f249d06a58adb7b6f64bc2e1e1f5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d9731d2e9e499da18ada1a2189a63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa877a9b57d134443347a0673ede62eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb0e58938819ed75943e1631c9bc24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f749c45f426f2ff0ecb7ad00b229d74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a45cec9ac7775ed0e9b6ea52f568b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112c0207998484454e83a1f97ffa12a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630ecf499d49b114dd93cf16a563fff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755b78c30146d0f05c4d10e20d90b39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598e4d0e05e27249d000c0128c755f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde46272318dc86679917674c56a60a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844cd45894e4820b5df364c137efc6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4306b71d2c2e12bb100e478ea505702418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64551f33da908c82f131e0a58c14f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3965239d507e5c5b7b129e2f95c257420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700f850e6a2c589002d6d931fed9c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b9ac58476cd0173defbd5362b0e8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e9ac03c819d0bbf1ea9ae7a202699423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb97749984a5bb093e9ca9e37d65b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aac859f550034193fd9554b5152613425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694936306a2b481f1106ee86e3beb415426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a094b8e228565129e4a73b67aa97c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691f6dc7f3618a3d25bf97238b3e43d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd3831d2f5479df1612dd31c67a040429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3370d491b1f25b10cc5c2e6accbdde0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b983d92f5e63c7869921ee2a80e5919431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6fa6162a38736355e3b712b6c21a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce402af02d5939c99515961d65ff47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874fd553a8d3937bf5beadb738d767d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597dfd8dbace5ab8ca239034ff1f5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b83270302d26332be7ca2c3118615436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf1897440d31a36fd2cb72ceaec3a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0bb8001d6d455be3eeec226b55cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602311ec4804b275650b0583769398439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc54e103c0252de71158f884617a60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f4e3b3dbaf0b2624109d212d37c0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd8bda57e05e8c87bdc8cf1428557442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f69a49187a38b2aa9e02255902273443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d18de1a90fdd995afa046e97fe5c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84ad009c7f9c971212e52772ce0abf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a5da27396a29374437dd4d3b31b00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94721d485b0882166c9f2a63e65c81b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b013a6fdd30d9a092550883b7f724448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d8018699109b9be223335628fef28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b384d6bf27c5ccd8cd739c0db3d14b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4814d365bb3c17c1464aad423503c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac44a2c3878f58902fd7e15450b3eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae722fd16040cd365d8885adb54c14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a1831187a3e0e5322162fcc6ec380454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8916a3fdf76fd1e356bdc31fdf521455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d1bdff44b1ff3da1c8b2e740e126456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da89e54cc5af50e3050633387a44b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a277d2f94f8dab845d0527c321f77ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b502b037ec7994dbfaba4df2bb8285459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7168b1b18c4e468ab3f5a803ad888aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d354a63b09328be5ee1705fdf2d1ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2d13e99c378a522db56729feaa498462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf1b37c3248eaa7dec4d8a756cab08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710fcc13d289d40d0ace29c15dfca8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f7a7a13ad3e32f6a270ab8b942b4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476c642051e8c58f976be806c7dd41f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fed640788e7051627114e999f4f17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7657eb9508886b4c10e10be183e95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5aac13d520b91fcdc5853a6691a7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe49d8f5dafd1dec53952ce8dcee6cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35b0bf31588f600795f20bee3bad37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8205cb515da8b7d3dce07abdf83a5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aee05894847a3dcf1b1a4903d69f03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b403f9d07fb58f57e781ed35e0e1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e56b979e5ec99690390c611608554475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a809adbf6d209761bb8a9b2db29f10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c49a4a3e7f403d1f529c64afe9578477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6af84f170d45cf0cd1ca2153a08a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b57baa345319ad4b4dc8b2c8fb55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271bf0e5e21d89e024376c6373d66e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9951504406429cf2abcefd2028be13d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e6cdcc5e38999d8bbb86bf76633e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622592bf177db93c77a7495ccf99b29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f176bb0375cfe0074dd39b8e3ab64b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae96f27fa4fab0a9caf7bca0e9e23e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db35eae7c932aca54a850e70e54b4d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03624f71f59a2caca5a0cf699d7edb0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea38c4d99cd92160951b759ca85d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead9cc6909c813a682cc11835227dc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ad0612c00f9def65a5342f3845f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a3dd0fb978d939615f4b396f003c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1daa02daa1e575ff4d4eddf13fe9b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc58189af9a939f40bc8878d21c4ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ea3c67cef171162507d0f083a537c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b116c34e53387f7cafd51492b564d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfa496b6b736390404a7b5c454d96d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373c2f83d4005fce70f13a19d36aedd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e31d025aa2a5eb2d834e14de7d4d9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a1f7ff287ef1b1054585380127373499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29096a3f703b72c53c0eba7f3d137bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c174efc7e1d6867e91f881c5dd692501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f25ec8d3c21f6e5ade07520e14c33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e4e2dc09f11f1a225655a8dce231d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1d7150080f840273725497b02ae12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a66c70bb5c0ee852c308b0224c9c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336e83c3a9b1429bb05788ff1e71042506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6da3fce4b592ab0540ce77b511220507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e241b9dc3d43107770004ff576a527508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87ab3a850198a36cbcf52262225e64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f4a0dfe75f05db509c5146f28b7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05359f2370a76243b52219f93158f5af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba9654296e6a2da5214b8b7a422c37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde430d68d206e96189b198b90ba5df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e516639c900f68e1c2c260b8b6bf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aba8ad07959a8d39135804a355ff7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4baacf977b051bd1e3e25a7eebfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473e30875ab468abda0e6dc454a612b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2380f20a075d80aeedfb0afcaa6c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20691b260cca9be9c3083584fa6532519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f47a88b7b5354b039871c9914659520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e11b3785318987f2a9ce1bbb029523521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081932a369bf6d555a5941ed24cc815522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f48bdd6c73cf773e4b8625f935dc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064420ec413b7b7df16725fd5ecb0f42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3ae08cb5d8109e85f54d202704d22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c51b56b80a474c1ec1254fcc5ca2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf984b28c0b9f30e90ec659b1dd96a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26bb078db4dee2ad2f70c6b983213d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec50aa2021745df0974af1440e5cc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecabb5685ca1a78ca719321063f802b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4a6aa3ed3d714cc36e2ea9b98cdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199460b1edc455a6ff206c38153e7ca4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d543b40af0b04e7160cea8954eb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd51c09a2440b5dbb282ec844d9454534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7c99687db9d9bd6fd2961ed864ddf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae54b3733733139400bada91f5bab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ff16238edab3fd8d31ccd66107536537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f3def1fa8b68398e4320d65d3a70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73769b407ae9822d2b327835627441b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87b57e54cb9255b93c09e4a7ad4536540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade7ba2926131cb5e9fd6361f35d2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503906f5b643596e10d4bf6e40263cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a655b01b3aa11e4a677c1856e2baa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd69589d25d7a2f9e874ff0d3120a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2345224acdfa3dc0ebd3ccbe7c6c80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868a7f7e8170b9da0820ff04a0f8f4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145098a34da49f68afb0512726fd953547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe57e60bc263fc26d59fec42f049dc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c7b956f203b95835f637996e3ce63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9861610cffbbe89ab578fc680a2b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a7fac5844f0b269f29722fa133d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfccbac17224cccc3b2ad89469c2e16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6682b1ae21a1d972b0b9018480407e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466b62a19250d4cad2a2f07c33192ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b9aea06e84dd7178b41c83fd75ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1834661e17edd6c30554eaed5b23a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a79164ce2d86a131d7f9711e0ef64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b867b67d7b1c4c43bd47e8eb850c40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254510e11ae5c7673f34456dec4739c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933c9d6e9c1a452793fc267bb1241ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ed2c5a10b82b7cd8618c2e9abcdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01798bf9efc88b3445773416a2d7d9c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a08ea38db4c1868d6491ee16f1bd30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c9778704bb8fbd39545f8686aa296564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae9954f5616846a9e258a17be4755565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34c98ac4598b2b5a2d0bd8f7d8a1b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef51b7f0a9345dc3bd6745c4561d14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f6f0bb8970585027d9dc6b7a81feb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30127ffda1bbcd43e0c03fa99f65c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d653cc12f3eaa49acadcaac4a8dc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccebbbc251777f30c40d5c6242a8d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f783f6dcc4fc4c5866d14c024ad09aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ade196aebb9df6efdfd9816942046573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047bd3833122bbdd121feba514c2ee5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941982d4cb651a278ecd67df294bc8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5824e83b003630c34a4395082b6aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b957ccf1645525f8d02daee6fd11f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6eff4112f8b29a6073315d2564d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e2961aa485fd35cac199a0d1df692579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c317f7cfa4ed453c70466a6b9447e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6eb3c011f506fe7f9111dd5728115581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652790c346751ce4d980c29d567f8bf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce753ed391bbbf415a898216b4d9a15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa9fa9272fd3feab440eb5d41099b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6bafb9bb76c86d44cbaf8343fe189585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875f8309b30108299fda4b3360f54e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfebc147a06010137d765f71921b28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721b04e1c7d7aaa362288af94b888bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35144e8f91fff7e60e0352a6ef3a68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a226a5efcd66f65f6cb7c0fb6d16f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07243f40cc3dc4f691f691dae330ed4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c2b79419948182088063de379b006592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e865aa7fe4a48ae125abd87c54e42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e774e04c1d929ac698acf36c34b80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29292a77b343eef1ecece27d0503a44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d60ebe2a96a4c14219c529b811365a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94598ff66897b551657c0fcc724e4033597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762ed993061bb1e1e472d23298a3902598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d493c0401c165e3875e74c5c907aae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f50ceab09099cd03324b14ba1ee60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61dc3c2f747e42c22df4ab03551a6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf118284037ab9016fdcbe5e2b8e245d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab6072ea5be20b81e8837dc25c5d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3f4ddb9cda62d940a3633aaf52a99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b1a7e303bb02d73a267403a615f98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f635555bbdca5e3082292f315d7dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c53c4178637db634423cac206f4fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6687fe7c87a4b00b0a99712e479d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b149ce78ed7cfba74b6d1f1d201683609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a1cc4e0068589b8e7464ed562e5c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c1cf64b9ce03f8a6a90e492f220fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd994e5c423bbdb00ec3fd52f524fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d027f17e57d69975242859bf664bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce90a5bfababa3af9e4947d1f0c10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1bf79e3015284a48d55fbff71510b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8bf7775d4637b18085dedc0dace09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151100a86c2b1550b950b127efb27d70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bbf202fa54be76db896bd20f61463618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6a65d4df899f6f911460ff65327cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edea474f5094aa771ee0f3f9e70271620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81040ad93a2804c411cb7d248c58738c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a1bcaded0fafc5cf52f3ef51c923b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe351dffc31019b04a62551be736b0c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4786c34bae9b0c4ae4c7f5163848624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bc6d1cecf01bede135242444b7c22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd67b41d505f5b891274470b5ec318626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1601bc577fde4a91ce93432de999953627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c4bcaaf629066e4ab3f662caad6f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe89770c5e3751f6342035cbe8dc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2255bfea303e842d03b0838ab196ea2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41da3131174b114aa9370989126646a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d6afa43959789a9c14a07ee8f3d3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba60ef692eadfa05c267b838d1e2a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13eece62304666197fd6b79dfa3087634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067b7fcc6b0838ed41f3553ac73a9c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0997ca72cbaef57e83ec88e21ba7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b5dbe1e84e8f4a71caaae5a2d0082637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6352149e1dcb24771647a08cf7dde5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac6604e2902b804bdbfe4aa18612f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676d3281b0c5e8623ff1d814f4c4f58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658da36a28633c0cf56c26e6ceb164641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b252ced196d8958b7a1ac9ccbef6d63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e39734250451a80bf33573573e9887643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e61e08061fff4ee7bdcd7f8cf46c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be88e8d38fb928a1ddca043724beb9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0ead6da8cf84d148c1ddd035222d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1e662262c8ec8daa5bee78a3174e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f75ffce1b3baef705f163f19c863648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe11a44fb1e8e52c60ce829e278c6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78444a1e3c300f14f14d9086014aacb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc4ab06a7ec12c363b95f398e88b3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b7297d138deadf0eda1dd41231e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fba637281d0d1c98d6a6a2796885e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89456e1d1a1e2b64498e6ff33fe5ae4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1cb37b63933f54db2aa0fe2230c49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cebc32fd4bb10cd67fc1ba77aed2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c796bc0439421d506046c777eb0f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8beeef469f103cb561dcafa0d5b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c48f0055366fb3c67d002445b79cc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9659099d73e8ff73114ee4aa7690aaa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808d4777eb29e0aa0212481c111341661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef694267b1832b7f7ee6af01072c4a3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b676d9cfd479e58bc7f4bb1157f15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d63e7587b8e6e5080a1612f8ac811664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c080f26c27bbb960f26cdddfba27a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af873b374c99ce6e6457f143343c93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b182a84d7e8eccceec8c11c08dbcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196099ba8b7e858a5f5742e368cb7ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163d6e109c084973aa37dd3879045f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e186d00fafd9cfabe6a90d1c4578b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34beaf02df87a2b05fa40a7655518671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda82f8ff53da2ceeb644fde5d3c8cc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcba4e42a1492e59813c84741559109673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fd0e9ea11f46fd0b3791de225b382674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b3b2716226aaa641978b66ced591675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc3abb9bdc733ed030c72b139d388676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba344bf4bf4d193ece732705b86a39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223e98cf7274bd9483521e459d4275a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4cab3895e0c46f4062007af1ddc77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d7ac5c1dcab36f35a0c465e1b0db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fe4726238aa7ed78251b302e6fba5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f6f44ef716fe166908e1232ab1092682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e073e40b33a34bb1eb2d15d672e2a58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3306541bf4d59323b76b3924e686b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2ab8131ed64986c6ed839f4d7fe8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2c6c11b2b9f1e45ac37acf1a23f89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70d47ec07851b72a01892375bf02ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47874ac3a49767706657abae36a5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88aed01a0c1facc0322cf5898d78ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928ce70d206895c193f540da1bed3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c12f4ecb7e194603a5a213380b6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c193bb56b9da92b5ec142c4d28f34b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1004552fd2d0dab0cb73ef376c172693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93424fbef78dbd0706aebcbf3046273694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891f6596f66fa45e5f01c523448f612695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e42f6fb42c8d5b67ea6c3fea51aa90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1e31031f54bc50a5a7dbf155a8e61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff9b07bff674ab332b2c8cc8ae67d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c66283c99c4d1d0250f2527819806b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e602bdbc32c4049493702c0002fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337af1584970f2bced04f66ada4cda7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6954b4343a1fa671db3bd477c1fc2fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274d18ccfb90b43273b7414fe61b536703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b0dcd1e8c9d66017f206570c24bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bbd11a08e5a60c68cf254f6814e9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc55fa6cd841f6a2d8d6a3049c667c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1bc95e7d525995f66b4a5997f78b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7dbdf4eb5b63a47755a3f4c0b0556708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3a0f2d566a8c72814fdd2e881ffc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19936ddee49e9df0113ed3a7bfdcb71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c528cab60aeedaab197020b3b8db5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e553238c02e2d9b01cb631d88f4f97712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88272abfdbdd75dabb7b3bdd6b4390c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c586e9d3c86d62508395b109d42e832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e78fa473e5fc068e0eb113fe95e3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e134a8af1631cc65f6668af16e62c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3d035be07ee0eb7a90aef6e2400ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d86d8ecac84efa1827f8e77c313026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27a11baeee68edf49c1d63b2afa7cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6508e6e700bacf24613df42f5fd0408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f8ba11f81101e65dcb22c1f698de09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463d4e4ed35a9926ffd4901e2703e8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40562a0cafd1e9d34bb431d570ccef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f304725987c9c538621196e0ca534512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca979f45e86019693bda92ce1e79d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5774bfc6e93a7b1c740e2d9cad3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864bf8b8a2988c73e2251a0ab8e54715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ffc5355f64e7b99670faa5209e5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc4be7e14a85ef3c3c1bb83eb8393b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df806e80bf45eea13ec50f21606a640e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bdab6b9e703bbe144ce106b0f089e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f61e1f2f4db9d4dd86c22a636ce3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f03adc8b461a2d9d7daa22eed3458d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b07c82ce2694a890be89afcf00b73f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e19fb2b7fb96a93563c393ea05b22023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87018889cbbf01cc156cb7fc5376b29924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233550ce8fe63e295b4fa47be32a9f9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3be381935368c7742f2e714bdd3d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848052a6c326ca89caf1a4a5661baf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887511ec0d342ce4e678f5bc38cb38128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b06baac76c945259939648b74436a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2d1c4da579200a532ac7195a243530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3fc3a5913992d5bf9acf528ac94031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f3f28af669ab1720a6533686a7fef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8727c5deea6a526d3040e8b2d4fb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec79fd8f29f17e692dd35f05387b6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fe78f452afefdcbbd9e6719547bf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd62aed7d5da2deb0663ff4c8907536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422d466a237cdc35f44e4bce8f005837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3627e67999aee7265f3e41c171f3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150cf7c99a5f5e4868831615a1ca28939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8fdc8064973d332ba7a7af0ceb2ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800334ca376c03e093bf59ec3fcc2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489756f1bfc6a89f143c15ac97654ef742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ca051d13dcada5252f90d36ea67643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177016e9aaaeb8b1dc01e942ca4749ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393334268a59fee0a7d189c1b98d89245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c20e7afa20d33d75f52d8abbd75746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b58f56567c6c515bb94a14b11e71d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e10fa2c7aa99926c5f346eadb99e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a68b7003c1f46960d23729d38ba01949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeb6c342623396eaad82222e0edf2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772189fe5efb25ed5e36d7923da9935f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73347a60ea83021001d5354312c6bc5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c9fa36b69c325cc2bb540b95cecb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81d7312c599853ce60d2987935bb4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea7646e8266f0e9c887fe5c0f7e3fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9995902ae75d026ac4481c2e17b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ed23e2cda37f26a06fe45a48885257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582408a0f4b8cf565a375568f9a4cde058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799e86645537ad86a04fdde3aae48e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3f4a3d9f6e79be8f4976199c0c28960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac10b603dd62176ad9e22da656ab07961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19a82b57109b1141511794f95adba462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a985eb3fa761962b0224fd4831ece463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fed2a8ca776c85e648e5d89e682464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d53425839bcb7cee78f4f518b5eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d626339892709cb0f8027f3a072a6eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef236c2feeb5527cfbdfcd32b749ca4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32602b543cc31fad47a50ba9159d372868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de45eead9305eeb6356f0aece9778769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281845ca6536fe6d2cb20c3e002b5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6043290c1fe79837fe5b7c55533d8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbd9bbea3bc1fd9008861a28ddb3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696520164313ea042ec61e89a5a408173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc25127a594b4a47ee55226ff1ac4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e22261648a2b6f3ae5535fc83cac275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a3413467ff06bed39e5fdb868d8ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525c8bbe99e82c854b37af9739a22077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31620b3fe7c88c9bb2ba36d1093f4c2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29927578277d0c3a9f65143df2dd1bb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3172188da3883d8a15c0a1fda8387280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e35934dcf3fd4bd95822b4531304381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282ce096cee48f9aefa182d8313c8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad42a1b4a784923bbede96c26ccaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959f5f562f143ca156a1df84f87bb0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cf44bd4ed1a1dd2567ba3df497f9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86e1652eb7dde3eae0dd71c49a614b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66c999b8c085a947f08340a80e895687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98466210da74e021580e44e57d710bba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb009ec8a2655e1333941a8035257889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca0685b44e7199c3978198d699ccf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea48bbf23f4b5c62f3a02fd2066821191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03675780900018e129b76c02681bfc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ef73084f6d89bdca143a8c18617f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b237047231198b55f7725f6818f3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bad7762ab273748bd9dd519491f3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ec1b2b2e8dc9b2964593b68244f7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e368a910d17c523d16ed4967f93ad0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2264d3dd28a6516c3e757cbc18c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9546f07486e36c3027a57ee7d08c48b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62275d44def320e7c20746198a5c7412100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868f629f85f9c48108f1c338db2a52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a0a078d4d293251646f736d761afa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1f5244c91cc39496d0a8f42e6c18f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7e50053b6fbd1166d21dd21bade2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063d0a86c26500f1aab4f891f80ef9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e10477c7a8be183354d0852709654106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea96d792e78fb2083b2a959bc3964107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42032d86e64824e98edd84353c134108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536a41b97f79e6fb73601e11b15c91f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9615f98bc6b5f75436f016e8fcd0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b76e71570fc01a2b4a91d393f08091111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729418f6f94da75b384dd7d3aaebc491112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273f99c7611308ec3e674c2df6f107113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab97cd7462d7f20f4bc8d9f3eeff81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341eb0984c6ef93702d7bdb76d0e7cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28728fbf5ecb892fba8890ddb6ac0ab9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9e8939608bc08f438866733025300117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aef329cfc0e1515d7dd7eed9ee87d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a6355ec2eac26ae6fc3088a7fa388119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161efb976e84f7a899d0b8113e246c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ea4c61838c6088ae6a4917a434fe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa3571bcb75d0adc8e65c72639f4dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30011e3e52303c9d81d3609e808a2f36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28469279b70b24e07f4060113b81b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e6dd05488bb74280983d207334a50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c272ab65e1859c52aef112c3dbc54c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4a367f62db9bffcb0a72365a7378127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68b9506c8c6c36fd93629cfb5e26e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38fede5eb9057861b4e77e57edd5ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb0f692964ffcb1ab7262fd1572b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503441d56ed28e1ca620694673d7bee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df39b075043c1aad85c6bdd1cc45d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7336c262f092f46f15139592c46b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd2d3b4ea42a9028c3dc184537398c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda6525d00f2328522e3cd3b199c7bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d831f00914939cce7c4405658b5b85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2b9d6f4133a8ac032790c8376b79d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4d10522dfa9c669e0085c5e0d9f14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86006017d46cc27844bf046b747a17c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d17f4814332e06841ad861e7cc3431140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efece30effe7db8ac3c6d5c180d631141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16731e37b21e444881fd6d5a10bc8cc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1910bdcb5d2464ebdff1ef2b9c2941a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599e4e9a3fb4e8e09c31c9c8ae05d05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf0a92244f89bdfac5af781a365893145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f88c0141a4846e966279821f93b790146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4793e36c787eed913134625ec2869ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a621396592b7cb3bd4e4cb3f30b6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903e9c42c86cfa87d302de1613be9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f1fb01081527a92c0d6954dd64275150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad1c05f550287a3483ff30db2ad196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc7358a76f0d36183a3417d2f4590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada3d5c22603b1b780071741912c90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554c5a6e7f792a2e090e6f2e9133db7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535e9783df86623e4b742acf9249561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ca8fcadf3ffa17694db923c5a0dc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc8bccf4f7a58d2e748812b3b8c96c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee1b693bd9e187aafdcb944803e4b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06fac0212e12058349085f50a93a87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4dba944ff9ac8160cff9181cc43cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d6e8f3f59caaab240830e12b7565d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c5d671a12943cb17091433d91c5f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4bd8bc5f13ee5d5d96d6dcfe7acaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c470a88f29b64dcd520edf552a6645b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bb0b26157c5ab89a0f985cbc5ed37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4249698039bcb7e7f0654ad81072e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7e27da3656d6805b72752cdc3f08a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747ed3f9bf50f6f4470e71ef8d01fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3900deee0567efa9c3496a3c5f355169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9a9f89082dc68adb4437883e02d73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6952ad3ab45c1e1208c07a5336e0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce121d161ad878f8380b19789bf92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426050b87bddaf5b91eca23e49461d4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21071828ce0b0fd6b80b932e4b6378174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203879d2697fead28ea9508edbb6fa5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224211a6dd644cd90f1ccfd7763dbf5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4fd251f198d3d563a07c18c8eeda5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8786728211cce798b0d319e075ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be853cbe7a8e1f0172e8cf459d8653179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3370bdeb50bdea23e1b989d0fc2ee47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801e49533f96f554abff054466fa650181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd98c10bcc2adabf591d6a82c5fef4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c94427ca895541c050175dd8196c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7562a936e63529e3232a67fa425ffd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899888d6bc5f539ef39ddb767549072185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136746a9a512e4990382e43bb3914d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427913579e5610ebc4f9d4ab8fd8cd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c31207980ff57f598b25755127f3f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca8ca9b0a7a1608ffef15976b9fed4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5b99d6c6982599090ca183ed3a91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0ea248fd266087240d956256758ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411ba969e043439dfdaff10685a539192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d0a6d83a367c309dc8bfb517aef30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892887153b114f7b27ffde39b1380db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520915b4d86732acc9cfd09cfaec6cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ea4c340ec28194e4d3010fece0b7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b1ef536006e8fef10c547cf2a1085197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22874e04c709ba0988aa0f27a3624bf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187bf1f320a41d4905fd095ba0c3b72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee283a60c1af5a6b607fc22facc5f3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c58acddd2a19b6fb29483f985666e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7015108139e4aaea50398065d618cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983a215fb813db3c248068989248340203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08dea584cb46a5db2b2c4d18239d75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb153b17ee40fbfd8af517b02dd056e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a6f7ca6b51a87a4831d5250b494b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a798da0f19e8be2994d71b741dcb0ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24832bdc0d130b7c657d576ebfe9fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2b7e83d7cc54f9b9db845d4a3a7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0488b8b6aadff0a72823533a646c43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5c9e147dc7004f04986bfbf101c8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e66c35d44c0bf9eeb8808bd105a1bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccabc605efd6a22ff089205a6381ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73350358c14099f0dc0add215fdf016214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925c5b1ac26b0dcb5ed7e0d93d43904215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece398dc0b8b8f9f4626c282dbc2c7c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c163e4170376bc823865274f4942b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487f8b1835145b098ea695e871f762218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eb617b482b02464682c7c4d36c9b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf37394c6d593dc213609f9e25f066220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72111ecfa8114fc3261e02e2eb89898221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc294fc360a7b2d7bc2661111878d48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd73e821b226e0462d32c448225f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9519e74fd4e63babc00b98909b38b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97df53b9dfeca519e185b0219358ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5030ada7076006c2cb5323829e822c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35acb5bb02a1602303b07ded1f74c9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0fb3e3b0ec8ac8b2f1d4bd3232eb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74d97e8dbd7398cbf0725948e0e805229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97498381310597f82d50719fd643b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec045969599ffc0c3eadc45dd15822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b5bac7051bff939fd4a67f9e5f1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e24a48e7af712453bfd4119b09cf3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e9ea77f6d07ca18dc3dd06cdcb02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411f19b554b2333156651c7f9cdd47e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa888f5cd0d51006c761690a9b701b4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee521afad34941af5d2597540c5710237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3c00cc6db52e909e955c60413673238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cd12d2c887617f775f47ff69a6642239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701878b5e09084f9d1bb8a535d7b2b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19307247d05209d6e4028360923cd3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413383ca555e37354983b84ef2a600eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279e26d7d7e20676e5ceba3b90fd201243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347d402680aedc4bac2d22dd2b0b86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d5a8c841d70a131bb40db18f7a49f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c714209247246939010a943b0040b2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02c1872685f9a80c43d8af3a08f4eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59c276fa848bb8989c915018314fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9affa3237f2fa06d3a4eeec560b4ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda97ad7132bdc897bae4f82274f8f90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376dea5ad0ade4d08634d0f48c16005251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2526a4c75331417bac83f4dffe9415252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e204b73bc51d8d817357ab84040e41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d707a64ae2bdf5aac7321f0292a0c3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61131d6da88af4eb0efed0db2c86a4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8c25ea80048df8a1d6d0f085c4d31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e570c8f3aeb5e2484870b3d06a67fb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853ca869b484da1c0d931c152cb0fdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0799b0e6c3bf13c13251c05f7852e2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9589cb2cedcc1c5ee2a3b498c1f1dae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716947502ce47a4d5766d022d43f492f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0b9f18cfae374014b73450a1d5734262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3f28056dd3b5446f04d106c107929263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059419e479d8ca436af75883ad51f47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbbd2cbe0ca668a3cad7d743c5197c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19da29c32bc18221d67c2c833992096266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faafe8b94c7683c92ce96c03a9bb51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65f71e4dce1d3c1e943573bfcc97ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77021c895e5509f77785b8bb19a5ce60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb056c11014b05a30589d4f20158ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e2a9a1931d0473517ba553c41554d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e0651b7f74b33b7de11b0b9773d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9da64895ed10621be708fb001cafd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6d7dfe6240b20e4b49ca3c3dda6a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eac9267780d977ffdfb528ef4427c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6f8f970e31dba03e8ce598dc031a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802ac34e0b5354b92bc74c0d4f94270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3de420957b1545a54274475dc1317278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfafeabc65bb307119c317a265a52b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc287c9611b4c9b31a1bf53d2de506c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82cd31292019b83cd5be990d0485a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e8d72da3941279d06f5cd5fcdff62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caa96288cc3bdaa840af5dd9091854283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156123bc3457a9a73bb3fdf00f466fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923a8ff2eee98885c8d7922c6757cb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bfd7a586c6af6c6a005a32258dd45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dc622a4c284c51ca0f5684acd2598287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f799b5ee3dddc3d1f022d8c8559bca5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e92a81aa6cd2fa1c96f123188398e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f65c39cda979488345bf360d5e8c3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ef3c68e553fc5af157d3ac7666efd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4bda433ecb9b3e0dbf9b3c7a72aed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c734c71a7560c14dc0650a8e167366293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d26fe0d82543be18e50762c8ed564d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd9abf1769a14c8693a23143298ba9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33701426a5db464b2e30bb364eb4388296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79171ebd0a898c9e59b5dd07557a17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee88e4fd6463e44d4fa3d4abb012a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34c6070f60e6c4a43d85fe131599f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e025d5cfae8636930d6cac4b6b337300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e33cbe0ea034472640768e1fdee15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b53804672af48638481fbd1849358302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bc20d2c58b4a808349529aa27e22d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec779f98f80b83afbec3fc2b7510256304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbd7ff484964c9e5b12b1986e1cbbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee91e1157bffe343bbf48919e350ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3d490fc78eb249f10c71695adc12f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe75c921a04cb7c94687ac92dd0743308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4f4ca6a29f433e0e8d3be8a89da88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe649f7ae9be2c73695a520f6e7f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60d593e3356e21447c278786f57f09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1fd145b3d2b26315d2b11fc5dbb8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba99fcaf4110afb733fc02a18c6b8e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95965b261f7f05100ca1ab0f25ca0dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a9bc49d474cab657f6152c78063eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07544f69d0ea16248afa128ac7bf6a9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24685e24cd14117d08c2dc8c066c629f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ebada6c96f3c2d313ec53328f60f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e97c4967658456297f15f044821199319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c9feea64e2ccba726b799cd346a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354862c016618472cc28a73fb224a5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef5d93f27f8069367c13033e476a0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5df6191b6a10f73a1a76ebedb0d9e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e3ea68e3da870dd7f103de2513092324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f4f86565a7bf78843f999305ae4a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabd47d9e45089842f565d514f779f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da4961c9d12397c87b551b65c37411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cddb0f39132131d6a72d43cf4b5218328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d9eb1b0bf0cba9ac66489f0b2f8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a68b58c2b347e34b21102674b7d14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bbf631d49cb77eca5421f011068a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536750d26aa5e45115d1db42e242d15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6554314974c76f97992671f9cded66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e461596b847a2302c04917f2c7df100334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3f3547aba5ea921be43c3b9cde744335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c984deba65afe268002e6750a7ecf33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd0d728e6159772fa0e42bac6693cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dfa2c2ed43f1f11f5c1bb6021105f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111344c7c306f2af7f832b33879d97e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b61de733ca4d8ad8c7f4eb475f7d6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd25cb5149737087988247d7b6b6e38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e44c59632272a4019a39506b01df31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd34f9852e1505c3a4d978d20004e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722006d29d565d2a73459abbdec613c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c882bcc2ac93410acef3fccae7e2c67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e77ccfc280cbadf2a51441cb6fe1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4d1d3cff150550973d18f921ae61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b69b7b103185d400a38c949f1f51a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b42bcd6bd4f9ce1eaad50df840b05a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dfbecc514ed5a9086fab5390b9468350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1814dd420b85488b690e33a14f8e1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e73b9508ce171ee5d0db59b3af06b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363a09457c46d0a07174f352546e1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317d36393dea1a3c7cf43f8b5b921f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fc8b7a8da6d877556c7fffc1c1d9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2123d13f0c2ec7571bca065884e127356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c0467dd8d229625ed8cdb73154ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b497331b06ae6b2b25c219c405077af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e96f74154ab4c8912dde4e6c5d776359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3523ce19701724a179b473accd123360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277a5b9b65500bbb2bad66dda412ce8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94b164815e41a9b8518449fb30cfa2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92a9ed9cf702476ad650bdb2e29e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5bdd12f96bc8b0fcb4b419ea768d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e8794d88db3f2ba3be1adfb41c049365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fcdfd4e0c549021aaf0dcd2f5bca1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808258b51daaa532254b43aae82eb9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd3c4f4471f2281ceea028d2bfb2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfa0b69353b813f52e06231dc09ae0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89a392c57e68f08f0b6783e0f37c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12a3767081f7d7ec2b495f0cac5072371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b904ddf47653350b131d7e8fe5c66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceefd7e60502a0c5b4fa48eb8cfedc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c8ef8d7d441ae936a24f996b57a36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc5495d76d81c4da07e37e8faccd11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606f8d6a3164cc64094e26cf41404a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668760af808448f06b78251b97f43b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b88356e44a2652aceb5b461b6530378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fc38daca4c769ee1ba5bd00bb1b5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23131d346890db611a2e7fbd5ff782cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473f003221a35c2aac338ef140ac35d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b6e4a93e7912f1de8b2c13a780b54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe326135f8a77223a9b618aed13cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d706b22322b41aede7883b2bf5c916b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf0fa9d59f485e706468a4bed16732385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ec12b9ca55090b5faf872cf6cf76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a8529b95e2a87170ac8abee92e98a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d694a44bb69aa991d860629466bbdda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66119a995b4d96aa7383eebf3c7dfb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8140c47e5a4df13998a5f793166fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907231822cd6be5f57375bb396065e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb60ee403995182a137520423c7c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cdd5329a4793ec1c000861920464e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f5a7e20fd04d307ad4fd07942249d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2759124d0d1a2a894bde25976d72923395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed49ac70c03d26bc7aab7e0bd3568396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc1c27701c9868c12f5c2612805fe9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17341cfe11902f01e3ce6e163cb6b3f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c5ca852f6322764e1db65c4d13bb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3749d53e282ff5eb81881faf51a1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e956f6955b5a57583006b6e28cde6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760f36eb31e4f137acf67f180af270d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a1254c888d71ed8655c6a607ff0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0886193de956a0d5d395e6584b3a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243b0e3518f8f41bc0a58aa6ff1ac4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f092afd88478bcf4de9d37197bddb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b311ac8ce14582dab0a8d015a8ef67a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62fa2f439b41324d1ad4d1bfa95ee0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d7a5a2839bf4f6abd9437ccb32db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef2b27e9771ffab5651e43af6ed6a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ccddd46b449f131af2d3815d0d357411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3883a38a5d3ee7ef9900b3d1157102412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfab2637224baa1672871aeedbc6055413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fa05456680dd4b5e4ea4ec17ce702414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146147d13fde7143453f6f0a3194249f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2748294a2b8da304ec618dc1fab63f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2440590b8f9968fb5db4831050cd14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3dba23e672e0159b8726832e3c22c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790767cdca560675143315125fbe910419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ae2c4d9fe1df4e7f84913e3a8633420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f795ff74949c432a93e2e8774a514421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bba3409a25bf15a8bd8bf454cb3ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2e5513e367f91a3b022ab9c400198423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e146438358c71f5361baea21a351424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d4e4f991754ad23f7afa45bc1fe2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e8475f87ca1c748175c0d8f0d9a56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1bcd7d5c83c452610fc0df4ec92f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678b11a28046ea98ddce61cb3a996c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce3ed9b80fefd95814e70c0f137a49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e4cd9cba97a920ed2982f60e9af39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e6a655d5b0690229bca1649492eca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09409a8af11a50547ed3bb5e3a7caca3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ac622ad57260a9d8349db56d802cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a515857bffbc49804e6b554a4d2e02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d1e65dc673c5fa279ea94b111ae3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f350ebe2f37001a46a0d8e34fb3811436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94924c082bf587c52bffec94e9bba515437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4758bc7486614da246af9d94eae8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691629326e221123d7702e8a3df59a24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac924aa45fd9b7c72a9931d5c147917b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775a7eb6f71f6b1a8fa36391e5b9a4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fe32247857ec4a36477fcd10ce067442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa8275c633f913c6851d56cc5cc21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d40da2269c6033f10702619163982444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e21989fdcb4218ad6a3c49ca8a8d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4594a254c262bb11ceb6c7abf7ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711aba9ea57e1aec122af21784b911447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112d2c1e08bcdf6cd7c4fb1d591b0e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1243ade7a0b69687c0dc69c96e8d00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac5deec7da0006649dc6e42230e78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d70fffe58c9ac28f0696bb3697df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811cc9d42694d328b3abd2fc430cd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f617c4da0c5e350b9cf8b5b483db8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ddde43a162719060e6c4fcfab6fdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b305780b6f7d655b0696c8cf4a9a800455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeafc34a2cf3f277c290f28643bd87b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f7c83be60b316872f8af7e95ec269457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec66c92f1192feff6cc20fcaf9ed776458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35844355b53100d805063c3c3fec2baf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884217ba55893460a8d07691cc7bac55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbd3c4e954886050bc5bb2bf50f7ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128301694c704d8886892cc9ccb8cc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2a7451e28db33c68d2d577a317b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf367ff6e31c6e104c80625a7d9998464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c64f30a983bef9071a817d8c5e91b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ef7c332762b8acdcbc769f463098b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a0db02dd4712c9af0adaafd204edf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca1f919c4df4dc672fc09328915dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad5b499d25d80364b48d2e6a4f527a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d064994065a2226c97acd213e339c4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603efd21f61d14fe35979bb8b718f8f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd519d7f2462ab0eb5373b9df274e833472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70076333750b847c8741abf9c3b8d59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e35e31197658c58f7bfefc219445c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc188d3fcaddc041d7c89b68cdc8fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa26586b77bb885d425d4c6e0041f15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3481263737ba9f5c853c8f13aa8d9f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df6401921d09025cbcb3668f053c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0483b86cc9e745a1bec62e41883c02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51bb9b6e5970ba0fd5198069f6c521480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d0b78b2830d108d49e476eca6c80e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4153fde53943074c1a5569fd533e48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334920db5e7a4707549e3f97f491b40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb2317c86d6e6a8d66955475c54ede484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bb83f1006c1d76d78522309563369485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848d639d3d7e07f54c3ea91af1972b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb351709f9d2843b30c267af6e5bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0172fc91e4d2144bc2c0c9813aa40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991138237253b7d493194daf00815bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb577a4ef1a2b940b05e9e655920993490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b1e31a2c9ba59b80aa8ab49749188491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47857064935109634fb3168ff7be83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a98df65b9875d6ad95f82d98bbaf9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7be869543ab52e7d74deac811f987494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961c7d443e52c79716dcb5d76cd5ec5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c638c0c9135b74ec0697259fc6e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3015cd7ceccc1810843300daf3e8b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f80af7cb00c5b45dc5ea05358ee25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ee975405ce1dd869471bd457f834499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e844370253e56859a91aed99c16a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df4717fc930dc422d2e057c3dd8874501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f027262c004d1f424095436912fb97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de031bd01b6d25f31ce1576e0b11b772503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345472275c498390f839ba023d61a51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca1b27b7303e44f35045f52bd8e26e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a669720b99fb0fc9e04f445c992b64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02297f57124212a81350786b278554507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571482b23e613e85343a5d5721d765c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dcfb2a7747233dfcc0358e4a833e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06577a73b52088cc293cbc7700ddde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32cbacd8fff94297e751d4e0e17aa9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b073e57679b57ec7076411ff8440279512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d0f0c39d18ced18a08d92009b0ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df7325284abca06a871737d23db683514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e46c04f9bf47a0c8d0df49ea6eb92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadffee5a419a50466cc708f55d8a996516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d6903b2d50c99700fa0b7461b9209517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d1c7889f36bf7a39f68efd174ae0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7188f327487988ff55f9c5d1b49511519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13112817e54e85e8c9147d8bcb1829520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43fb68d930a1fdd942a6d126782a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75007a31aebf0520b27023307f0c18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a25b4182f681ede11e5a58b871a4e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584ef80ddc7075f37da0b61720f09a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315b619273c58a11c89ad90ff2d4e2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afd8ba828228cec873f195c50ac9aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9426f5203a2891db78be44a6916f4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89755ab6cf4b5a6bd02fe15fd713077528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f19018a381317d6efbff2b65438b3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a695f4912292e799cac17b6f8ed2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c7c84c31e603bf40e309faf2a063d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55823a7797c191b0feb6755b3524d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090704ca98ccd559be948102ae0ffbe8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11134b1cf0ff42702ba1b4b3181222534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab8b2b7037a173a37ec55fecfc3cfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9756171de8a18a40f185d051589d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168623c63fa925ce81690d4210607fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16d129fdc8d75fad2c902d2310555c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17427426192c68098ffddd602529488539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ebe0a1b8f6fed145c66a738a323ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee6353b0767c72413ceda75a815304541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0a2af3ed224b9ee0520ebabdbb154542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce342eb49e39b5c68be1fe8c5b3ad889543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685fce3768b9808e54ce901272c73ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dc94374debc90134e09d03a90e9a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f2fe170ec2984dc9764a7a0f504f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d18f47fc570924e820d13ec3e90b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575af05e4650795600118ebf64cce21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87635881cfef1a7aebcc599687efa121549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ec51ab484899ebcc5cfe950641a83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1811fa61ad92cfeb1a422911950698551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b84e143bd8db5204dabd688f744a1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156977cbda3ee049ffec76598d65387553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b25a5280e7f74080ad77c6dadaa6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff99fb96f257f1d8d12044f0429d579555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a83348621c692b9e45259b8b977ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4e7cd5024c9bd7fabec0504878c24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd00c53dfc1cca5681cd3f3f3e6d8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72064027f4877ef73d0caf39ac6fa66e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b398374c0526aa676005fea11d7ccc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8eece356a9f2cc6dbfb624a258e1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1540af2e6656f8d49aa839eec0dcee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42106eedae16ef74ddc4e04b6d7468e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96607e041c59056f7d8b98913edd332564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651372e34bbdd640dfb19aa397c7a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da91c5a356b15bdaf6808267cfa092566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5770ad5fef76a22921dfa314d949c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38390008dd9c4c0ce583d715a4004587568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4df255ca0ab13de49fba603cd1398569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc7f484a059476039ee9431fe0b704570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a4d2521a12c5ae47a967fa4ecd62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cacec2e7d8c50f52567d8843d0008f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c935b02a6edcf4c3eee8bae6fa4144573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0059613678d54ce8e0a14dc0816157574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704f0d9aa3d74ede0fc64753f0a906575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd910afb3c94324885abc22a32ea78e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b8709c6cda77b5dcd07b067ffeae6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c5b203dcb42afd1fa858103ff9720578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5035de0c22f2de9509dcbbcc753d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffd9306e234042899b8b4f99f8fcc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddc43530c9417e4238de4cff2bbeba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ba89bcdfdb32363d42b8998895b55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab74b261719d31ab6b9e9e77e2413f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2d210c6a20db8bb577f938c5cd62b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fc308bd177c157d17cc7a23b52cce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a3b891120840d57c82ef5820f2eef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505e3896b8e6a2b0f29e5d20572af13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644655abded498b2551c2039ea66c191588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24208c3f00bfa87bdce536b36ba7c52e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bdd0c6b99935cd88a018a054610c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e4ef4fff7b2724487bb53502def96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075eb0e6b9f1737d3d0163ce4df7873592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8487176711d0b696f53f1c715e02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133ef1a760e0b0ab68f529aa1abfdad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fe8ab4a2e56a7a03cf4f32fcab428595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fdbdd1d2bf91e24aef9a06a7e8b2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9380086a9ad0053017e300d6772fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e2c2a2072d325b88df52117b9f3e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93a35dbca3066717eb80f46e8e51c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50104a5b2088d94e9cee33162ac11578600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1e8e668c31105f227c698cd7a0d21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b653171091f174ab68f670406c1595602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa24cd60d261830616dd1229608a34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60148cdc72ff0bb30cadc2c827ff2201604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2809109857440090416c4989a9d57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c730946b8f41fa33ae9e55064c0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf06fc79667c7e809417fda0d76d46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30744105e015bd539309c7658c65af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9a0724d349220f781c3cfe3d4f849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c170916f915dbaf0ca56b6f6d427610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6be7ba5156427a7816897f74a0c4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2d92bc08403e60320dc57ed33f5e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23a096769f92735ad8ad2a8c389214613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b13daad38e8a8bad18feb3eed4148614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84702c9844a1654cfbbac8178da622f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a15fe72be6912c4992ee2e8c45117616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d5fe1c3734eb5bcf05c56281737c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca1ae6a54e65f2846ccd6c946e5a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcbdb45a595c43a03c00af69be1b5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c931747f417665ee5f43734635012620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61490274b126a14a676ecb09e7005f8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93704d5aef5d32cf8b870171be40fb70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6200b26b30b1dadba9e472bc6b948623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555c182ef409596ab5d25a39961d996624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c5d254c4ac67a87aa2b5cbb515c42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515807137220a1d686393a8431bd18b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ace7140a4b76b416ad2cfb54ba56b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2dd11d3a010ee8d110e818cd2a402628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf479062f2dff9b6f739baf227e390629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a5644899cd5e0ce8b41383f4a86f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2c2d813ecdcbc35483a17d01dc65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e82ddda198a6f1e71c2cc30f2e8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e458bd711258232592a730fe0dd026d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84c753d8e65ff00dd2a920b916edf7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e599db7d2c1b7e79c3c2aa23129d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067a1687a1444f13ae58f1cfd72c7dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a52391ff10c0ecd25ebabbff742423637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d6237b281e66987c4a4c255bbfd28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738c867c5bcd462bda834a942fcf46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2818a3a077a5bfd7f1df48f8989c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b625387629b7e9b9b19c5fa267c900641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1808366c24c2b7853ed8d7cc0d6f91d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28746bb31c862600d9e55fb626c78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c957efb3ab604d12de5565feb7417644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487698ec376fb5a8d4d63dd8c8928a22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c655de16411a9cb1339ba619ce3d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb49a6f8952d44f8787e5759242b64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f4ec95be027b95053052f0dda8587648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21758eae48de00730942561ccf6c0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900ec2b38e2c7cc90b1ab5483d2b91c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab7248a98612e156854c2c71ee67f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f07a11ba64456a1a11594b902385652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d045e8dc40573fcffb8bfe77825a41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f216851e8c27e31b60acf7b8d3d2856654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fa1cf975caaba1dfb80cb6723f477655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855aa1a2f50e2a9b2039268a221e737656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d2314e53acbdc28ca0316b8835ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54cf6c50cadcfbd1c9838ceedc5dcb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51053bb072785c886c097dff683546e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1acafb377386a706cad3de3fe4a4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc57421554edc649c0299ce2c724d0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395214ea76213bddf3d475d88693547662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2706acb9410a444dcba845f1ec5998c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192c5ec5d81e410ceddeeb44657641c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f52e93e2ef3882d8d7bc472100cfc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72115d38627215e74478b7df16f31ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228587563718ca4be9d578e0c7a312c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e711f0233d69d70e17adbf17c4df0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc850120db5a9cec184c86966d3aec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d79b773dfcb0411ae1af747aa1e4f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbdf5ab4a4b6abeca527fd655def9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fbd039b3b785fdcd0238572843ea5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e88c6174b5ba221d83e606406a22f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542e68cfee8e184e0becb42a5a5df6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98394cda5860dc68e46907ab3a8a4672675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ecf1cd56f38688088e75643b8055676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f816f6160704f555b01126eaa1f6c9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb07c40d8575bd223913d7484f3a3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295ae1a98e623798acc573e79372d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b0b61a9584017ffc7f830146b819680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>