--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f309b9ecb78c66837863405e43f6461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877bc31601ab1d6a5b1e506d370d542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecdbb4c20a8aca1fd7aa1aa42cd2693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3b3c48167ea74ad7696c20b4bc1854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f56e816c18be0c89247dde1d29c8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e1df75620840852403a0062dc1d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6fe7bccf37caeb574c47786a9a4367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363c3ffb81b3b7251dce15846af6d408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e17b4f6931243bdae32d75bf73129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaee86fbfe1ab5c6bef9fa4bf4850010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82274b354a66296807ab2abecc886ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9795be347821ca0b6c630bcdad724012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25140e1555d0d285dc6c4a255f7336b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615ba646889e9ad0589fa5c2aa712514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d997335e3e3c36cbb623c975e5a95c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a83e6e087491c6682663a498c41b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d850bee9759840ae7f5f452feff37dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a105db95ce71123dc31bae689bf2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bbee95201342a2dadd0f22c5f0dba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d32440f9817775d85bd9b88a57ce420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446d841b7a8333a48348a44e8add6f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b33bdcf77d64ca51b1c585c597641d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe591d2bb7c66db457c5f265588471423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c86f0fcc063f9f9cd9a708cd0bdce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c730faf53a05b6d7f56f2e097329c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4c2baaff7501cf06aee1bd1a08a9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7ea10edcbdca15e0130c4976e189f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eefe6ed39cdbe258b394b4f5ec84c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f519effe0c3496cc146d31a9833629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80475289f33c559e4cca58c606fac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e836dd29f960ca33bbb14c15c9d1ac331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c007c72e365adb82c1f9ba276d19aa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331995d92ce6e283913293798aef28633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b1a028d05f4c3e4ba09770ccd081534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7896727ff9651f8ca1bf10bc1c77fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d5b38cbcbeb0dbac5c9e9592bfae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764459c8599c936ee356d7679b3bc3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65dd1b64e70c703866a417e14bfaef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15229af33030d265bf896b9e54bc449a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49999d579d731986933d9fe67628140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7527188441dc3c026359b5d2b3dd1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a0edebeaadf84ae11e0fcf6a1673e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182af7523f8b4ef9ac70a1a17e261d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e77cef2c1027d2ab93481d9f7021c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd19db1db95ec58373b81bb6da57845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234dee7e977c31de36e1d3474e464ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bba3130a822c1239173763b23b09d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a3da54f3dbea6600868e6cf7cc41c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff20fc0e12ae04d407c4257df808949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d62075ba6d4558029632c514fdf5fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73ca9396bf503ddcc754020f75455551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fa43c79bd622692a445e69a38516a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e109cf368f9d0d603bfaf3d88bb7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b959381b3c0dac495af54d734d96c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326965ad0c209e04f08a167e5a32133455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db3f8c9ac72281e1328ee64e3e544356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f14f45e3b270fcbd6cbfefe97fdb3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dec37b20dd1d8903c5397d5985667c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa026b81461e8cdd90e18ce381cd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db1ad3209943686ff5e42f40dc13460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe998d3291bab1fb1804b9f73a9ee0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1b830ff3e13e4fc11a173394671f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f61a981f50966e1ed813b16c776eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46c473a614864b741e91a24046520364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ba33dca6593b98b60a2fbd8ed662d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6a04353b450c19ac2bfffe7b6ee4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1a7a7ac14ca5aa9249c3322e8ec4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc12b0158819a8fd69352f6f1f5de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3360ebdc85933eb5e25a4d477696569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5b5125da3d7a03fe8bef010f6556f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb070f281ef580388a43a625391641771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cfa1c19574aaed3e46dfd67cd6fb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a563117fce6ad76ea578babf3157373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c467526091a2eb2807df45cae3cf57374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e4ab711bcd3a40e3c5690fd6861a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e8877e356c69483857c9dd42a969f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1aaeabfe089ed157b0dff4ff6c1e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0445fabee82e4a177dd94198c11cf8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ebefc15d95c35015c4d1b62b2827079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccb4f56753e22425c2f37ad8ca53a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a470826933cfb803c52f15d62f951e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e0062d58af8c69b2c127eb858c8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40cbbb0c692d7491ca1eb8fab77da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6fa1c19240047bc6088f850f6f0f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923758aebc6101ae002e249e06b5c7e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53acf6ecaa1d5c1aebb8f949e20e27f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f40ddf9a150e6004869677b816642787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98fe5ce15a69c7109b573cad368ffd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506782bc28e430d9728bc919d27beba689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3332c6cd0535a30dec10c27ba22bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eec58871b757527e3f5140b8d53b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c300831f925302a0789a4ae3a276492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7615bf8a9a17a20b754d674c0e581993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee68edde5f65fa592a3fda412d9e1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055427892619b83e42005f61e552ee395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090faa139b9dd1bed01e54a1b4f14f9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d454f36231e570b54d13db58a9b2b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def389df777ca3e4a1fca4e2ae05c7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d59d4bc86a79c486f8ad4198f7bc8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a3b5411f04458443b9ce553cbaba5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422ec59bb962b002ee28ac64113aa4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4415b42b638b9b3faf94af347292ecc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd6de3ba597d8eb44806b05805e549103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfe889b2b96a6c2dd3cbf4f8214fa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de521995ba5c828c085319b93db9231105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c561c810b18c4f38b47751fa895a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d64807f540dc92e6f80358ca3dccd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa213abfa9cb2a4e811aa0b9cfd0265108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca238f9294763a347d903b9e1048796109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec5c05a226ae5310e817c39d716861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0183dd90124204874474eb2c910e27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb69dfb749fa3175ece9a6a95c14183112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298e88be456c77ed006f30fea055ea0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88245e5eefa0d3642c2b69d24903df1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34a26c2c95083c8f859edd53c0954115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6761cb64a31126d9e4a0667bbf3e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da3db3edbfe7e3f1011950a39040bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144546866fd6e5c8a6e80fb513b006e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fd91cbbf36f685db07d99a6aa58c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f0d93b5b05034106db5e540cd9f12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cc409b6b4920a606158bb873b33dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7c417ccd9c11b9ab01597ef50d34b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff4ad448d2608aecf7326b85041ba4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce2e1490d2c63468e7ba25a8d56640124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca8f6038c4aec5b51d89335c6cb7db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bf33f728fbea2b18b9d5f8d26668f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204bfe6d0981cf5bb262ce8ae18a27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736612685937685fd610d26287e24f81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97996974a268da58367f7463efef16a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea81893171c6bc76f5d9133f03107130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96592bc59727fd2b62873b63d35145a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856318555e09f96dd9cae793c5e004de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb3837790d77cb1b6c0d2492826899133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c953557c38b53cdf03e05cd59154a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd14c737cf6c2727157cc84be76c5c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113eaac6a20e83672897a18fd1e32f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b04bba1cea0876f56aa2d86ab3107137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12081f4baed01b0957f6c5d27eea90cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7793cf4d2cba257b7e98e71568ec2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95daf509308a4ad40d6016d71f1caea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca20b4bce0281beb534f4c76a5281fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a597edfe871a5497626d6bfd76f2a8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cecc02432a0bfcea9f00ff980aba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1999c71916497b2f1116c9630260846144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f43f4694a95fe956a14608191a1999145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e4877d746a063ec07dc8e60e35f3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d85587d346d170f0de8eab18c562147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ccce363fbe49ec84dd654478425cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eba96fd70af324bcfd26339e2a4de6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ebe0b8943a80332a4f0356e9dfe8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe94a75c0501bdf7c53635a0af73cc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe33fadcbe5915c0878b90bacf5b859152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32523e68a27b0de32cf12bc73df3a9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df60e97dee6862361b0b33824e24e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3405ac8c5dfc8d01c4235ceb55930ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac11333173333005e1aa3cee656b0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd95e72fac2fe8637cb615578d640c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be303f9186e73c88f55d5c9e1cd9c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af3c38e850e49c92ddc0329197e4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ea5684db535bb136ac7dc7b8936c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b8e1f4215411822ceb287ce0657fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3485def3339609f6ea31eb554a05cd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a39f4793eee8a140a93c1749218c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709773196a4c98e1886cd306349de9db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c41bb528261b8f75f54743c73c186165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f507d6c0e48877486cea91789e3bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a857f54f566d3b7769e38f30230b32e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8943dd6dd13cf9f364212dc6031ce50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e091c998a1a44cb22912ddea4a64965169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989020ab2da9b2c6111b18913f76c6eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89debfbd1e6d86391b8662ddcc7a3045171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848df762486a12c34943bfb9fa7bc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b221d0850b4c177ce141d22cbe10db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604e71a45aa6560874d5a03ede44f12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10797d921f68f01931eeddd495fc69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc169411bcc176555d682bcc7f1c32f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d3be745071c0a557a3b1bc16b4f4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45559b6c4989ca4574af22391aa8800178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293d578dc382411a4af21017462538179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321cb98fa5074910704a97bd7ad86b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cdb43b379dd4e73b6a766f2135038181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c58ffff8372332ce0fd9ad943b4dad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d417c509106be98b93c7b198c18cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04181ec8a2f8ade79c9735f2e23862ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f19027f67e509df9d8ef787bfbbf8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeeced1fd85d239f9cf9a661195213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e9f334aad3c80b810f58e6c8b4d04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd8c3858fe28c8861f9da1ea48ae09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd764461e2673273736137b079e11b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833c7f8ebaccd6a0097292afe8c461190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760b16df902f9f6ca968d00e0f658b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929658393df4be57a5b34f8d56b1b11e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f5799dbb46e764609cf68f412d67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a59e0aeeabb6d0209c24c21265a380194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd83620ee2a4271e079dbbb0cd8b19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13d0aced493aeb28a7d1522a6e7e6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a37a47811b3549b70412c3397352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ce71b4c0d41fb8be645c849f49a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c714937d8bebb1e662e0f777ce66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596255c59d7d712b0bf3757990402c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797d286b0c6ec96a97d5c2237871da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a9300186ccac7f1d25a3b179672ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bec9c2e872459f119b7b0e926c2e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ee563a29f2c5a92985825d3ee59fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04faba3dede688af66659cc558211ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9358282b653f84c8cbcb3182a0105206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d9f35197744a11985165f48d90b00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5816a5823a6b9bc055bf7b059eb75ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219ed0269531fa2126d93e028c59397209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf894b970e9a8503b444eb8ef82e105210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e54dc1a375ced07840bc0984eaa1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afb11d940fca68cb5d9a98e7e3f8cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da19b05c401fb925960c03b73ccaed2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081c77599956a4407ccc5251df1c0f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cfa3273f6a5266b6c60ba70612768215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aada5bc3a4e8f195bcd2cfeb6a4e13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402dd9401e201663eef561ffe90e81a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d359f8afd1fecd40e4b583a456a721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35261c39102f9429597fe2b53ab2e92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fa79b07409cfdbce2158af3ba0103220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928629e341b5953d26ce2eac9ffade1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d8a39aafff9d738bfbec3f6c06bfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94e99b400fe6ce4e5b7f0eae235142223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc1ebce69fdf34505b75d28bc5850e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c07012692753faece031700ca89dc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d52c9ec47d44a3976d0ccd06c946d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96037285559c95ef5c34821bf016b7ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e1723a832a6fdfc9f1efa9abded7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f59ddf76b42f5a0c0d105350a95736229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc7e96dee9aaba3982841fcccbfd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f251d582616da43e6808ed8dd62f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c920e998ec2d153b27ba23afccb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb64f83b77b014e769df09c97fcc756233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df568c1683fbb69c18723d23d8015f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b62cff815b28a97fcdc07210a135235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7241f8a61a97392e4904b4e9d92caa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83be1b998d86b326ead2aec6516ba8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566bc7ab00446d3053b8ed85142d2c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87316983a343636806747e3f6faa4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1cf0a025581bea28f61fc20ff90ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9f5b93daa7d7ccc03d99f9ed2021f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74159ff48ebffe0b9c36bc6471f8ddac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379c5f038498c78311367eeda0c53d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc6aed231ce1758e3d67815d6cadb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dac16511f0935c2a25dbaf25cee5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a197abfaf06ad69df376f1b8d5b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee7fdcdc3a59511d969b897b78b79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845c4252bcc94d30350294a3f2fe07b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30c24e51199739ac073c5b0fa6dba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ed75ac9dde3d3df116e3ed0f71e1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa2d183efe6b738581333bfd4dfd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505461a41c760b13eaf125eaeb104a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c9701b11fdf47d3d54a66b0ee035253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847375c2d8e3d6d4330dd613c182eb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c72a0e910e78f9b77a9a470146421d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5cfa08e92436befc6a601abed6cd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7288bbb795458d75a8c3f4907c94e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364a817017493b4516cb800fe0ca3c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ef19ff184d8984768a78b46c72176259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2e594c61a228301b1826b1607989260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693796312070b930e27bff96f651bb3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925477624b1cf2166f3dad2bec738e86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899880bfb0b899d21bf00bc1aad7a59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b19ef2cd2862fb32567bda4ef1f0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234ce6524a1818e4b314eb5786be9ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd146c8f22be8007b0aa491226d2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc49c40b20fecedf100f8fec6d513267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960b5a5c87743b11f025ea0bc72daf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429820f7d7e51b11e8ffbacabf07dc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b69824c94acc896fcfed52e1a7104270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542fcb39239070f6fd9a96d8dd8faa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b6ea5df2be9ecb94f81545ce0b744272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4fdc6733f4df9707c80e4891a4fb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b818b32bf0687d361952330a08e8ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c2f395f017610c784873446b60e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeb22268269081a273dcc70bd61ba0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122ccfad7d8b37aabae63c70f81049277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f6f6baee7885cec0c8e519ff9b654278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e878b416454a036faf0b5a35a4309be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d97dbeb9163adf4b198bdf2f12dc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0370644a0b50da92fbf993839887781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f99f8fbc435adb73a73884072486a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26a92f20c9d4b9ff05584eb086806f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a955ddc8be8835dfe6569d823eafea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dd2896ce1523ab1ea227401c26e30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57818e8e92654820a29990834d8f00f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf62bb7490cc17faffeb01f47a0690b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dc30313c002f4d8073d846cd84410288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c859b036a961f3710bb3fa6f34df3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9205b669277fd6d0b8a58c6e06e9b43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac18a8996297c6229b7a2b409157f52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eefd7616a75a94a588435ccedd02b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32638eea16d308660e40bb8526064c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168c95ae4b7a3b7e27f18cf0c67457b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0705a8340299a69bed4691792a0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856691fd877084bd996817c10fd091e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d79f3d7dbd26bdea66901a7b6e33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2a4a8720923fb37fa9579a9429d15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd398820c5a3a58ee11899cd6268573299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cb10f9179174e286cbd244a2820e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5ec4559297e5077a1062d40bfb6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82596c10d591252fee710b706be7cf48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1dc4c2a407a34441b9a48c9d378da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e53197b2476be06970842526ca13d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b36648de2a9daddbb26c52e29a80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b0fdfe718a7b39c554d94bee70893306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80054762ff0d6f35223b44d4b1f50042307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33ef529809cf20b81b6ebb4756eb48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab369862c88bdb87503339e6e8a2bc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c86cf9968aa3284681167c594d4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3e0b6eaae1bdedbdf1637faa8f20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c8952b649a05ec58998858df61a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa99971a4b74ab9112e16e09c58a76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3538e504af97ebfdd56c696d3de89a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f78ba88255819fd7dc6dbfdd26a89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19993a0518886016cc24b87a1605fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eef843b82632fb724e3e2d228db8f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f48a0dbbc0d09553a7ac96413d5f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad7f5ebd7aa74d7232b4ba2bd4e5e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dcd130e2a683ada1bbc71acd21247320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530911450d73dc87b618ee539a024b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb74a87451140e3af364d072388492322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1952113243f6964c1c806db99d7b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12334949288082c0cb556e52ea4208324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f9fe216dafd8d7177efc6e2fed78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e336442d18d3f0c2b792b8f12b018326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2e5e070ee72146809b290b0869643327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469137ef3fa0d193148111f97ed2a8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee81e58704391179c9d16e94c35c9ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545250c3f8b18689c8d152ad240dd486330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad2eb2bf16de52c07db42bd94e456331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d63c7db7bbc3ac019b284169384bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3f56c2ad4dc9cd08ff8b4c9acb3d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da169ce257ea8733674607e1d75c163334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d686472cb6663e336e28fa881191cbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe6000ff2584227df2a60472ed06e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a84275ff47748573304286274b3038337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcab65363324b1de5889aabeb753df3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419156b63eee42ec259560a94f109af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f7a2182a4ffce494d2fa446cbd21a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091302bfbbcc3814d8c62fa92e7bd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cea3352f45860a1e8273326d5b634342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cac06b48695d736275615fb491efb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f0c4ae18c78e7854aafedc0388f46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd78b2e3d932e446c11c0bb7e0c8811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99339c03d1b2cf36cabb3fc86909a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942ab4753b6f38cb2159026786c0c23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e30b10b3d92f05e9cb36d30a7012a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e83511e537c60e54682f6263f16461349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df386cd8d19b58e9929cf29fcf7db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6cb4a23cb4d3fa410c42c9b411ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e485c62775a0250b48845a051f6b78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a6132b6f64d9643d5508527f556ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c0c1b18a51554752e46aae19b8975354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2a4eb91098733033d168e013f8a57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309cd1dc2065bc2eb9b43d9ac5afbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20096e2cd35df70cb3b9ecf2f1f9df42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992758b8de55bcd3ce77d6f8ddc9f0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d93449afe95dde3ac37315b16578359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f993d323a56adf16e680918c90f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e17ff71f14aba9c2b998de70181779361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4905a32732c54b09d2b65438a230c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a084e2f2c13587e2bcf6f701141ffc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c52b45035a9132296654c37e4d8b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e430124e9c0d7e475c28a77b5d86a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13a631ec7623aeaf8b542f2cd676c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63a2a1543a3cd199029ad4b7ca7f4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947273a005b2b24c077cde1a963e063d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccad4d63e91074554a19034568b151369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc5c30d1b2009f65df5d0a09427dfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54375a3b9a5433ed22231049d834e0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31510155edda842561f02e5f1d696f17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69acf880ac494b9b253fe78dbc56762373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7a7cc8a752180a9b8c548cc983ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab1ca032cfaa4c891161dd49c7449375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205fa02e724cd997e983c11935da270376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae169ba1f48b2e996e7ae42a0f1c324377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fee955c792b2a48923618ad4150389378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b54aa6e74d4e4620c2f5c4c55aa48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d004fa7bee4a70441b7a2ba80d463380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d5adfc6f2be3d64cad15ad5ad5812381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af8affdd3e0d58785abf432795a423382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bdae3cc10feb0f002cdeb293ba400383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a0a6067f8d5c9de191515f4651bcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317817c0e15a9763e66cb3c2e09da6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913577a33233fceadfcff3398f2583b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af14dafe56365db6bdb7860d615bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40a9f7e5dacecd27418b243a706c1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2697cf55f08574c2a5a59e14c8b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b60189e28a9a86b11dd935043432b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb8da19a5318abaa2a68eb60d2e810391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2a01af84157fe64851f50820b3a24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3839ef328d68931d1c8506913a7e3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d122d779678e518662b67349ec772394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df7f9cf31d131cb9e0cf8feb42c78e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69698c30eb7704fb8e7f9dd5324066396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850279089573ed838525e63fde14382397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b8beb8043a9ee4eeb9f39b4cf3c3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49e99303bde698583e853ccf808570399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392db8bfd1519cd48125473a270f013f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333b6f6186e70f1f6081c54530df6ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaa7879fed1fea66a2458a58487828402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11893806a5fe4c0c64dc0a33719322403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575de0f178b3f899c85cd9db23a352b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0611f33581155c7828197601dd6b02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc64a4bd0773e45fc789bd8b93fb94d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40c6cdf835202a9a2e6c0ce8635ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb08e9e534235b61b87c0f0b7dc5e21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52197bec24242c585dd56114fdc6673a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca74db819a22a1610b94f85d783dcfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32158cf44c93640d1f418085343d0b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129bc5770c8abb320ad5d5e0b550cb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb762e8f4658190766a4e0112dd283413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc98650bbf0f335e4ccd783a926b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c0c1216a3627badf93331ae5d674415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21185131e3ff4378bc7228d3ac8115416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac196b22c367e4241b8e483a8a4efd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c80f7246b97dd3938e13bbaf86e5ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186331c103f6acdab20a5314164615d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a86d19c573b83c6bfe38e440d425e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc653b0b9355c3c6bc1bd2618c4aa3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7fbc1f30c9b30600cb133e77b3846422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013733535c59f9d019315041cc818292423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba85aa51df4612b78ba477b6ae89209424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11129ca53c0bf08cdb316db5aaf78ad1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f08a3b7d06ef2c2e25b325d513d3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfe70bf1617a5522dc3c52401c10dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922f8bf4fddc75a13e266c784daab09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143eeef57bd864800c4b10b08d3e698429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2704b05e3efe087fae408b84f373301430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a796c142d3f7428aae50045e4c797431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9e42da8247467272f8b234f74e7f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9bbce7a52219aecb2bc24fdd63211433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac6af713d8fab37c9c5a4b72c5db76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c75a0f038f287202388cf14faaa21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d685fc436c9182e762422af144174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8414031cc02b37ea1d523e05d1a9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44485704e83f1bbd10f0dd43aae53e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae109fad3f433f2742e89888a95b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc69e88f5c5ef7f0251ee2dc25ce81f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3e04aa0cbc5d58a2c0e5e8faedd69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f72e37cf15e4b25fa157113fdccfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acab13e86de734015dc3ff40cd6557443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aed54718fc90c10a278ce941371bd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3ca055e431227955d6adf853d61ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cc0717f9c412010dc29b1c22056de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc092f391866e01819a26d87741d8576447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992c117bdb731b0ad3e4c270c8177c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba2e35e62df6edd98fdb32321212a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d4cb7aa461a4e39f3a20c381a703450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e01ba097f6cb4252d2e8e736dcd7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77369686359f21f9238419bf243f59a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e106e81b5c3ee93b9b1badaf9860b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644740ce08a71aa0183a5c58c9611a38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caefdfe193e9f7badaebbfce76d812455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd3e6fd6c48c4a5f49128cec450242456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9cbd33fc63a9a842e2b76a0c9f602457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31900e093b60fa150ddc18ac541712ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77282c0bf5320c4f32ab4a6e434bf64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ccd044d4e645597a49b86e63366fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08f3648fa386f8b4abc1faec5e5998461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b67051f8e59de95175ebb9049871f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312184af400be553a682dfc992872d6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cfcc62876411dce2367d77331e5bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe91c5557a6fff93a77c2ecdb7de86b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4df864918ee306a66f30bdaee0ceb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9bd35821b7cbaf23e3051dc91aa4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88ab9a515563ce7dda9ee6542bf336468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b387a4de658422ce41e4bf3082c14df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49f6ce685a3e6ad8eba54f4a81730470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088415b31be58d6763ddf7a2fed3e63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f028afe726ad3fd431c08da3d87b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dc90871ae8d987380d3d6aec89e54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419c45efeb90b41a25ea701a8e7780474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fd87a719657388775bff0544cd2ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c674fb0f3a531ec8ed91366bb385e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779efca4a790750d90ec82cb5d9bec3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438762218ce13d49ad14fc9552fac0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a1291ca7e27d34194ae1b7f149c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f344ecf53f82ab32d733836e1927403480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103afd2d5ee9d87764dc2e53501aef5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb457b8b97d629df1a2c6dc5938c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c820fa1dd0852a65bbf5be94f2f254e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64146e24feb7eb84365cbf5a0588cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64685be19a02fd585feddd3970673485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e3316ec0ee47f27696b0af4834003486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096416ec5b9c067e23b4f2e56f15b1af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027117b33a363d50a79aab275cbf893e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b934918e19b89fe0de0c69d242386e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22f6091a36c4a12b59f866215f03a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e9ee48002cad2ee076b5313269680491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24998dff60f3525b72f037d6d5c6cb54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79416a2ea7794ee13bd7ceff9af76919493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531efeb14032522867bd34c9313329494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ad5b30a11ae96f2c53f8d3b12f629495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c99a261e5a4412047465f61ceab609496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b4e9f1384ed40618b69b043a6c68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686990266e418f6b9d3a83a3d2a44dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab2dcbe98a8ba9a5817d6b89dba75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682495389aa6487ae371f235932b4a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada91382ccf4b3c35019e9f4e845808501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc2d372a94c507f5a56e5043042a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc20f6c8549f5aa6670bca722170909503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32730e1453fa621e6a9ced809bef281504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f102d958e51da2f0cd62321fcb1de97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573302f6ff143a1b7ccee4935eed0b6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18563f4bcd2137bc92f64b9ec0d90b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39127260aaa258466e9efb04682323e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53d6b6c1ee4bf54c01ef08f18dd363509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5456a2a2fdc33880c85843d608b621510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962677c239873f86644d0135073d1a7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841591bd8c8eb1aec797be40328657c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7db151ac206c0d7620021b2cc7db1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fce36ab689ad3696f2fe1b9999d77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0655b541edfa0fb3817f0a8fe5c27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745b1cac730fe2a765a1ec2129cffa4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbda44182d9d6e35e053d44d2bb0b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aa4cfbc48775c6e27d41410a29fe6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33fbac6a8da78fcad656cdb9eb82b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1724dd26057f2f6a5a97e03028301520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9c2efd126dd08bdadac590e7162e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d33ce6c04cf06cbfa15240868af6cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e779b386017a08e0d5b7645c17a1489523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d770802b18aaaec7758423a539479e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8170d4025e933eaa3f1cda4286046525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7f36f88a0ba45007424b850a720f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf9e7216847fa83033298972dafa0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305acaea02799b17e75e2edee97c8675528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c50e0e77993a2067c931be48ab93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8f8b961fa9481b212eca67186b867530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c04b8a91c00116d75a1398afc6d59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34c196f7727153d8eb00feb7939d0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f7bff19d70e6cfc2d41879e1c0f99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab1e404fd9a321f4e2133211f3984c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db56da1577c3f8cade6a4a4580711c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779179a88457b987e5645830fb74656536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d4a4efc18c4317067747048fca0e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e87b1eda66cac3f3313dc73a0df67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd23a985c56aaf9203b1860e5eb8c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebf1b8998c6ff45fd913ef502ebbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138b20b135708f852726511a88262d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc386841e6ccd640ce2bbc2aefae1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d94bbf5a660d49782da73f269aece543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d3abe779904c28e4ae96c721b40c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05645e202a6f923754a111e043a5dc34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71113b835c61ab45926621ffafce1a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4a21c2933c44d3a2daa589c91279d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1df13505b1a0f9b8657567b6674c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd604e9262857248ec137a33132dde2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1d4f501be75073482ecac74ed8eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a80a93ccc857faea58f109b178a5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aeed363bcc0fa95a355ca77fcb353552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b111f81f438e05adff50575fe494542553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab7ddd878dc823bbce260c2d0a2398554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb86be97ffb6236d8392dfed79628555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec997b97b1b47f13da57406576e9faf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac939a8a6c35e62453517eed379e95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf44a146e822a545aea2af3c98a35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09480ec7321276822a3dfb5227f69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f4cf8f7959fbc56dc1d28eaf43ed8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4a7ab6204674f6b558ab631caa1e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44912796018553e5313afaf398130f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafee2a5a28d39d612577404da49f56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df41622dfe669ae10e31184757b6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caacd8d07c7a5524238287df2b6939565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23861261dc0d959a5bd8cd5ba8d56849566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71ebb1f5fea95faadf83d0cf089fd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de8e27d92d5fcde9c499de7602850c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069a9d3d2b7f2975f895fd8900dd51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ae17c2e205ea1537c4345bbd67c7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178090f05b6d25f5d8d62916abd2419d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f88e14ec132075bc557095c209c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cf7e8ca1fabab87f9661bfde7393573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc1b17e91a572797788211ffda67c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ab8030f2fdb3d4dfc0426ad50dc31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912763f4360ff11e3097cab0c1c2ea9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5619d1217119e0cde0d03fcb9238dce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda9feed510dc902adc7b4a8f4d2848578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660a7c35702999e84446c5e70a6af67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d748c8fb4c7a3fa75f4fd1242813580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e793693c4efe3409f585485f31b68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3d963b67608118aaf114ca09d10ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a6bbe90dcb6f177c99e8b898562fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1365d6f981066a960d782293dee0019584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6941123734f8e80c005f1a1e9d4e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d1e76f0fdf2618d60465584dbe0d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28bc8cf12d001803ee311ea07b205d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f6058ee845e849a5ca4433cbc06e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef50f5d3f1d9568ffe14f07ef7c2f25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bb0741327f4fbdbc471d0626be5ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ead69eef0181b3161af1462d2ef98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d1b9bebdfe97e2c3a45cd8e22c9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee81b3f489a5a6e2de306737341aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8546dad049dbe85e7fe1a90c62af9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73f15f66bc72e5778a3bf3435fcdef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa626c969ed5b427638f8e0e033623596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b856340247ca9117bf7d5b7830cb05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0eca4fa35d0a6084ba1acbdb86e0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90230c151ab54139b33e5422eb5c4b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca818fd5e42f4571fb693d531b501a08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f955472c0b0f4248f8f45c26e8928601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613fc2dce1afd90a7754f90bfc87deb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f190a295bccab2777ac3ef057f8902603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d7497eee958da36f496c1f558911604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e64deca25b98a637982c3d072d544d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a251dc9fd753d3598c1f8b5165866f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01952b06e9c3425ccc01a4f562c2d4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077964a259773a540b13475832e0472d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e41c172fe83e5cb1a45b5bca0d2138609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce325052e28eaf90f4743832880a326610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec91b1a9c68e6042bfc88f342dd552611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a467abdeffb7394765fe191d9dfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b36b96b91ab0d507e425d33b16f24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0020077835d88ebca6e307ce1097b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ed2d89f8457f9fce0bd2d9337283615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a7a1302d414e051896e99f897ef58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34171307dc6fce7bf3f44c222f7ec2fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395603e7b2f2ad2b30df9c2b6d8806dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c188be0332baccab7b8c43c7ab5cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ffc317b26f441ccefab7d173ff63d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617ceded1d6d2fbfa165c60c1cbec3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af338087cd791a92e0267d0014501622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e24ec7935dd82be375df7361f3cae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b6020a483a69413ddfd16ffb1d176624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc7268594d64c299e2b6ec0e48b8df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f378aa5caeb29b653b9ec53c867576626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722b3ef8ce9eb72b97c160cb79514c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81274d594be3dc4b25d9c4aeb23214628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f44e10b6f8aba8e0e85bd31952f8dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd414b444cd06b3baccc33e5529ef104630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576d5d5a22c54b703f0bf49ac44b2c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf9d2895bf8517081797ee3a9635ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769d62186a4f190e93a9c7ce759eb12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f0ccb0c8d0050c51f74ea2983c793634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508856b9e96e5e2026bc41f28ada206635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ddcd410406eaaa3bbf686f06ed20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb07f4333af495977e257597b5880b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d664e97e68459e4535616e68599fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea6e78c1c89393000e7690e3ef6624639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c54a680122650de0f003951ef02977640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac160bdee3845185e405cd866e4571641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18edca79c95f963e59988864c91ab6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb0208602317d94d59a0d51e7da8ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356da9cf311433dbc798e0931ba9bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7fae599ed06191e1104d49842022c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a27e99bcd3e95b271cffe3e39804bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac13001653fc825781d8c2736d997f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73574c8f9c69d1be2c7ba65ca2a11d0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a8bdad29b9da940e3784080c4a928649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89bb5d16506ba16daf9d045f5540c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d21aead068e2ea87f2bac37c1b913651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417fe19662ad6a027657f9c58580d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf7aab906b7248c869dfc46f7c577653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaaae589b6313d1b50aac54ec2bf6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f703f70e37db145f602aeb2b732159655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d8dd28e317e33aeeae9cd11a34ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df89916f7f7e53ecad0cfcbec58867657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6836c5a051feb603425683d85bc2d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2433ea221d9bb19ab94f1e3570823a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d11d571e85504d3894845b5fca728660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a3f4e8071b37f788f1896213cfb79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baff66cd72527501f38b3bb265b7df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcc69112ebb10c2c8e061142623264663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b62b30a5ec98c05d2cae446209b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8d3b183f201cdcc39401e556733b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cdfad93f271cd209f7a52d30c3abf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5357b949fb17ad244e0bb9d485f0c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc965d9c498c9a766e08a2706224f3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936802403e7e6940704fa354c3c12ac7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326b0d9eac307776052a5c057eab283670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342dc95cecbb75f69a41cc8a62a20c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afb20e56c54c4a78401e78d3e9553a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570ac5a841c9e8eafecdf130b5bac6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9638afecc15ae51da383c704481c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac787db24d7c977ffdeb50ed86f3fd18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb56db99fa3b63bc7475e6a8dffcd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efde2f29034e9ea76ec5cb441ab84f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c97919e6b83f3e222ad990fb51398678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226204fb7d4a082aeb8a3f33722a0f43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb346694ec27e4a01f999b03c33ab23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d19e4e356b5861e81641c066358afe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33025d571451a6505413c5804eae77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0cd5a2f2e47ab4aec2485528e372e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c7e236bf4c1909b3cc0f5317652e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463583305022acdb919c538bd1b575f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc5ea49ece189b4888d41c9f6caa51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aa5efc45c9a4ff2fb79ca23a77bef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8994cdbeec0fa6abdba8c7a701e3093688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e81984039f7e6fedafa2c0a5363626689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49fd476136e42fea673411b35c65b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d0abf0268118921b56f670037392e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c390606c6a12ed32e6a1c26967e35d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e4cf8693cc70fa02ea47773e385d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d00eec22886c7d8a25e395307bf89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faa8d597eeaffb927d9d28b1f65110695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b8d66a2f37038c4163580e090b5ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e894e3de00d47725ab46d8e3d70293697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2fa8b71908786a1baeb2dd6fefba4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cc810a9b40f14342f5a0f5a3b8b49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0132369b06760f6821d46c4267bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d55a3c2e867847dbb4d63f99d8b59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f369ac0bc3aa4355c78356708f6707702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0aa6197558357984e9119aecf3b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84df7d1132d2a2df75fb8ba9e6d20d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645caa7a366f37e9245b40314f042c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091a6649cf3605a94d240e6b6f59596706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88959c12cc9e55c170c2b9ff00f0cea5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd0872fd4c652f95452c8866a3d72708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8bc785def1f1e46158fd36b8035a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b98f77d3c86d08016e4b5c4ea5aed52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf02923bef39da2dbb16142071d85533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdd49045828e0caf83b0d82eaa76204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767e23100bf932e50c304205ac3e88a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78362c38c8f2612b312a7732f7324d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506e39cddee9b0e75db2a24f47f32c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370f26a812cde18f892b5ea94d4bdb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e36f47526b7a30b7503afac6447d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ba5e88961446a0d1fb0da64851c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e6c74ce776333c9f7a52f17005c5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93c24a5f75c1a59d4e16bfc461e1a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2538af3e339b543adbe4f83b3b2896c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fb5c6ad62b58a4c107f7c97207fcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496e8ea6a9f6e4f02e400107cab45b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d72dd7a57ae5b83c5feba6aa3193116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158652fc264f425edf1041893f587dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d7362d47f73c3ebd4a2773285d0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c425f6317492986c715ccdf67dd2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663c30d6664c4925bcf56e01a1af0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7e4b45ae3b35e0a40e89b4b7bcdd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aeef0f14491b554a70dd9e667b6da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d60e66d8c671fc910f38627abaf6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017032b78ea8c73c0e164150aedcf86e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f92ee30769f037c0dd901d8bece0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13804c97dc71aa948ba2598a4e39698d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff747cc1cb58f6373375c146bcf8ccfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e95d13d92cf1d44cd907fdd306d5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785485ddbd92362333d648294ceb4c3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d58e8248b3277c802d82dcbd3f5f2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd424d5ce9471a02d7d3ebbd5097e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac707aa30c52b19c0471c32633a41132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057575ddc89a82a79038bc9eaf238c1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdaf449cf603f68483b06d29014db934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b546f83968c9136561800ee1996935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b8afab919f6efb999907aa315857136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a8fe8b12d7c3c9b44d60cbc71603837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdca81910c0670a3ece25858e783c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1905a0c6428f0e3faa0bb5e22b464539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf29916e7f48d186eadcc0539982b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d76d296caca1f34d6a8eba33a0add41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb773452fb61797e635db125b189fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd05f443904071a27ba0594d10d374e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f66a6ed8b2f48d9b12b1298e166a2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cf68a60fce2ec530b7069be73f72045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a2bf8131619f778da0d64e57ec03146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954975c4c3760637b3fb148da6b5618a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d92654a679b5a97770db497afde36348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dea775953fdd07917dcaa3fd4b1f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ea62ae54de8988ad5810041cc81a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d98d48b1d945f7c21ad3dddadd0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16939d8b8f65c01765bb5e9688ed8c4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc095fbc454e3192d10a8b734fb94a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30478afab59eebb8948a42d9247dd78854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c298c11cbe23a78ea1dfa88b376109055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff74fe51ae0334c09ed11ee1fff44956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ed9b64cfee17203934c52816af2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083adc45f342734f9d7662859ea269358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ada02f64e2766ac18f8e2a1ed2cddf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10c57ebd9d618aa7227a910a514b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0555951cd5ffa7b4d98e438f414da7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec86b0ea5d7ec3bd3d460506c4905b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b255bd64842527633c4e61b04267563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601f6c79d1c9357ee9bdff14eb275664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec34059bd60402f79c75a30ebc81765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e1829597cbea4240c45a073dd98c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51149f9e0c3cd48d7943347f2826b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1622f798d29992f106411577139a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38aa34d58109925c4bad6b4d1a5d7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b28442738ce16a38a9d66ee2d8099c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf97075fcc32b4de110f21535bbf4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338b83ae006584cf1f6635c9f1b234c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6c36dd8f383c8f844a6d8df2e585b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a864bc0122b1b58aa7f6d03ad88680a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a99ad53fdc6015ea30ba0520d1bd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3dd445130b5261ee1bc206b7f790b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a331d9d142b18de1e4497b7eedca977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8057e25ee888e7c89df5676f2d7c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f35f38c807ead212f466cf2be148b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d50d8751c0176b27a6a70c0b15fb4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5755c2cdd6877ff6ed5235b2bb87db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e3d6dc632fc94c32a105c8121261b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35853fa6122c3eff7880b039b57a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76fa8355e9bdfc90132232baeed9de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efee29e5029b4e46ccfcf617f7487d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a93396a62e6e56193be6686f3461f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e695a5ec687884c7b284aa14ed24a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe75cdf36b16b9b69033ec80b6f39f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09f70103cb523cd9f94d41d9348c5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb358c9cfeb932cfd2ee9410fb7dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a722d0022becfe9032be837727da1f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d564770addf7c092708aad5aa5b8e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbdc833060c7548a03f51336e024d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9931ba125889350b450e32af511fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67317fbeee0d4a536fb5be173384cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df275415aab06b5e3267a9f6a420dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f10c2c9e71430b9c40fdc3f625b0f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbe3b219e5a4172f010baba9ee07f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8cbc16ae9d1f9e7c5428dda4ff2f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02d9a9a6d06d5af4522bccac6ee03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84575c7174c885173812b0cd3a43edb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341009bf5be56d071818d10e190e869102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390653e7735549b5c7900b7cc14ca37a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955578d8874b3d7f502e880232ab8bba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362677a70571669ac47b3cca7af1808a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2365ae2587fff70b7ed57f71ac561106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e723784e1b2ed391dcb6209dfcfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86a251603f528a9adaf9e732d1cfd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4045f1681b1b5f3ef4a9e0b95c7525109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f7b5daa7b0293dd349b75610de437110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e389ed633d758acf20e55a3e64d2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897a4b6cc85cf1a5282dc1ee8ac9df5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a603b487da8361bb09f0f4c1913a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c7b015f575f6a2a274b269095fc13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79dda45a4f53613787fd96e74c1700115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d20e2bd8507ef2c1789d976f78d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff2e4d266e74c0b2940ce2317fe10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829637e9206a2c4555b333bee6880b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26f70b7510f19fbdfce24525f2861e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a783ce13f86b6d35a34b2ea765b95c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672ca88ae8e841aafc772d148e8526b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b308198696bf193d4bd9c840ca241b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d07f1ed288904e132609dd471443123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cd599db9e19f663a1f524b2438e82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf26b650b526b0c1deb56a3079fc21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552b7d185f9b8350a3d84c7df31dc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fbd568dce352052466eebe4d0689b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2057c15fb63d1748cf159385f0a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686954e88733cc4754936e63cbc764129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da45efdf399edbac3e346e1753d39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186234f721d4ef0237b531d3403fe6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71025be32465432c26a3db449ea437a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cedd90d8aeb20d60ac2402ca394c24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b524ee39a48a87403c85f0e2bac997b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeded23f62042409af3fce198fcf8cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71ffdb266f7bd79a2c24759a79775d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f1678660bc566a7d445078b3f79b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3082252c9b52ac54023b103b69448138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b834652c0a2553b5be6801ce7f0b03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c896be7567f693e67ee9e3aafc9562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03d1fdcfa013e22d26b8faacbfd703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c322936a13754b0d4ad8ab5ef458142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693080b5ff4a61aeb5df717317dfe299143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30c1edce5c34b0c80da14f45874f78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56822cb9910a069b6a55bc1932f8c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25085cccd77b2a2b98e83b1cf9b9b8b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99213fbb4dc52f5fdc268d429da161ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a45247eddaa913bc6728454480c11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e3b24ffd58d1537df6c72345f0129149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b3205dd6e04322b98e8630d61d26f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8adfa50459f51da60e68d9a3b5d616151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66170bbca1f964249d70f085cebde4cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372563384357eddb90399ff8591ced9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eb0d11fb3fd914ae11a23e7d41f18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3f23c9727ded4b092c55834919433155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bf6dabf264358cff38491a51aa95b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577260b2a1f67126275b25ba18916a7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04bbc8fc4c8d2795d163729b0972bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82f19231b475f466b1c83b22e3453f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091775a5edcfa33c7307f4c29a532eb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef87b612ab8d5c6bcc6796d8977f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09539dedac4849c230736fe29be9195d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4447dd5a261394ee6e1926489939a0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfef842254a0a8f98e513a71b781d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5f0c83d7bb306d6692788561d754165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0867cc99e76671e3f6461ce14d94a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adffca1ceb94d5f064ae9ebf017955167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07f330217c983581a0ad32e7a7396e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c463c049ada7d02ebc31deca165b984169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea12fbd879b8a95565d1a96b9fd7cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a717fa0dbefc9689f0ca60e04a65f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab8770d066bfb5fdc280e056df03a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720653754dbdbf64f2f3285476e5772173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aa7aa70a338f01e4b4e8f6539eff0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd154e2d9599f36ec4584a6392b95d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170e479e9b07d2959f07ec37bcac252176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f03909e4c862f0c4b858a2f59c791177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce4eb17be6433a6cb43ad5245adb33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c6ddd7eabb44f40dd625a409ba151179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167c9f2821902828ebc0b56b7f9e13b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a70f687e7b6be0e1b1654573bf527181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eebe438051ce5adbcc2209685e70a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bdbf2eb91fcb0e7735fc180b0428c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fff64dd9193613b32f06af4b148bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c2cd0dfdc34c91d1586b0326840b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1161f598ee4a2a638870b12712a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1b3fd6697522501dbe2cf937782d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c5f9c3bd8d11a974d0761236b1fd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7fe878c2f1aa3dd8265695239d3d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b4515d9fbecabdb14dd7cda8d83f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9eddbb23c3b437d406b8a8b146de2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde760dfd673e1244e50bcfaf07242e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a1963b5ff5d773b968abfdb0c1f0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37b5538a87ee31383d7e6f75635903194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600f1f1c6c7451045bd79baecbcf34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6185c167d85faa804291ebcb13db1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fbea50412d59ca1f004d2d4947157197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25ced76eba6a484a4635116f9ed5b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55640155e20574a998a44d1e2fa33f37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e4dbc231d56a8a548a0d559254af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195555e020d614530c515d9a0692d3d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042a5d0566e1f68c94363b825439eaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba2dc41e9c80bbee7d5eeaa449d8a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2d2cd9ef977f4a9382979c99ca1cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98d4ccebb0fc54d269c70c005ce992205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e032014679e59ef02f965be0033f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a25f81001f5576265a7bee985abd1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab2e3a476ddfc524955f207c5304d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a411d1e2520417318059b4b8b0aea5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919ec5a01878e7a064e1d7a86762dcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566953744a3ba6ea4bb66be9935c422211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e607c4265b331a5def9ce66ef73c73b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46f90a8b715e833d22fdf7fea0fe6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac3a82dc09bd3d35a33d7d6fe971d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2da48b546001bd688c441b9009e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c4b32f43597493298f5c9ee857bdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c1bbdfd65ed44ed77196470abb63d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae7e0d08aa17c232bfffd6e648318f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af79e7b71a602bdb5883c8c24a713219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2013ab9601ad04243ae61839cc594a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199914cca45542d2c543f51a66a75e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1c75720ae82644e7c6124060efbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a7cf884cbbb57b2d6cba481984e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a1467eef33bc9ca38758dbb2786f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ece35a9411bfd5cf68effadb7194e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81919398ca0d10a9b4e8e3fcf49e5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778e79b6d792ebcb1cfa9222a421b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf4853ade2331c9aed313592890d7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99384ae64c9f6573eb8c380024701cdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2948405bd0365c1dfaf6e4d3322a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161a366e52d1a59bc752115a6b9e170231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fcf0c7084bb2d1f00e0dc983d2bd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59e1d77056cf2e8b52395514601bba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cfaab692cdc81d611ec1d078e3ac4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee4e881db56d2d3a7b26745260bf53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadf2c28aa61e79f60cfaf4862b5d70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd213a47fe2d2490598af51a2e7f057237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a54ddf3f47e6315b1f29e6491194f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5b2df55b896451a21fb2776b04113239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1cf921cf15ace2a7f25305b4d11c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fadd77b3815232d2acf59c8edcd24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b825704bdaf5548da531f43d45e3222242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f43b3482a293fbdc9c9b8483aaa6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117adc3aa83ea3d43eec5bea7d36a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff1fdc40735c3f560f129176d0eebb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846da965431cb655ef3ef06c3c8f7ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274044fdca4f3173ce7aca4cf58cf98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c8bc8002889f23ce22e68a0aee0d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9889d427b758609d2df368fd1f153c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3282f6bdc814e8278e5d26ecf37e3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3621375154395a7b7f971eaacdbb2d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1f32379d433d9e90ebff4b7fa5b1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba321a365bb22290cfa920b476b825a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c894652496c96fa2077bb0c8882a19b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d44e8f68236c68d44fcf112f3063c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2167781e7396cb8da9ee82be40aeef3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a42419b6741d2f6b903e1b903bae5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed3ec4b2743bb25389f4689ad89b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e0114a45a591b6e44ee79eff8a73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6b0ac22edee3b5aa9333181a6922260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b890d8fa5e19a2b2eca5f3878a47e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b451067fd7244f5d13d2f1d43210c13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c3c0b5e00a9bdb6c6b60496b4211263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565a46ee02ea7f4b10d680ad31e7049264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc34f50678464b33dfdd4f9338a8532265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce55436ea1380d09b62919804f012b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6ae9708b9d2eb7f7b54ee40857f6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32824c8c6b68262546ea2f9e0bc6b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f5f271d63edcfca463820c0fd248269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb0079acaa084db611822401790582270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e90b534be540aee4703e1e54f285f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d357cc68f3cda49cc71f886df7dca03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920f8fab285dace98e64313c0e6e9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5bc4b542690f834ed885edf1bf027274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec5d7465e60c06fcaf8d14ddd7c94d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4781a6a990899065e225e82d45cadb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d667921ebe0e084a8c8215a11894529277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44633e90ccdaba275b0451baf22fe6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4d43e4d699c657b8b8d40821c57dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691a78330b500019049bb093d68b2fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94a5fccef56768b0bcfb35514807ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff660b42f30ac596a129d7594f1255282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b63b022c2d803c83965438878cbf3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9be03ce4cb6cd4943e7cb1755f107284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3796b029b747880912a0b1c3b6abb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6381ff777d0a98dcb39b780638096a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b6974828bbf9057fe4245fcbc56cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf313a78e5303eb399142c4a7b5b28e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b0a3a43250e932427f3d5eb4dfa49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be431c5d8a549efcb53c0fab7cd57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef658cc718a588ec0230f5abbfea3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d1559c8dcbd48b3707f2f9a57ebba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c84f7ebf058a59d9dd7cc8190411293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db622ed2d426a0d6285a5de3eb740ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d98434d81376d19d5b855b0fe3f21f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b961b2aad41a18b6faa36e36978f53c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb981c60b748ae69b6199035ae8f6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c6a2205b00f1de73c419f3c25942298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb608664baaf39acb5d93aea47314d4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197376d7ec0d36ebc18cdb03d9469bb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0770e37d15c46ecf444270d40086301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c71b87829e026ac78af8530862267302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434108c75e03a2904fcbeb2352a6871303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3237027f30f719f386cc033adef3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cceee92f217b5281fe827622123828305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b62acdb1d28f89b4f8cb6ede3e959c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7325a5ca1f942041ee2461f0411e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6b0e65b8c3b63fcb04e91a7ee1eeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdde47b7517529dea2b2e3c8abc186309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e780b8ef7994ea91552f3c94de1963310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d527b5ecffde48258d1414c2211d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d67f26228a9e08a4919867c433e367312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0cd9b01ea424c187e7132ae6fba75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bb99533acd85eae9a66279a934467314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7129af487f58a6e5e3e39bd37f419315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90047cd26afd21aad4add6a9c99dfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd7def62efbef7fab669ff8af8d91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9788d027e07769c4550534406bed3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20976ca26d39bdf6c8c14d002abeb120319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081245004f9b1a0e05cc1ebe7b4c43bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9a00cceb535ccc9fa755fd62a178f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a931d26fc780ceed108a2ae66bb446322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5309164540e13259cb73fc9e344e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31bf49172e78596011537ac9c0364b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f45f81191adbbef04c1e74089c0794325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fa67a7bc8c8098a6eaccdd58246f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fed320a01eee9419e3844f8b00cca6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ec6fc0e4282056606c95be9e01f04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a0066606db4e84405ddff0b51a6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f512e06de6ebbefff4b4c7280fbf4fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc603cbd730644e15791baf35b348331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7982ecc730fe49a7503928099931c4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b664c81a2cfcf287b72aefe0b7752db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02834aa5d8a00212e73260416ff4af7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b113540b72c65dc887dda2f60000e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7a86829c942cb84ccdd76158dd61e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c2e9781d4c4047b6a2108acab2b8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006d919c8e66fbb2478c9d8d85c6dbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a14adb0879840192f58851d633b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19809aadb54979247d206fae9bb87b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc788d9ce1a5539a48282644894a231b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368c81fa2999d5378252240eab577b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624ab394e3a2bca9c900071fce58f29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade61639b0f50124f05c2ac1d8fb697344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10825da41c6df2231fb45f994c8ed15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7be40ab4565e9ab0972ef1cdae8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bda652184ff8ede3d91915e305830c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afa8398d88742e7ab1de4aa6ce9dc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cffe694995fbec2fa1b195a63c57d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe7d132d74603bba66988ea984ddc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98bbb044f18217f9053d248bebffc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6b8f444a98c10c79bb528c604c9eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a31dea38af6515e817f355a0bbddb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ddc67cd6167c22d8ca253792895f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2211e346439824dbb39b64a74d41f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cee611d850aa754cd970df9a426ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9b3f4d7a96ef0c5482c13a7964d7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef098b270d197a345fd19a7df70c4d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700558f9fe38a48e2d26d01dd111cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8b47978da508a2e224b9b896e53a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84652f6d00abde274103e9c0ff1b29ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c663fa8b64b2a4368d2608f2e197e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeb3821790f6b069fcc1101aacf551363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70741fee6b44df8b606cd304313ec0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc94bcdd47ca208f06b7b94488b9160365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b49bcecb54e9273a52442cd5b76100366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d41e4cb7b020e428ae56b52aa451b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed69e5d8ae0d03025c7406d5df3245368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5a0f1fb3cd10ff81b5194f79ed93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909bb25f49e686e8684b1f9bd74e89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0d0890b0ab47e4407ef1a810fdf2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8409cc9e5dbfd52a3d39fe89b7919a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd252921f0d5005c66ad7c47c3d483ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beec02434ce7656e4734ac8137c565374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b53f5ee36b9e5136f23377b15b69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7194248a7bfa335e4b4749d54ef3c0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302af0c3ed3eb4f64f05e7e7676a489377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71532ea31f7c31602a5dccbacc2fe76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed932044107cb2d264ea5b24342ab3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac873f1a6786a6a23811edd4bf0c97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d8488d0d01c1d51443f9ef4c161a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd640ffe53c090c585cb82b04106813382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ae4b45053f509d8cbe2cac8a25884383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d82f7d1b7cc106ba4fd10f90fc0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de454fad76ce96d9206fd3a4d3304385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b22e6aaa49bd5e9f91d45c2a98ce9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace44e7f0b08b589d992259c8cd622387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907405a22ff6874dda35a3f25f713fdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b62c5799e5c1dd08013d7dd0f7881389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c94849d485516aada7b7c06b62fed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177cdab3a583e2346ef161de59aa1c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e5dc6d46a8300a6563d8bc1977a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9cd5fac49fdaf2fa653c9c6183175393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf9ff09ae855c47a28c1d6e2eef9cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce499a55d9aaa106c63653999f3cba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e8648a66f173c54e08ad1ec921fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66954755d89ff94226f1ca8ff8cb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e2a6520c8574aa3d19578426aab6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7ac5b8845d75468566e03d78ebb44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc8c581d3356cfdffffc419778e77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aab021746e8eedaaf41ed26eb6066401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d94f030b12325890c8b614781ec03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6afe3ac4d7755fc258cf2c52aa58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1649ed9817432f48941a77c0c81f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9811b17e26ed429583dfac163000505405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c67dbc20aa1cefa33922df8b8ace406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda686e86cfa3fb1c1e4079c5c524a83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926ee97c419c4d2a29bf1a347047912408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da872b63b52f3dd8f417f0ab8512d29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84257ba7507657babb31c5949c9856410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e773218679eb3930d67d3c6388faee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a490e2928dbc8c30540c5e4088467e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ef865d485268e5ec91d9a0af65e07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a75c13ca0c50707296d63a9136652414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb3633f90c5f1cc49c81b5ff3b3950415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49935a1a1a7d1e3708ad15855f6382b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a2de80ec68e441d6528f7b1502664417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b286e304f0aa7df6262bea12eb7dcdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d062bfabfc0055bdae90cafa61a67c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b831b5fb257e7124c101eb5782212420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f902e3308cafcbbee81d8476aef6cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6a03e210a2ab786ca09246fbb2da4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eac20b69af946ff734f232c64c463423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfe3c322f086f3878f2f08e199324a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0060e0476b9ee731d6faf71339629425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb7de635fb127419198e77470c8e99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d94c29f8fb05b2e567940dec191488427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd05ac5b98aa82a2e86262f5682a18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc69c2743d1d7ae0fbb3fc16b1b12f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df745d9ecdcdec1688a55d9ba4b03a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c745913314fdf64c738ec637503f561431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae4a343af6826f540582684c780cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f9f52912d756d3a3c3bee73877019433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e782e733f1e51c697e7cb3a20be2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d3d62907386f2c925a9911b0bc5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff194b1a072b7815af0664906fcf412436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fac0ff9f9c18c551de907fcd93ffa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdee79e4852da4f7b7283e39500ac4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8220503e59bab703f4dbbec7dce72a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee9476bd768f91b732a3c99067324440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2e3a8607878967fb0af847dfef061441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8777be6c81fd2d3cc2acbfe92323442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8cfec0c8bb22002e65529d3293c44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df7d463331ae08911afc9b36776f90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e3c54ebff047dca6ef4a324ffbe72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e41f06d08c4bd0894c4e07948a2aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f86368833b99b660c281cd4b48d18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f33bb4179c1c091f68f2f58ba8617448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aeeecf43703199e4844aef24ec1a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5705ed680453bb12e01176ebcf2787450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c954a1c7f846da8de35f5534319ab4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032a708219f75156376573a9ff18331452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f153ca94112130f4dd590c19d8afb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d98ad6c4cd3fcaa70d2ee156d7e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a85e708ddf3570db332e620cbede455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adf4f5561cfc8f84a3a553e059d694456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7a5da72147d0aba8a4df330805089457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265cfeac2d0bb9941a5996987a2c54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5eca3692a48d60240df206165129e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636b720b222d5d30cb20348f4348c05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6b81c367c654e39e261e28067f2fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0be0b742a90cbc07a0b9dcc376d8c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636583d0c0d574bb398f34d82418ae2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bcb2cf6da4d0abcdb03ed4a03e38d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bea2046d6ff69668be7f658ba992c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640112aa0cf71167179eb0d5804d56f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a535738b56f93cbd80f8e7523f806467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85001c8ca1f0665d9a8e429032e7595d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a8605ac94f70b6fe8c7e29e06fc1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0b72252a8afab35447a784760b5a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f807aef3e979b35bb7de46eac6eb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a353e7521d6d805c5764528ad930d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33c10cdc6a5e4d8d4e67145804a439473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e74f448ef754362747150e163a8165474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563628eec9f703f0e42b1fd9872bc809475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d347c0a6a57daea3b8ff4f27c113476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3d32d1a83be3c9ea8d82f7376a4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fd5cc485250363a1b3323f45eef19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec45ee03abf0bef1b06585acbf01ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e0314b710adc24bc1f9e24c84d7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184745252735f7e4f7db3ff69e9ba5a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a74eea5870d2307835633d6e859a8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9437bedc3543234d6a4c0443318f2f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b8dbd7eca294b14039aa38b70215484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d5627fcf841c0122df54bf27ab449485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914203e686fec6956a1ab3cb229f9648486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864f4c80e528bc675bf74e15d295603487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0803338aa5b8ac8eaa607d461bbe5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0f422131b9f93586bad9de0244bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16dd9497f74a345ae2c19f8483d273490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3422971e02c18a9d3a55e4265108b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887c1b95e603b4acf9fc66c1a7c29c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb592de9018c83bfc767f2f1e2f33a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d4d0619e997af794e7c43264fcf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712c40da5acbde2583f6ecb0615c847495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035a7faf4ddd3379db097b349bbeabf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af40b2c27b504b4ded60cffb48f5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0049516f3ffe638c5bab68499a68b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1aa0abe8864043bb0261be26fcaa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a545af2109eb56b9a3c0db7c9536c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18479f1864a368b7d2ea7ebd1a88eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c24e0b18c99b37578e6cf75db744b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075640f30f5480bc57ea43372ac08ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c6f40090da8bea95a84adf76a91c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3599de85f0083bb09b67bfdcef20f1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00744c266ef4f40325a518f27153722c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b854cf91e3909eb9db053621ba764e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85be4875936eafa1d1b295fce48393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6bfaa9a0d7205f516756d51a9d011509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591bfa0277e685a24c0d594e6f5d922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec37196398bc981570fb08b3122fe8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3492801c0139d5e399e9f2f948f07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320faaa6a6e1005da7287eb10e00621513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95102985366042862d13110b8057e6d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adf6216f8c82e34ff0deecc6808651515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0492c5e59a2a3d567550858060023516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb155c89c5093e1074e916080d3d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b90f967bcf6341aabafae8b6ac0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7b74854e23391ef92866d1f790331519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c1baa33ccc943aa2e1815e934d8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e16257bac3f581b1f16244fac05fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f874c4aa60a972d6df0ed2c293c8d00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278a1c4000649fa707e20ac0b9b9b50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ae8c174c235a1b5eed092a6537a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c5c62a93352e614e2b13192ba934525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf431a1f0c8931a16e434a88c2994526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f861e5f5e9ae66605e4b97d02662527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f76c0e6c93476961baf4e06c6812f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff18b429a37290c0ab40c3fe29da2fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1210d29f19542217340de985b3612f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a096718572f5d52faa36aa87ca7727531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53cf0efce2778d87ec637ca6ad871e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ef84bf0ea6fc384d90b50cade34d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c096405a215e4c2a4f110e8fa982c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e83d403ab42ffc8796dec4e83c8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461282a38b4bdb23f9d25212a0c6bf6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd957691ad0a8069e193cca551e15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ef394c45f382eb016a18eabfc2c81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da843490ffcfca5a630db82396b53a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507785c5cc14aee9712c881b0803509540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341678e3168cbe60ebecea3e0fb2506541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b0669c8950a647e132dc6c4487b73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb564f534097a5e2ce6028b1808648543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad263e2c9878e090273bb64ced70dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b9aa877c5604fd2fca311dfa2485545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc9424b5002e01dcc5003dfc048cf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e940eb4a475523fe9f9f42b09a45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032e502b46057440a020e1f8ddaa1f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad60a3d5214108442798339a707a60e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d00389983f2435e3ccb73c566597550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d477fe2545eab7737411b4d81b836551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074527622c19c03c628ca6df154c943e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9920688be7ca0cd4efad675bbbaff3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa9bc99b5a29dde61617ce6c04762554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555efbc3c872f0507b1a39ec001fc8d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7376df29ee8b60cc206a0ba6d056f2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771217efd3caab132fc3dab8ddfb9f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e88661bbd5f9e460c177e27af74fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1704f9b95c39d542471102669dbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fd5b5d96376d17f7f1c2ffdcbddac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc7d2ff6fe893d7f1dc5b0879d8d38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7e2a0825b813be15e2eae84a7290a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281b940ac0af8c633c6b7be1b256ffe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59edac9a10e828bccd67b2b856eaf56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eaea919fcd357278776f2f011b4aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d949d92b66c948597d4e0573fa08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144cc16328dee452c3ca4a00d416ea7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d587bdb6a3a09b14ae83400d947d08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9cf8fc5faf64318341b10a3ba1c8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5069b1e069884004702b181fe0c0ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622be7a8631bba6ed51bfe2a2ee49a62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1f896cf17b72e9447beab6869ff8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbbb48589970aa99c6da4df8e790e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f86d76cb698508734429d12dfa51d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8cd5d8cca0b0711ef1bb0adfd8601575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316158ac80048ae8ac6b37da1089066576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1217c6a0d638fe9167357df92e25fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66452ee7995e2b105a67bb5df83ed5a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f0fecd24431755cce6b337045dd5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a9ab927be1e1f856cc18b8c4c3ce3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51252f30b5696f48a5279f7f09f337581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd62c46688e9f085bb1c89a1e53d8a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b433c8fec3775c05cc9e3c84f739477583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b23bd34789819f85d7507cc566755584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81787c7c2f41b3a6e832c0c7aeb33956585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62518b9107957fe28fce290f0c0a913b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd94e19c1069b2a331bf7321f822184587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd012239734855d129587409c889bc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d4bc4a1915a2c4c39adb6987f591589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a06659a3e5dd05f08a380b3cea05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785c6485936f829f4ab91f7672269f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f30a87e64224f06de1ea44953294592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e21e075896353ef1ad0e9fcd839fe9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4715f2927ef88180cc622c8c1e20abf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e88598556d4e05894780d27eed0575595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddf465ea8695ea69e7b6ac184b556a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a568c18fddee26c0b3abe64e970e87c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571799e1ebad5e691f9257b6275394c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cde9121cc2ddbba68650a550659da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48f18e739886193ca192ff55ac2f6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e19bbf405fbc820455e2845469d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8e63abb178d5722dd64f9270a5e2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b738738dd123fde49ac0153404a2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de461dd6e414798cd126ccc3dcab4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97777d4a974eba11f7bcf7effeea61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37965593644906ee6a7d00d8dac0c5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ee359b917b9543b2eef9dddd14bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc52e73760532ff36ec4782ca0c7eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b9ec87997fbe12ebcdf240ffcad94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fceec9080e4d556d75baf9245569dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d05523242a2cf6e2bc5365075c765611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d9052272fa9dc04841aec5a606611612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae74baaa1a0dd420d248e32d531f04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a77eeb1c41f9c736620b869531ab0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f54cd46a7f696214c4fcfda80c8a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242c805d4bf396cde25b9001ee3cd18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8ef9741b9bda5954c56d8735e5d6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301240573231b0c983c42e72c598f49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c054711b5b4d345caae5231a9663b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeee34318a9922078e653804634860d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250767c36d1fca710f3b64c1c6bbd46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aa743e516f37a83e8665ee0c5de82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8fe66cb3d52aae561419527320b43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0fa149e7cb11c1fefe3d418307b23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ac52088f1e0dbbbe78b2ad3fd46cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ba60e1400454186d6ffd6c991974626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a98ed1705395165839cc75929f7eae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999166c5bceb9b6337ba91e875aac47b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a807059853433a22981f1590b877e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8371426603f039bdd2b42e131c48086630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc075e4460c68a5148f5d931fdd7994f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fcefd864b5521841dee92a3ba92be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0123e7563f1b0b5590b658a25719b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fb3d0412948abe38a204052728ba0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad37f89a48fb067dba430c157a3db6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f875721d9ab2f7fbb587ad727c09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c278e57de158a36cf70b9539f8d1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f06567920bfb60565cf756bd8acf1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9b1dfb8df473f6d515d7969ac8f2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea5bf4ae9ace4b3008422ff918b91a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe869460abb158c9220dc1931d31cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77e1afdd7930e3fb2d7fb53881987642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d58702c32d97138fc02c6f6d48e0b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8239992373ba61a4930b7f16139c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a3e205fa07881322cd3d1e6242090645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f21a8b33c08bb33803740b8c1902a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeabf86676fb0c3bbb09baa32ed076647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8161291afcd319b76d8b37cb8d30e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957badf2794fb5ae62727871db8367f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620a2dade593ce8f187ab6fe4ba9069650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3f64a2835b8d242949545e1093de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a53fcffbd3a528cca9a3abe393183c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474941cd96dc3461a03cba2dd9bf5ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e15ab7a2d0981b9b1b20b174fd400c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf563aab6b115118c5cd30475a25e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab4c5dfa0c08a6da256f8b16981b7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911274dfc12fc1f035e9f843e9eef7bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a67cc26679f5a8566a2a75931e9d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf506d7cabc275f36e699673d3503f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3ec1cdc518135746b43c1f791dbe6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698ef25a28f694367b09ccb387926f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc8e42fe52d93dfa51f32587b10c54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed5ed452bb3d42e9f5664b50200ebe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d4ff8d69feac9de53c72d48446d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29026cf0b3d8c28477c8af2f607b0822665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aba4d34e5e80eca7f0456a5846bd58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b25319acb7182d82876ef1a6a92ecc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40741c81f62320118dcfcbc15db2f25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337b2515fec37509e5cccd6f8a367e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51710aa68e7c4fd67b57c60f25531d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0539001a1897bb7f70368aeb6b719c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bbc78535e15f2ce32c7c34e318d1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f4becf26f6b81fa23f03898b51faf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57f5d7a03f4f39137e8feef7842cbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10965fb40629e620db4ec2469148cdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe7484fdf520f002af1309677a7ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c59572f1ede297fab78e368a30092677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd90151c4c1249204747d12d6d0f822678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980b64b827b76b816f468076ed5f963679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb1d3abbd2560f8e1bc087221b4db7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>