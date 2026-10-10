--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c332790ac5aab7b5989cbb720dafc181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6a1db2f3e385b51c061f7e8b082432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e4a429f7f257f9c435e4998cbe7253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3081e95bfac4c5522071fec939a1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcf71fa6c0ccabea60e954fdcdd3965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185032a96f3ee74e78b0bd8266c55da56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cae2edefe1711e24cbfb4ad175ba97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224ced94b2ae664584695fff8927e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a640211b334a236f8eb6183d73049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bfa285c0c3703df3ad9ef1ad49ddb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df64c14fb474446fbc272c6173a8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1487b89ab0091caa5ae3ebbd138ed9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe961fa71a010d7eea335488a391b49413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef11a055ba71672eb2abc91fdf8793714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0168764b55653a35188d77faf372515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6edd182202808ee9a4e0e0fc9bc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc89e2eac4aafb6f3e6b26014e0544717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fb33a6c6e740d36e95796d5472a2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ff1b05752a94e267375a9e05334f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46473daf318a784697e99fe9f85546ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f644ad658a883260fdc9ad52888dd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39640fc0f5e7d4a02fa533937898433422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cdeff03a77bd632bd170fd0df660f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270094eb3a0e200a599c8d2ec0233b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb7e5dd5a55e2fa3c1ae4bda55b0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84796fbeae16883b0626995889714326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf0560ceaf778c7267e51362d1169a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966cab89b24898e425a820f7a8ae89428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a2f0418c992610aa0c3f8cf57d3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0307cd8d7ab2608f18439fa62366b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1666a65e5971a99d002a81218934c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6cfb03754cc202fd4ff8a8423c95c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f2924fc08be83c604f10fcac591d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aea41d69c80e34bb82771e508133ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc602f8d8d935414c8b7e0698607c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11419309a0c9145c2b682de7beaffc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529132bf724ef474981d6411464adce537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1d59c41c1d4c656f8579b33f3da5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f90dcb65910d3b405ba0a8bb17cc0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff985b6fdc1fffed7f6e7a4dbfaf20940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22127ef11b5a44c5be7d8f3c39c9dfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d0e626ee9c59a3756bda63424927842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e54df73034568c00d2674ac3198f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641668f2d08867464895a2d7248ba3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c7db54f719596168e949e9a5052de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792daa233b6fffa4d9748ac0645d9c0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e66de8f3824d82f34596504954cef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb45344af78b5045b2772e84aef7e3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f611d72bb5748c6885662353356f17d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a15e7b27f421777120a7a47920d6b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792580486caca0d9fd1d2c2ee4720ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75e4943d5070135726f1ea5a2ee6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eff1460e3f4c59e56440fb95c874c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148d19abb4d26334e8896d908fbf63f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb29c358211d21d633897bc4bdc7c1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880cc8c414368a0c732d5b8e405113b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36be7cb128bb74c9a2598728d05a2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad46b5f23eb70d6d61621ce506e3d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693952e85cd0e57115bd9bfaa3769a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840885395cac0540d0bf5efce71955560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32070e18e37a224dd04a6416fa7d69fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208cc3f20814acf1120a5055ba9cfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef443b1ec61dc6015b4273f4227c2f9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121b585d514fc67dfe3faa97f9591164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7925daf258df6427e5667730d8fa0f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f38c1d66f31186397a39a79374d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e969fa4e5dd1c681f4b7b7fbfde39f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831f0ec465a95ebf2c94a92792483f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a123cc4fd8c4db8d85f08884eb41569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefaab05a44989077943d289310090470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a68be26eb46a862e79dbd1829ca171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac37887b7f0203b7dce828806c0f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f8e3f542342939b22b9f5299f52673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f85235aa94e40da585e2b1c88528c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab415095f781346ff8a77cf0a48466075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f28d543f3c56b7e76e469bc5b4c83776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707466f0da0a566c79e37418a2695b9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f4d9a48ad15db56be0f04895bf36878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20994f26b7875a341b37e792ae06360a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ba0a0e4f398ba4a51ebf8bde501880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90b138d0e3d5e0eadb4e459664ceb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3658cd4d39119d5609a3cff2d8bd0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735cb2d6d3b528f4810b0e9e487ee7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a02fa3134612b35b02db4dac5981be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867561312865d2bb263e3d44964d5cc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee9e00aa8dd6bc456eb3225de68b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94323a48cfa71e659bc2a089a6e826187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c206610f59290eaee775cd80dacc5a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4960b8b68c28d5ce0ff93d4b59333f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9a91e20d6d1c9e4f42d7879651a2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57161bac757f880e3541e524d638991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c0c4b0d332ddebc90738fc47539192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac785099ab9047e1ba96e120b91afb2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a8891d2e64248575aa4b4e0e638394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70594bf3efa181c343fc94ce199013fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09579cad64b907b505d98d2f17a53a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2fdc1165a84d97a73aba2710c1bad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f3622874125694d4079ecfacdeb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d40e05ae3afeed640de3d024e202699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780eaf478f8d0bb0592d70b3b824086100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f730046ab379e3749db64518ed9f52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014941a753b23bc380e0f1bb804db3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f225b69afac86de58fce3335b4b9ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2e23c019cf6e729199ac109b64465104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7f270eb12d9489fc8f73386ad4f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1c7327e9cb1aa1fff5f561fdbeb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85401001272c024f7803da546f61477107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f31ca5ac04010fd3ef6c76e1be696a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4dd7386746c4a9abcbd1ecd9ef199109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22bf4a7dcf9d3c0c81f591047b46f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085c176678e820f01bb435ddd02d7a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf3f5a7b85b4e4bb7279bb678b3c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061e69b476c321dd08bdebf61e8d2c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c2911b192a3ec8d8e56a886158f45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaf40f281b2707a7ab78499374f999115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc64a06836ad7dbfe1986ff0c65af0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a41124a9e7581a7f1a07c141c9816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcd36b48452427b9ab709801ac2145118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146674009cf35cd4e4c600ec52ca119119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d1b7030da38a922c7c938ddd4b159120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ab6f3e8527751e66995c40813669121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412454a3bb6de2303d99e37c39bb65b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9921ad8a4767e302b8c94d4ef3b81e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96298e00f9697af7cbf58424aa65df46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13512376bb2588d38485e29f45d50aa3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca2ad8d416b5c500632ea53864486a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd14d53af539977e4ef9ca738bec12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c59395d40f86a9161b55865943e0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e470fb84a936d1dad2192e4f78bf647129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229a5f22b1c132bd6166626018f006f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cecc85b3561c1cf130f4515ffe66a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb906ffb8cd49795448f67e23c95b4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce939462d8c1756c41c3fc121433f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fd29bc8039fdcb6092402e2f4a142134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f48b737a90fee7f7acb4090b03831f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61bc7136c94505327efc9f8e875c6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56badee15267c6f87f70da7e06e7984137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e134cc57a350faa3c5408c5c8721e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78d14c4c747526ce39230521fcf6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97ed5d33e27322daf67483ee912d10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe588eb0566eba199d7e557c55db2c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb9daec28232f5966c238ad42f10a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e07a195393700121329af3eff8de3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d9afa4c8987f358532aa49650795144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b4c391e3106014b00282fc774c39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b15f382067b3bc986b63a7f7f043146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9860f5db129bfca72ef4a0a335abd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8703aaf3af595441e6b1066810ed7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc73cd181759af23fc77d6450c1eb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722f0d1436c901351c056596b05e6f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb7bf5126bd272da9c7437584f5c35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f7224621a36ca81aab084b9148cc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85542602d902c577d35c818400ccd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5d65c1e118a4465754d06a367b3cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd9ffb674a927d5e3c6b82e3ec385b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0a0fdf74ce566f68efaaf402e4881156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc60e62aa7adae29d11f45793111f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea05675fb9bf8528b96fd104ed340c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085049da5d68190b9576f3d63d661cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecc0d8ce5a94ccae66ca03d849028e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdb64c726b563129c68a3db91cd19c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376e7a47ba021b36f418e58a3f8d9cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e075b1d6b9d04dcc64251669261485f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b8d775e1e4ed97cd0e5ab22c03885164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333b1a2ad3dccc33eb4907d1f98511e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d1ad49260ce9e2026c275c1d5ba72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0a91fe6f2f00f130f304098d28910167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4afb739f734a2da72d29a60fe27067168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79e2cd48d4e7360c9920487c43c9f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035d690d838d4eebd0b2adc1606fd71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee395c6ed014b98af47387efda0e535171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5843ef926a4067a779b35aa49ebb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a798e36bf0df4158c7de45557374173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cf1831236d441db66d28654bcdd85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bd694007546b50f4baf617e445b2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd2a9a3f095e7abe6e9bd939055864176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6111b9ba53bfc5d5f588ec18df825c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099705cdcf1874085c1e74dd042c15d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8034108339f8cb7e512d4ab7f52360179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a64704592788172a7157e5f993ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d7778aa59ace8ff855fcc21ea1c57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b36af0b1eaecc5493caf408750e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2df506facb1580d006b3b72f89b8d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375cff64c03ea40ae4783e62d44bbde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e7d1bbef32009ea9f174fd360e1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f33935d6e8efcc8a7d5533eff1a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb7e17e54ab72a4731f27c715fd4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce077740cb2b5d0df27792f7abe9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe4ac86f9b8a389459b78e16dffa1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1697495acd4540fdf3493773945d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15add6a7ec55c8e0e316f15c92044191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec13713a1adcfbb8fc405c1e4a8c8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6741d71fc311f0a1502ba990d46f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b3c1893607b89149fa69a0bb405ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef101bc94b07ea444a343185cfe0a398195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a262acc546ee0c4339ad293341011196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd70c7d85071efec7274db787cc78c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b216437a201e3a49081aee0e108c8dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ed3102c11c1a1c5717f3432ec926b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce564a57989bae90d3eba0afc1f55ae5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2b83c6509fe48970612b66d01cbc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c162bb97e652882fa0df71b6c737f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581dfd3bbc6607d222f4fd53695a85b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6dd53aa4cb2767822aa30af0afb66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e8e96990de3675f46fd98e7c16223205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a991af0188c13a13be33e1a843e96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ef2ed9fad32402be192e2d00d911207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3326f9d67405b549306dc608bc09b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e111d2f491f836e9d114f5a727da8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8642545eca944cdcd45260f5e06f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f7e04575d19804ee13ed154da83cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc368335a89929124a9ce13354af3ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41e235afb317d65aa7b4e760b52455213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69750200200a63d5c3bf3642a5df19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbf32fa72a330d852fe06a800bc5ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812af68ef1f32c369b54fe1950b35ee1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad168d21c1e0a889a22545f6b09632217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715d0ed1da3a883a621c4a2120cf2fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d65fa9b1d4fd8cc4165bbf19476d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5e82e7aba5dea301fd4e7afc80a74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32786d7e4207292d7ed4251d947be3d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964f4a9b722ac97152ec1aa1b84d499222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c2db436636aad6e45646249614570223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b6aed19a908ce7a71988fe3ba6243224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef2caac7b07c0dd54c1eaa595b3811225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4c4c2220a0e7bd80ac2ecffb1e138226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10385d19fdd739c6b5fda358649f48a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3ffb00883c197a71bcbc40ceb968228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a78e68c749ddcabb50292b39b37c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adbf95317efc9834873a7b4aaecb93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e890a9ddc385dc30a8fbf00653dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b349ef87d8af8e2608bca9424a77a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35bdc313b6ab4b3c0f85b4b8e48ffd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585755b560c59ec6349cba4d5d6c684234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4586d4e012dafc7e4707ea86babd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e5203a2a1000434ea8bd79acd87f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa8f22eff9e66137e784c9e4962452237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4b2e164f808b13e664095f887f35d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33639e76890ed9dd685c3fba4d9d9d19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a6230068c176f5cfd58981d975b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c94bbf5657e25bb542e2fd38c4578241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5c54fb22112c3a9c998640a5bc0f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa66106b0c7b662041957e7ec7e420243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2befddc0dbf0f121b6528f006a815e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112857e6899d8802255e65acc30022f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d305f65d26f6eb7fb428e1e726fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747fbf1cf9315744da36ce62800fb0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b076041b10cf6791970d37618f4a82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2c998796fb07b5da7552f3ebec218249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c84b5fc7d78a34a44691dec16295ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184605238171f69b64bdea69ed2e85e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df0c8fd7bf9ed57f16aea703ac8f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c362e529033e847dd7e3467c5c7fbd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a839d6365cc91cf77f9f93e66b66ecc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9074832477e1c283192665051199255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6369661ef85bb22d2dbd2d6135c67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619233fcf711a74c3f413261d772460257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb57f122220e0bd726f6e8a26c3cdb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c59ddcc24de89b62f4cb7ddd67032259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fca435a782318d36283deeeedb0e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237a726ffbd8b63b11f1bd54ebe1f6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e780ed50f4025ad25121c7916c2bfbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2c1ad074a38af04a984bab9c455ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6fd19a3c4c4c90058d78d423c312d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b19100b646a86bd4e5eefa396882265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1214fc828c659c2016a118799f2120266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a71b41bba3a8656485e40ac8aaebe9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737af47424568e6c44b4cc8f9459be1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485d92557c1302797c367042b8b8925269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5afb204754ac44b4a1c569af4fc733270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05481bc2ea6587ac87f53497ec3e8d42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee9f6963563ef8cf3431a4e3be64b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149e7d58dcf1362fceb0c678bfab8c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b4584aa0d0ee355d7ff9107947cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c15c20764c2c98995522decc80d86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093dc4157d9ac81f69c2cb6b9138b27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97dd1ebbd6b2ee3e7ea7385057e44a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6c7c13772278e7b415caf8de1c7b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681ee03a4382b4fb8e7722ce6e164b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e100ed8de724f4abb00ea0db0af11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35820a7d36a967263294063741bad871281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098af8430991def0218bd969333f549282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c773a387a0a55066f34f01bb47dfd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63251f489afb34be4f16d15f892a56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d16ced2e60163dac6597fd3b99ec30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541e3af541b1a8d4c904f3d5a005ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1807b6319088b465019c5ee0080122287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af5b4e2e23f1ca9da705921e5a881e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f45208b0075653079b390426e25f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4358451916c3bad01485e462dcbb05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf8313c12536b8dfdb4e6e9a4c065291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0992f24f7a2bb25a6e022dfbf0d41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e716d6377f4bddff3a6b659a1f541293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2377f3fcf25ab4138cdd1bc15ade8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72353e7683fba4d8c7f8341fa7e2fcd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e08479cddbfda4763bc8d7c36f3ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f771fc6a7dc2fc2a696b88eada7a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab888b61709bb50ef2860d155ce90c94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dce53e2b38ca14e7be65330a6be669299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac606cac2f47af62d728dd3dfcf3c08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722be2e5414362bff6cfb64c435fa0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f578ab1c7152f4412227f80d2425f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10e4197bde22cdfb2c685d4b8e82a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd28ffd7458c0af7cd1235cd315cb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9561296420bdbd939933ad1fd130305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b48dc027fa53ee20a09c6ab7e360bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb5a21f6d824a091f51e5c71ed40c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd62467f58f21bf0be7877d8abbddb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76119c60855c485123bdd04a4d733416309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427ae78a7d888062fdbb5820de508c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b2226690e1407c9685728843d58a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b8f74179e41c3687cd4f2e78e0faf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37466fec8e3356cad46da9f3e858e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2dd967f40b8f8080696d6ad75fbc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa2a61a141facbc7dd09de0c4f4188315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ea80f1acc36e954081ef68d371f1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6bf8db2a31a508c03e13e6dc1e5e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561da59072968d8da3421450de7d099318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e22f7ac2e30d87fc1c7c2d472f8a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347451db2416890a500c80806fa50660320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b235d3fc6ecc45dd81a144f427aea3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db89e01a667024d841ce4449700665322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a737258402dbe8cb545d0126886129f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcad00e0a0d0104f735d5c532af829324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e356fda157692b5e6956b0e18e34093325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e238ad49f28d43895194da6c933a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe414944339726f74ab8760cefa496327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb3f6f058f0cdacd1091fc297ef03d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150ba3a2cf80483c0ba9ea05a9ef0b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab44b6d1969b84bc700a858397f15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54fa284a9a902f652c4c651dc596c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3c90f561df21fcfb3d3a0cb788ffd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c18226aff7cda05fd36e3bbef48ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939e3b8ccb29833ada9309b5941b83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f9542ab8b78a8e4c132f5912aa6ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3aed3aad6ace4c8b5720b58010c37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e52a02df9cdd444d022bd13b3d34e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc3f24bf8d47d577f25f92cd82016e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce58290c61fb355f9ca2905f161bc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f657f02d50d95d2092855e6a9c5f02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b2ddbb56fb1c32771f6980cc39a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b232b0a5ca9f0f850d8c6dc24fc03fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc125882ec3b59bb00c4eea417312d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460281a47fe0d78d2a1ff510cba5fc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9762eb071a7d33350ad90d366c64b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8a1817f4d3c66c116e3baca420348346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65fe8959c4d29441f242dcf6e14616347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28861ba255bb444228436a233fe5132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb901577396c26d7441b6c4dd4956c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff0b64f494d9af5a1d39bb5c807fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c12573094b389119e09d133a7770351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a4822f1e1de969f5b802dab45b9d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9afa7731c700a06d97410e0fbc192353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff38eeaf7d108e2da018659dc66428354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e52475d42974dc58caa1918126ffa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e72c8314b321fd86b5a68c94e401c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291123f799fa526325256f9bbdcc92a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa680dc1aeef0bf87d948b6d9a41ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88bc1c8ff2a26d51eb05107062f64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c55c00082b9140834828a1898e06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb23732958d3210648d042ccdeaf6df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585088d02a5ba0a4bbbfe51bc0156ba9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37569f8fe57a612931bdbdf81b762aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2337a4eadcf0431f9507b86b6831a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb49a21c30b0f3556dc48d049caa2ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae783a10f0373e418487af9cfaeb151366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff04fe49b24956f847a097641df9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e8966574f0d82b187b82bf177d26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab08557b9aadc47cd49aee60f8e24e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1bc4c1bfab07081dd9d7261156140370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff8c648dfec89c7bf881e16e9b4a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b211aa74cb60cee4c0e8907e4ef1cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02547e81c9a03de847cbecad41d836373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6288699c7e6759a6aa28cb6e28de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62cebec8983d9493df94de0297164375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea04533d7829eb65b85145f0fb1096376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24381cd8bdf71668ec5b00b8228d00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ef7347a5c86be98a4d3a0d1b412e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb0d522f5a28389fa08fe3253ae8fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88678202ce2ae589afa68e03ed1b5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870e0f250ae898a5757eff19785c3af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0de4654f32a13ba50d1ff1e78e576382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007a8e6ae733066608623d877ea6243383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d663c2353a40ab6714b01a3a37aba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e07c0db7664d1ae58959d677cdba8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da292fc40ac1a96a28d9d98bb234fef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc129a40fcc566c240797950659f49a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ca090c2e3eb9c44d183bfc3699d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3189907e9b340b96c360c68313a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ad9844847d4d39201ac5c0f4c34bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585802e00fc16a7b30bb582856f05380391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc259e1597e02f70c1f2291816b7eeed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070607a5a37a46e766be60433ea16aae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6044bed24bdcdef4c2208c4a6d6885e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d660b6508401530729c46cde89bb7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70ff0917daae6ca6e96f79c260abb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba706ff629df6e3891e5c6163637be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff50ef2888b0afcafb66bea93a3c236398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bef3440afa13cdf306c59f4f2c0b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a88faf5d769bafd47691f540fa123f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21521087019c4b3c82bc2da29d13be0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1e337f35600f87d4b05f364d2bdd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dde6f7a68cd1176196cead0c753e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fa844c075d637bfca23e551c3528a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f97b7e0193f389fa26fe22bbf9d79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9737a20db55c45ccb171ae60f8d2d28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c103642396e8046188d80c10fe5369407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73735bebee2c503b41ea243fcaeef74c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91085a7cf283eaf55729f8d06c1d6ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff10bfed9f9d5e7e617bb23296edfe3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a399eec455461d1d6751a19819f405411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be58ea64a6f924f6d4973d72bd6d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313a82a219c2a4c9d7a8be330b59b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f083a50048d10a990ba39e713b4d5b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9398f50288839ceb837672fa2f8b9df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8348f09f0dd9ed9a9a84e17576a4f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b83f5ad5b6ecd9c0ac38f726f602417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa5bc8bb0ac856b334bffac0953665418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ebecb312e69d148474b22bcb85a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8ac6b40fa84d80854160308550774420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c41d720b8ba7df7c7d45466e6f8844421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49d53101a20e73f543ca7af7d839f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505920df57cbea2d631202f1aa7901f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153947649be88bd53173f04191aad682424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e05d73352b894aada49697e5450fc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce5b1a471b92614e019efbacaaf7c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83201621c36235819fef048403a3ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4d79e0dba063675326496be8f4dff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc24ee55d3ccb6b07e58422cb498cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc2ba165e97e736222cc2f866d44a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374c5c914802767665fd116462f512a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a1334e65ec75a544504f57f0a6594432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf808e8f97d1864c1d31ecb46b9d0e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9bba79652bf0552c900fc4e4cb872434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9849677208f2c80af81993e890488435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af27d9476c986d204c6c20dd9d9b04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a013880739d22a040e7421d55b6b6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef340f9e98950e62e77b5a11772a0ec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f50fba4d0b7e8d094cb271e356d573439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419849a791a7cfb65e0d134d17ca29d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcea217f6a6e5a85e79419944ab80a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561f0252d52956b503e0cbf7b0f74d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f6283a3d53eed812f4abd1621da59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd6d0062f31ce6ce3a99f8dda38b70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb82a4f165ca8dece8665f9639f725445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173e2877dcea6f0b701f228e2f4754b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89289748955ae917ed26aff41b95927e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973232f4bb60452ac0c22e1e2901e6bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fecb5a702a9b5d7a3b010c91e4515a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e53afcaf1fcfc140f74d45a72653450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46e80160370a8edddc31092fddc26c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c56c52b3c0b8ec8504ba61ed2a39c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989d05507d0d3a093dbbf96abb152cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c7f53e13f1a4687c502e09f2bf716454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd40a567969fae3a7ff283c5f5c948455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3dbdc0a929cb3714faf455d41326c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8e48f0b34aa54e8213f42147b10e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777fbb4d25b8ec689b2f0482a90dd82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c208180d4e628e1e81dd5503e0c5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da619ef021b0160f8297ec31735d7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249cf602d0f11007a4093aa78a9319c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cf7688e72bccbdf293857b1080b5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666d5ced54b6e79b7c225269de74819463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf83655934a3345fc77490e509b500464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11361959462147696e4c2603b7fcf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09729552d42f3681ace7d43a8bd32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affb96c611fd944699d8f6336ddc84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b0aa9b18bf88507efa4d5a3136aba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254395b83a44c72efc4355f4e495f1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff98643168328387641e0911bf86490470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b52f0627cb165465a0711af823e37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f644bc13f988f63b74d9c595b74c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748613b21782201d693bcbabb10d9a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9aa8f2573db88c8a2ac281034c26f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e0baa2b507e432fc0a0d7b46495e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00d769fb20587a1845901788f43bbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a16d93471bdfb8a594ac8ee5a8208477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca666568cde6ef6d08ddf3ba36c86a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d347b343ff2daaee276e689ee2cc646479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c238c619c25c6211a1e69bfdea3dd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506f5e0516d9e3d2344b34fc778f263481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb545471aa1465c178c24197040bc7b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01620b138911d8cc8a97ac82e05b83f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dadd39476276f7015824873b5737e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06658a10cff141a3c1b796b80da60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b4d9093c3da6ba84718184560533c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a10df7a3f3768ed56a9a65705eaad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea97fd0b63145682f0eac04b05530ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0d267f039dada31ba468e7873c96e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33003f8bc1328b2b96e1521dd3e83fd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da53b06616f5307acd5847186f7ab6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946195eae7c21d872337eea7942b214492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770b6fb257786ec45e53b22843c9cad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f130180ee105df5a1e962a184cca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48090757845908c8d29b84c1b1e3aa9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6dbb44bbca0cf4d7df798fd0975e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781b9e12114ede87695c0de4169d7b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c997c044593fa7bc30ee65ff381ca2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f628b6c13418ad68002169803eb788499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b700d92e271d6e38842edac98a270500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd256feb19a73815b7cc9c7a5568143501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014ce9d53466e7394703d0868031bc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03913ea5e71791e76fbcdc8bdc871503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7def6d234452b9bd69f208ec2498c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f2b60b7c27668c8b0c5f02d357b11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195b801017a0302a8911a74a6668571506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da7e09e982bf6c99bc88d6772da241507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbbe6c7210da19b6914fd9544e5b65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2819a0ac755827d40fd5df02c7d5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d3d5f815b37ecf2103c177a898114510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af48d25f9c65e63ecb762f2d48afe6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437887cb655c9c0bc8f03cd5cd0a70b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0deb59c797e39a03c6c619f730cda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2c8e7d31f52c1c4a95584d6e92cef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c942d21e1f90123c7183d1555c2be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c7923bcf759d87bd5a20827e8c93f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc7081633dc9f436f42e63ab5b3016517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554db09ce041f518a5af23986c9450ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d77e0ecb42bf30a769d4103dfd5658519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2885000e9965c731d695b4e9de7f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8bb205af9e5d49495b4b1338d338521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268198ddf753f44aa33a83837761af68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a39f7952f1c18775595fc68474915523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18208cefeebd8210e0068cc5d1dc6451524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2cb04c73114b6bba68f05679cf491525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7716808ab9a3b6d6a6e7a71a029f4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b895b2b140bc6eb5b9dce1216b7f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c80f25060e421d189c0b770ce54da4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14100ac19b2f741f6b04d85d786fa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865f6234d7c74a831196b0fd0406680530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbf832f4d60755212d24428ae4ec89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859aa6f1ad4b8399aecd58df8ac6c58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd1f2a44c4821c7896de5228f07480533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af983e54fde09efd1a9a2c99d1cb21ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db53aaab16ce22ddf6e30dc58cdd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df33a97f377c2fb2a1e4f97dbdcf1b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7ac34f5a5488432666e6f6a6d681537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27a860e67da1787e21300a501f936a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27747b4b7a836fb3efdb1d1ae2deb0aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b9de26c562d220e6f6b08a6baec45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106530742cdf14b5142a31fe1e50d5dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47846d2b0e671d64ea1e1fc6610c1e3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca95273a14064cd3b5bab5d60c8d91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa52a37c7c3c1e348a1b3ea7723c0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e16062215197bff22852145abe173545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84df652c712762bc212b1d2a14a6f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8962731586adb1428a6ddae20cc66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97428785cb04e179e2667f3c3245518d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f26af6cfc3a6d3c82cf9decbbc569549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a97c7a805d52f59b3ba67b1ef912550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0b07e674557c74f2940f3ddd67297551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272902e1a0486794e2fa55af1b36fcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1365d54c745a0ae0b1a938bdac9e0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ee7f249c2f4cef890461b064cdc14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7b6c6ccc33bde84b614dafcc2f2d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e657b07b480e45f318aea1f34f4f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c8bfcc1b3477605cbcede7b392e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5258fab853f33f0e3f7abff4bb8ed8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eb48f1c0cd6ba7c7c43dadf08bda3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59da579a697126dbcb64c8428266e6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ca0b80f1630cabf488f1c03c9f91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d2b812126543618ece41a351fe4fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b76fbac4db0339d17e9a8d39ac273563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15177f43200b5633fad0dca98d57e63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd661ab35143dbdf2f2d601a5fde4bd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70210e10dfc212deabcdf62946288b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b3e9abb7ba4928797cbd3eff8911d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4066c53f5783e13397d8adff7213d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9212fd63b5e0a42d46c5fd20f350913569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a515df37dda52e0941364775ada82f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048130a8cf267934906eb49ddac0024571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc007eee7affd13a8d45e7f94696dbd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf0ac4597d35ac4e172ef6a7f4d4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69a27a34017fc877ca1b2c52c6e2cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23341058a7725ba83ff66eba44ad1e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d5da4b3b1880c21edb08db747c3df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7a753825ba83085d5c1583b1a5c17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84003b78c9b718959b0832607e9116578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16603f3986c84d128ee635421950e533579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650efee5a99234db94db3d476b98d8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0182781e17247b86daf041bad560ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8895057a295d4692ead3cfd5004d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8f0e628d341447f3fe27db6c28d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8430f7e4fd79b67027e469a1cc468584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d631b68456f5ee3f1339d95ae29255585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09644799046bedbdab0093c211f8db31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84092a92e9c8a44cc3ef4a5804fad4db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc61a0b0834bfea7f9a4f320d6df0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2cc4b672acd228d3eaa4a79abf412589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e247203a479763455232f58fd06ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6428160113d85239b0968ba4e188591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2258357d93e8281c1f15a95ba544f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33848ed4a43a63c2738c3a0647cc5ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b0e220e8dca865049906b89898916594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce5070b0022762fc1e076ebf0a6fb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd4e2b55909dd011dac85174786322596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abde2d38c71fabb52a570a6d6e236a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35bfbad9788f7dd4930cec5f45e23a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a41961eeafc4e995024bed193172c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df3d2a171acba2a85be5fc06a019d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fed77d5cd537cae3c3db998700a8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008002ebc0939ed71f03dbe392b0dd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd789a3487c8f1a687d92242d7427603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6e6c293fd5c313a8efed14587a7b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74569ae7e5c51b07b147153480258c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d20eb4bf15a7ac3a7cfde7993cf9c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4651f72c990d4f1dea8b433cc63110607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d4b76e3c70823f82c9e69f19a5b7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f3d319ccb65220bbe600a0202c8f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755921f5969f8f894de3775544d79baa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9b998078f9c60f3287e210442d275611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a8f70a6073d84793ec2b229dd17e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1998c3f8596d308c1b50d3a73102f8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040983a9b68f772f656a04596dad8e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c63c00aae8496cea332594ecc13c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eaed2153b9259049c94111c9b60c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cc947094b881498ca91ca0e89a77c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5965b303ea8e13c117a1ea258676c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26a50589bf651a44a8b56bc80b946619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093542e243f72c06af769c2213604b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd86b0da554b89387280ccc64128872621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfe9f139cb9b6f0d99b6313fb848b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ddfb77927cca89b24432aa3f1a816623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733985f5e660eb27221999b35720425e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad933456c093393ff707c1bb9f0b27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c5c1272e70382446395b578c29208626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3afde61a8d8a4fb2015ba0e06d5f17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60597d9fc022008999c39b2944af3285628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28877b204f19bada72d54604f7c0226a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85659185d7260ec6b45652a7219db822630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319921d923f96a4b9f21e4571fc5b03a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa9be682cd02faf1d8f9d796995ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c179f1ee11faa5c288766d60ba981633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bcb9a9b641ea9802d54cc186dffd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18011374a2286b4d7944594167fdabb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ebb66740e6b42fa7ec687dee2b266636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a9fd1145b3271dae524d278f23c28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed68400e54e6c3ca31c3ac2089b3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20680d76c22cb5f7ac695d606c31c58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab54755a8a70bbedbf55ced261f142640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eee049be23f1cb09bd7ee30799396641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024035ef1db7f8278303ec4b955e8d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cf78834b26bd960652b33153c618643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb904ee2f4e030dd25ebb7b18d79d175644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab795694adda6dc7efdac41ce0fdda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ccdee672469f20a9a08cb92dbab27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d05a797f82187f2a5361e133396a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d181608897eebbb74703f45256140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda5442c76e2aa0f57c16fc2a9e3581649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190013b2c4ca92c01b4ef1ca1fefe69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa07e93a061089165b355f67b1b669651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033bd323a3d455158ef99015ce6ee9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131b5445bf0e4c6b829d32db84f2bb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4850def7737f68f90323b9d11f6b65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd310d324f29a98de047f1ab44b95f20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a540508f14f5946b132629149a3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b5322d681f55c0a4c2c6847ae7fcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12c1c525d851901357a77fa16630c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674000d09734cba749d658426e4db28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be84446cbb16fc6553f05ed0fb04fe3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86a3fcce83c7d565755a5daedec1cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaaca971c010f6058735aa804ac93d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7a4625bb81a3dcade2dc78d483cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e06fa177f1ee2b2cc1a416d4dfa7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468f2f210b66132df80599262b1a9e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea50984c283ec025c1afd1fdc7f47e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee7a8c2a1877f14a23d3765305f79a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088aa2e9b73fe10257a2273ad59b067668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0926a3c5b4177df3bfe8a71966c39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc754d83349ed0da4f449371d38ff12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e218c68a72db9f625d3c1c4f6eb2fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdce34e76b23698c36390fdf102ea01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a981edf0208ec35cbc9ed93f706ca09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca856430fb1a574b955fd9e2518c76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38203ff4be01c6b87b1eea48ad6893675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3facff277a257fd0902dc7bc498879676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66274120f0ddb4b9baba8c914773eb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1487de3a5d96c5d49f37fa0da6fd5a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b6bf098bb8a8b40e01ae49327d43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8305749299c4b824595288fe0d56b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e14ac185d6ff59268ea415e387cc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d13dbbb74dff1fcbb57bd921c2c68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208464148222c842d8a0f38e05d36e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdac8cd4c0370e548e2641e3de7fd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daa35cb119f9438b1300fa1ce8adb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543561087745798ac9907515151b11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594a79820fb6254c334a4fe40516be0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f130338b89470a12fbbe65ec5e55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6e70aa8daaa26052fa4c61c47bbb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273de2bf547385819eb186d357a8821690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276396d59f61520f87852e378a267348691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c595407e9ce1e2c08b7bfaf74eb8cc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610e1e94185ec91b05b731c165f6c03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bea529c3a4a426a9777baf30a3468f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cace8e2bcb6dce0cf096c8ac11826fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6d33dcdc3368dfd63d0c211b650c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508010ec436fa086e9849300010ca95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd9d4d4d3b265d337a7806e639b4af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337cf798d1dbcabb29bd2457439db71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4739be4accab2101adeacb0768a7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aabb01674c72c6a7b2099b70463b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959acf020b5979bbbdf25288999c7c52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324a64c530d947916fe7e7899e56eb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba9f82fa5756a4a28ad4ecbd612670704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bfb8739d76a06909de07d2f1e341c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b45f5ec752060aad729895c9bae64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0708cbdc0fc4eba065b6fe304699c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a905738a1afbfc697d6bced3a0a00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec47ed9452edf5870b5f3d0098db28a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5714b8983c989fee4b87b0741c3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952b654736bc0c099f82a7568017697711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d3e6f3b8df241ea14b5bf5230995712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b51d50c6f4f921493aa58e627fcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710d9ec27277b7febb27de5fdfede602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cc39e0a306998b12e36444ee8c1ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16638355bdd505c89b493c319a32ee764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c2fdf569c2e5059f34a151e9c16d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df57f62f509f1c867749a68cfd824446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9aca18eeaf173f319fec47192e1b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3846da006d2386c797ace33e16ec98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d73f3d82ce09abf34020e5f46ca729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cefa5b24234b49e1f97e3b7af980a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a479a1025807fb33c629eb5225b2ba611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e9deee31b7956cd0fc4a0c201b40212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade08c3123ad60eeb72eaa1a6ce3094a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c38bc2fb7759653701f648c4ae3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c0a5f3b8e559b9ed4c0731b52b97415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78497caa945aa1a2659e4a3db9dec0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7d371ce2cd893ced746a08985fce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406920f185d3f98bba5e198cb830af918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafb7a79ef3a29bc8d51f1c12a3d71e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662da46615f0d3de04f5e543030ec7fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165031270532c0bdb2874cf47c2bb0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47fa536f4a4a3857a1e80eaa87f22022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18bc21f4df695b2fba5ec571093ca823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad227fb9e714114b242952cc60d1e0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a99ec16f7e04df117984918ddbc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8ee78cde8e67e22ce0ba7ff563a2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0982ffc84b4c2beacb990eaa96dc9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a59c64f8434b692209a3825bb9c4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac10c3d10689c2bef7b42c6a08f76229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15b4c94b69bef4fd07d3448c02ab5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc035408adb508ff77177baa399f8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d41f204f2aa7d78bb08075ab4212732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd2652a553366225465448b9f3c3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd946c1e8634b7ec33e8c025a2b2d54634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe22afa192cc8dc1c237ad66035f8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28dad0212313afc15140196ed9ca536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ecb38db42a54d3bdb1db58234042d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da6a8dc9b3c7c0e0d8b86c062dd58138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f041968e32ffc215e59fc26153ec9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69550cb0c026aef9fb7b2eeed14ccf9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5516c02cde4f2a717cfdddcecb8cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd6fb5de851d978a781fcbc94a06d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b86ea97633bf248884307015988e8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852cc84f2b40032d58e012ccbef338f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb476552456dd98ea0eba8fe3f3e8ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b8af035141e9f102539d5d6db60846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc04daca5100a995654bb7a2ae9d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec260eef339cd6c19b51aa617c34f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f7a1ae6a2e4dad3ad518ea053980549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953c80d90cf2ed2e557937ab63548b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9e7cf64b83131c135f0e04c38cdc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd3b3a2b6407514b4e85787d7045d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cf4aebc8400a85430dd0093c4a98853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0fdbc9036809ff0712767844655d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986cff6fcc837e0a267ee8a2009eb4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cfb24062796fde3af428d8f8bcfee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ad3b9e1b6ea0cfac9f2eee91f49357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36995227e7537c0f013f3283e155633f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99304b624a469cd8b3706bcca25c483e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f14a0402e0a08f11e7b0bd7cb8c13e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db26d0ebc5e4102f81039e4a234be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e21f1042a5e663ad41ec1621a2ef0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b39475a08d9c42a78ce94f855661763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbca76f76ea79a429e29d75cbb97eae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841b6687ee698343aa3b076b3e26f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05efee48587ed4f66e71c72c37defb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4b02e0c4e46ecc5966caca2c3e3a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba133657da1ba38b11b2569feb747f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd70026f7b7d8ba734ac16fbf799ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c3435e30dcaf629071753159f2bce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ee66c6411b3906180cc2ade0330671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba9538a668db15e3cb5c19ad2365f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dba380cedca81eed664113a761c1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be20f33a2bf12e436fd918a5a023a6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3186583d4bef9b80f5102e0e1698775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2b53f572b49ed42e0526f34310f7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac5e117673c8464951a89da3d759b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffae7cf2986179c192a58d4e505e00d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e0e875eeef7aab3bbe21e51f5aa2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547d6690e2edb21293574cfaac4e29f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293fc1c3a2fb3f517fb81d5ddf930a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca53c83afca7b3a9503b1f27a619e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c255335debb08a4293d24e58826df4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54521e0b66b7f1484bca62e717934384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715894b49f28a284ac96f591c1b6d6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484d7c1b45a0e07b376bc6a2cd277f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af794a545651f3675bb009be748c3dee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db923d6ea2fa421cc090834dedaebe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789ed6196e3ee0b8bae6ed73fe7c6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d84ace30687e883504dfc0915b63490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53d3cdd52f8f8b9194cca5fb960fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d9c42d13fb262f12e5b793c7e43092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ffb783d37a8bf0b7ede8038f925c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6cb0f212448025194750d95e19e5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ddec7b24c7893675fccc5876f20df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ee1348af744719123846b09f7eaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d10a9df73a4644bdd0260c5cfe674c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339af1fe28f5701f57f694fb6c4a83e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9d039ae8b2be8b61b3c2ca16675399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32de06692d327c9d85a7613f02d9e05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd560d4120a34bef9e6fe22d51208101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c8496e8c9fc2f2d89c4af905b185b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99605e736bbde50775092fa0144bf669103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb1983748759033a43225c9ffd1cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d065e4413b37ae4301a390fcc18d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b072e9f29c6f25c15b4bcd6cbcb40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2c47968aba3f1d06163672d2e91e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4016a21c031eecb1d670cd2844e10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3fd80848259f0021da973eb6a377c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332860c38ed12624d1249709ab65adee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33539775d35720c11f827c42949ce0a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a536da705f7e53fc7a6939decf2da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73e2255ba136947aa8ae8118c43832113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335183f9ff4d1bb1e5211335b84c3522114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4a3d563d7d9096a796f335b3ef310115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf290a5e10b61ea473c3981371696d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a47971fa1b9dde628f670afa02b9d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995020d13fd4b14ead1d46e583db6599118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ef8276816a948389b22193a7862f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d8a8fe224c09fa7a07dac5798c8de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671bf83c76cd57867c5e10a70ac25c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee8cfd293f3370a6a4ee6b27883dcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b8f8e886e6ea47569e25a8a93d733123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12af4b32440c0e9cbc0b54a717b523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a26a7dea475ed021d518594f8808d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11c94026a6883d1c227549d494ca78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e435806416d5f29fc26578b8f8d31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962bdf76dd118a0d8d01c709a06fc22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527cc90a38c7a4b5ed7066f79c23020129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23407b0b19735927574de994d405c2c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856c8a8acdd0f3a5ca70f401de31ede131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d1efe76a47ee1b839a44482ddb06b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478274744e84f098026aae793722545133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc2ea1daf5c67fbc2b69996d017ca0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326dc2114cd79450df8da27e22ee7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e93fc3465f78ef642043048d2527136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857c1b28f9ad7a1b57edbc87718eedc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d65f23760a1dc094196165f8a132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af6d241ed832ca5fa097f1996a221c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd85f6591f4e095955c1bd81cc28fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e421c69d362841ffe1b4f5cd080f9ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a4a63e6179331eda90fe074b3cfc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c302c0c463e1627fb3153aad4b0b31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce634eac87c185307d07049b8c7111144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6973ef993de41b5a9705d7f54d0895145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f617ed3bb48e5e2aae157fbd95d86e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fecd2a7dbd8fa49a815f9540b4d84f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e975159d4a37890ea90fbe7c7827148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2643a79842b1c19511f4efc36f62520149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ac37f81d73994badb3a2bae435120150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25598d985a3a76437735ed44821aecdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4dac93fb473a3fb847c82d4eed033152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f26c6192e7dbe66ba448d09d0f3c3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c2895a8cd15bddbaf1e0e0b8be8bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d836e2bf5ca3c252865f19d0306ba9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6f6483bd9b69b93740e9c8016efaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bbe2d7356b2ddb115d186b5056cef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9c561dede25f057c36986ab295d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e5ffd000584da03015cb78738e09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b885207c960ac824a3caa92bbe113160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8971ca5237301d92d28e260e8aff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167aa86a3cb706fe862c9d4d43d6227162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f540edeb29c9de717c627a7c85be7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddbda065d623f9c7ad570593779d82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821184d4b85680accb8f2a7e5c015bdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22fae8c4562dcc20186bec3318fc87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b555750e5406ebd71c75ef787e9707167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc10eca922b914b1dfef637d498bd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a6bccd5346c3a0c61f2f4e060018d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3498ee774fafef531c4128e479b88b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0d706e9ec8025fc916200a11b7dc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d90e6e1c4e5d7c1eeff57cb76ec2b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41834d2d5028173598ba49b9f7440c4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23ff14a8cc4d6160e2901344177129174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccf1015115276f7d8dd172e3c4e420175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf82e0e2a1534625573d74577f601dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f281246ddb958a12b1143d2434e24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a9a1661d5fb21377663675ef29a21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c46cd760c87c3ab8f68ff9982da030179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e375d3bd2cbe8bc038adee009973aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc916d56b998a7843f91b697b69d5bce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291cbcde68c22bdd45142c523393199182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32620d348ec69948ce7e088f6bb6074183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c92d20f51f60f4862b89d05260d286184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524a1e69f0bc9edf42c6e3736f51c12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526220b20baf9a720ab28ef78ce9570186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505a17c44f1c7b73551c29475bf30e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4fc56701ab549d638ec6d547ef22f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8ebc230627c29b2cbf3d4c38dd8e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360ffb4fc14f57570566cb6cff2b9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1af7e41f6b1c5d9e526e04113cf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce1934e44c8d65d7ab8270e11caccb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554b06e2f0f8d8fa5f2dad0f3cb42e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac25e900aa177d4f658737d3bdb5fb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea8fe0526d4907d5083daa937e8681195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f797c94d8a233ba7fa27a59e6da9926196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b758302e17e0e8f43333ebc089f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d1905fda8987e6fedc412f719ec9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143362d058ff05ff7f6e6412891d747199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47f1eef1f23e02735fff09349bff74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963d5c0140e9a64e9a7bd8441ba6bf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7816e8f3c8af04abb56a54db7a8dcdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8173d6b4d42f9d546ae5dda848cb3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05977d87926f06700ef98653705a273204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1519d538fce928210837346ca6eb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6afbde018cc96f71e640cc9d477e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34657548ae78405d189b337ac42090207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc0e479b1644ba3af6e23c6d236752208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f2feddf620191e43bb9faac225c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14841793dae8fc26326775058d93bc3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50fe4901394f6ca1310c053a32f2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188651095e58d4eb8b4bd9d411500b0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec685db2342d766371033153d2b689a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fc6b1da0f78da73afcccf605af900214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b551a98142d5f8b14f938f6bc891a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f61784118493af574ee5e0ee6d09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb571df8a59dcda8b9772c137f83ad5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645b335639ee382e06d08f9d8efc133218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7ae21567bfefa954f8f73fc990177219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fbc91501880fe4f3116af407446ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9a8f01eea76bc00cc6d2e53601ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c245575b71f7e7ffc4e9809105db98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558589fe06fb0ccef25479cfe45e17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b92c3cdb95ad790b8145076cbbd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215563024ac40d237207916933bc3cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae235b19f982fcb283351431bc0bc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e6774ef90e69ee596863c4301a964227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f6316a1f37d4262526a6d54903e1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc74d3d9f7227bed98447ae99b022229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d32e2e03d294ca5cbd86fd19661db4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5318d3a68c297a0cdd13f12d29ebb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecfd59cfdab7621863d9667037c511232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31528baf5608105d89fbb21b397c854d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80af7c2ad3e50a45412235b8a9c1168234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c397bc6ec9e2411c678cd095fb118e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa295d85f982099a690e1d44e76b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1fbaf67fa6b5eafcbc23a5096b25e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a99db30f9fba77b1f07d50328d9331238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa7241548edea89a5bcc70d786c914239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14651931251f12a706f5e0fd066a964240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c704707ff8ed4e0ffc4f44f1c519c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807ad051d0ea4249ce80d7ebef4894d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d527c2762442931a7b3913316b8263243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced55a30ff3d85ce39a23a731bc4de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d613d2bd98e06731f1bc050cae2bc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23529f201d17de95b96a6d7cf9553246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386101e9bb3b9fa076b174860c1b00e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd8a631cf033a64bfdc941a9a8c848248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d2ed031f80cf4c09cc4938f57b226249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca2e6cc5b660c7fc3a0abea9a08fae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5c38e0bc188c56036c399e7bf52bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b859d6a0304ad4e66d7350f1c81985252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a5d6ea569da8ce7d1481a37471c74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d173ec717a586e1786cc410534284254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92deeb6a22271c3b2b8714ba7c8581255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d35d3546ebade08aaadc7782b3eed7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de547f65c4777ef9669a549409a30bcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562be66146fd22f59f7bc0691021484258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722f4ad63df28b6bd439c028e0afd8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4743731a0393145a7026f9d2fc3de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb32de2dd4419fb8fc19c647df82dbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08290e1115913feb7800f122e1de0cd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb25c6e863c85f11fa1a673402062263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b96786ca34d753f137437d83f1f129264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc364a8317b04a5d64040df328925ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43a6819089e17f33d4b256bd8e45c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308686f5affe271f472386648903f9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f346e9d6f02faea977342771bc2cfa2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894370ced5c395c8a81b410263c29575269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5379d04833d6596dbd65936ecb83335270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03b1533847329f80d46e82cbc1ab3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cea36b56ac06bac9afa1b075444529272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b08ef7cd17a6c1edba0aeeb2d2432273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136608c093b78f22336f0e6da4f6bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13029b1451a3ab68aa9e3822687ece1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b320d98768afad7e9787165413ea3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fc1e55779bab95ea19c495fb157da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82e5e05c3a55f3e18d7e7659f99e41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243f363605a3870ca19e43e312e6ccb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd19d0131741736b6f8b1e325478c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b17c0bf6eea1a85a5c136a78e5e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444b3b75be69087bc92d077bb043341282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd635951130bc3460c230dde186aef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b15abdea721dc086516d27c71dbd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08b935a140b571d1fd80a0883621b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191a73c545d504392ddd6cb16e5102286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6f7114ebd6855b2998359427d30a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cd9c5b2dae7ca5bde7fff6d36c098288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba1fcb1565a99dc63272f0058a4575289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099b3952df20f44f0d4ce885213bb4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ecfe9e959a67ff33798b8337956de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd67910ca3ecc600382e4ff82ad7831292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f0ef926d6a8cb10bde82e86b906cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f390f874179495e9a9e381738b81aec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06366ff34e7988dc3cfc566addfbaea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d52497ace9089ceddacc26aa1150d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf8c41812cd98682fe35df1afe9148297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd127f7edc6e1bad8ffdc0d0e16fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d5c23c3889c2439bb6a8e3da7f79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8342025149ae9552265c5a66cd2ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cb8cb3bf318b0122fd38aaa53aea8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec3977166d011fe3999dabd8ac85f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152784ca0641eba4da99a7f50fc293f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d3dccd6b924f028061be8a1f4423304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b8387a447696ddd95b90e72b1aa3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68079b27287bdcf0a1b620170fcf0ace306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5537f3701c9b9604c4a60f392a3352c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970a3c857bad9299013e92b89ffde78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b178d3c0a257f2f996ec9497c7f92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28732d80264a0b672124c0b91c9dfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39dcd1c0ee27f372e41f2078d821d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ead88d9b4a78412073c7c06aa207d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9231fe1ead6dee676a5d2756a6d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071ed0509970fa16b062ffccad84c1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecc4a638f0cadac740f6d1ee24c94b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc6f2e95394d1f65e371f5eed47249316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4885bcc387ce93dc86a0b64868a69f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d0c4f4c2371a3609cafa834ac02a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deec9a649e649716227e6e3966f39d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82a7ac2d7bc9b6dc6f036453263f71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91866fb8675eb9cf0569de623497b5df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a580d282ad15e43d47bbf00d5a0ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0a994dd67eb29454612719b78ae7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b9e6249a8fc7f296e2bedaf0b7c1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221105089d4635be27abf16879c122325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994117085e0e0704a3644b06f7ee737326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41d73ef55517ad6c1dd9040718dfc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9317af24edf0ab8e022e7b31b8e10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b10f22e0548bc9022e35d3507fffd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ba1a09b40e8ee296a494bb8f08c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f907be6ce0c3ff731ee3f119852514331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fcba97bdb687d66ab23c43e151ea9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa06c3865b75d7fb26f0c119139cd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0848d442a7e1538fb2483e1836f9af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d665e51ec34facc35b51fcea23df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7953bdc7985bce52c2893ec3843f799336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9e1e65d40186be69056db22dcc8f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5407f6609d34ef3ba722bf633afffd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1807cee9e413e98d88e7167e006b69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2c1e79c6873b747d0bd3f45fae0eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0806dce125d10bc4e2dc6c4b18792b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b7a9f7b9e91c227cd5dc92d49ffe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6966f89c6c781149ee1947480e2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22272ff71527894e5aed724ead0723344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c488ce63f353c25d08ec52bde9256345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f8e34beb4824e38dcd9030201a24a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3954454c6e0d163e9723285b46aef18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f761b1cfc16d5a94e51fed3dbad0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac2470b9831882ce2fdec9e33ced9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f207925c3d49c090453b2ae22de549a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecefd5417ee663c18f5fd76d435bbb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2531be33737790ce2c62d71bc4b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e008adde888e1733e69aecdd542f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18741ecda03643a0b469efacf9fddbb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d3538815136b4a7a65d13e7a1191355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f63db9da35377eeab80fa6b0de73ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4fdea05a47376c4d336c9d3d3fde9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fa50cd2e26d736c1302a1d3250990358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c492ef47d2cf4666077f0675e6352359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb6cac0f04f022193c68072a96fe65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205e38f418787d3736c04482b1a40c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca94517bfdf9042791c4c6ffb8a7561362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9282263a70243ff2bfe9337a546812363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744511cbd330ed527b3119f49c6097c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524ff03ca631e13e567f75711c243ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51161d9fd4c1ca59bd20fd6b05bac364366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a89e585a91e5e852b6326329c2cab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4fef0672bdec6b6a1f2efc981bc05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3002925bccf5e2beae67274b2092369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ec0f904ec7e62363d3f5336abb8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a29769b53a90d8f1705803e0f5f88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cde13f3c45a5ed00f3588cbea0917372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd660187abd1bcab9c2ad343c71d124373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcddc33443af1383801ae47efd5d43d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45ed669118669e00166ff455a5c16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756196849894226ad4e326c7c09fe72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea322e5f5287c672834b28283c248b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad34ced52a27b69eae902dc10ccff0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054059f98f796d53e5488f94f8f0f0a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ded5558aeef1a1ba5866371a739f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdd2c7dfd64f97a001dec5c38e8036381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b3342d92227251a16fbbc15f3757382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d69fa5da01def34d4267658c49b75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a379afae24d88bb40d7622a9dc8b3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53627df16bc502f57e67891443a3579385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f524bf9bac2bbb6f6ca78e43fbd30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67bf4de2a40b55868d34e22440cf0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16f4262e3b0f4ddcfa52fca2e058c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596213de164a6acea415a003cd5d4f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409afd00b08c8559e3c734e21f81d9c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917ac16226067465d97f2ae3f91b027391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117e179fc8269544bc39578b1e58bf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beff2693a211364de7883059a777c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd1ee3925ab2cf01089c38e74c4d19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510a131a2e8221fd0e9f702e4fd4ee8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b834a1204a73daa38df202159961f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a850e638f381265594197e5c0a5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eca27027050aade0fc629617cf6d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f73b6c858c18a2ccdcacd47ea40119399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf243d8c6fcaaf2d34beaf1ce759c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735c1f427b78de98e94c2ee349b17d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3ac2250f02b386f0579cb7e2c01f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980fd853e53d69234d2a1147b0973ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51333ec4f38f4b9c52ed55442a7bcca1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb30534f074de3971cbed1001d763405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a35dfc086ad316a644683904a7dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec724511190659ddfbb98309cc4a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef06ff2d12a23bc9c413c71224620408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421b6789ade2c03d0182ba51211f58a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379417f57b9d3f4eb256e8e726db1d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54fcfc09200a55b61ee12c9ef0d969411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281265a0355019e940c7b347530857a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce0c626da61d73ad1db79959c5b90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dcac6dd3b4e37ec43ec22a48da6fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5013dfd21f4c1f09cb62fb486568f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509df86f28b7bb375c2e4cff918bd50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c07214358e49678f616987ecafb0ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b8c0481220e1673db7266818e522c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f96505832962201bc044ae3f976eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd70e2b5101e104da1a02c982bd006420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a418993c7cd725baf947751a6eb10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe97247a386304efdde952ba73d07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40239ad6126ceb26ae5f694c2e22bb12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4353d31456b3d0856cb378ec28e83a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34543421a0fd21f995fa7a163b1f5a54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8d6abae16f2e346707243889cb7ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4576c16c4e242cccb54956cbaed21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62164ed6974170211133e1473dfc15a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a94bd6b4ab076d559de4c2d69e6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56355617131d03719677aa07993aa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866576b42edf15b188c3264da444401f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c7a6f01db9d325f8bd1811e783a72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138c3052d74027b566e8eda785c7c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfe44cce35362e3ebee868ccc80797434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b9576743433ac79dc1b1fe63b5df3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60146aba65a83f52c66985b09a6fb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d6282cea20643e73fd97f2fc04af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde8e38104c05d542a3fc4e4a99751a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7789e17cc727fb991e1cb9f5a3dca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a7a28f3d00a1c012ecfcab21c22fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7928d143b6d8163cbee599aa696f37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a08a21c90868de4864062ae403a58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1f3fb13d3497fae312bfc536aab6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ab768a5dc935066e7a7e5b1a83ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e5dd8244c0a10474680db20bd2b9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851a9ca8721c7bb7fcee18068e0e705446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7bd80a6d1b34ee2a1db3086c49286447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4871f32fe1dd601ea440fc4586ac851448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca90f4ed4731919931a91f3d607617449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff94ae75c049843b898ac8e76a6ac3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffacc766a39b2cf9a8e30195c83526451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3a8bbe48a9be9816bbb34fa581440452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c274128db63a7cbfd8aadb6ae81300c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15747e4c322c2456bcffb8b68e9f97b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2802177f838ef7fdacb9e74cf6736a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6a9774b8761ca973248166d05eb0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f417aa4958848e48f060c650e80b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15461b22600c580a45e673d2f61959ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4e6b18ab42e33b34ad75babebe021459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f1e4aae05e15b99adabcd9df83f28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343de5c42159a085d4d9991363a72755461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579090ef69a47c994be75d1cc886825462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933fe7622be9be60285f61d6c48a0a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2a7f22246130c99142bd4dbe10725464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abfc50292d2c9f08b4d874b0889aa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb188a175c2760b26d7449147cd49c1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce7d7205cb163eacfaeaa9725f78c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eab1115ae5a58bfb54a43eaffa64e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc5ff32facc3729c5a93c00c94bcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869baa4bd734b7fa18b5eb87eb8515c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583205ad3f379fd4ad55f62829c3d58d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec67f113f50e766c704cfdeb4a428472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4479ba4af16e137b1aa768bbcacce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd863f38a22e4e9ad77f98d692d8f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12ffba87673599d2953b5303529467475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999902894efe4c71e23898c725605cc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabed42e3f6434be995e3e4e9c17364477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6392ef9cd9939cec787ae010620ef6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39a44e90a82540695dd231e067488479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884b27327f0c727507822081023fa15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735115a78a57acaa608dcb27fe5db27f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d7380d2a85d6b34e5266dc59d4fb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8381ed2cf0876717a0b39fbd8254197483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea23d1059d747b40904ef80e1368957484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ccdefd6f616d40863e020af4fe6ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e326db114d2a8268d6ef3a5767fa4d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b52dfa6b84b9ec9bfc9e024d8ea473487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ba2e79c454370839980dad08fc3c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4378dc754f0f9fe1041237ad8b8a044489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ac896a62d9258b3b82aff81c4e709490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d547e16249b11138e7b0c812dae790491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2313fbe08175d78709a1853cc6786c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c90b5314c1cf731b500bde676f367493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e86cb218a2e58c181c4a152f55b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572686d5db05a406368f55f32d99b1f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f244ece329e46ce51eefcb5ee265faf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15027ce60c851a1d4edbefa935de91aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776e059153e2d1c4a9a8b62c29f239e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a99fa8384f4fb6f845d7a82a3cfe0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb9ed93f891bccfaabcb83f9f26dca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6779dd1de12006a2a68e9d597649f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d0eae5889dd8fde6506e2b9b7d13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082cbf65ee780e5d237a10ce85d65a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505a4be52475ad7ad532477950f88f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448aa7ac8f86c6110d0af6557581c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bed697fcb126f268cb3688b5f02eaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612c5d7ddd961a0737a514029ec9d14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e4e14ce8389e8aabde84d00138c09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86569a468f2280b3e77659c6bc192285509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02890cd1be4220d76e593126a7f91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ab1a9e9714927a25a7eb638259f8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b24a4255e2051c8cafe58ecea62bf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef528b9777fbb6d11fa5e6293ddcf2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e34f9e44b2bcfa3713969dfb283708514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29383cc6c108e5fe9d843d6f2e9a62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651e65bc3ef09312e446a817ec1ea20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17ed616b64ea4a43b5be97d44d5bea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd56d85ec7c146ddd4f8fd87e4e5119518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c76a219fd8cd03f3ab192f529fcb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414b19e8bba34923dd818c9831ab81c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8238cf72f72c9664884ce5b591a688521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2f9d9408470a2c48bfced1fc9dcf9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac29775c07866146ff4496f4c45e97f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46277bd49f209e19dda1642b4a62e8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf89114b90e72d1dfbb815affb35b4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e097b37967ba77281396b21195dcb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df371f0d0a1168d12f1a121bb7887527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6618112d92f3494fd0fa311a7cca44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e51afa4730903b8290b9ccf4c9b634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776d6055be005ec4d8cf7d77d8eed5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b31721372380588a8f126317704ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77676d9912d0d87f4488060fa296a75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfabede63cebc5b7a4445652dbb4c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fd95c70929521953c58f1678b8fe6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261f25c183edde42baeba3282ed780e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef710d065c9c62af8d5251d51bff6a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7d3d2a983e5e9d12a73a8c06f8232537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad7e8abad3310149703a4d63390d85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00519cf7afd68ab48d38433ac1a66864539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f36bd3a76e162b60b582f2bdcfd7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c6a73d349367454c29ef335e913d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f9e4e42a1d26a8a7a9e28d93af37d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830f76c0952d86876d00a7d06ce4c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdc890b732fc172975076fb35a991d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7380f49d90197db65da4cf546da1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888da35cc59431e7412fae985fa07d3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631101596ff50eb02262225bcb0968e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976171191169350f07bceff593e8d7b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eba097eb01b527a1a1ce0012342ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ae7ebb951d0b4085b3d2960210145550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7405a8775b2069e94a246db441c44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be9d63b47fd89890d91ce624920878552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ae224886a52eae4448aedcc2e7faf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca0ada5e2215b499930aadc54a914554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0971652d34fe89be1ed1155646bd6d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fcc1d1331becb3603930b9ef4869b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d23dbf035aedaceddb2e6c7e1b6754557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4bdedf8d659b6e9e189b49ffee1be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b05f1390b9ba7cb04739bf0cc5858559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b6d96aac1c88812680d277359a245560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497f2b706a1345233b9003788159f51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be28825593a18568132686ff1eb436562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f8fc7f66a6b5841d06a5a069ee93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebced607ff7840650cd8f95dd0b74f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d45ceae8a85f600adf2f3e8ab944f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba8e38ea842198834c2e889b00905566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d81fe697ee9ee67ee32b059c2051e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e87a6770a1a4a29b51e2694d18cbf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0455dd48625c562f32de1f6cfcece79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb24392896afdacf8f72666de8ca0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd735b79cce482ec8d755b57f1f624571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0851e3ba83bbe9789ca8d69d87ad1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b873894d95f5fe6e25a256f6f6d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a5f0542f92a7382de5ac8120e5b15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265c090eb0bc0cbabe7833b29de8d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d750d7f235164796203a75a689607576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f72b6de2d6e6935c709212034b5a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7097161eed63321ea67e9250bef448578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3340d6ee647c44d793d3f102be04d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b201b25eb1fdff933df1e6856dc78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aaf2009eb99207c7c36e24323ec52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4ed6ee378317a7a9a8fef075c5715582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8b8a2d62a5c0cc40bb3457c6395c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec68c8a63d3d4e0f27c1d76518cdf7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6552dd358ff6f256c9a5c8a21f400585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7e9d61f08bded6dfe019adc074c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ab35d156604ea271569e34445a00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345658f3f369d3176ff4749cfb15aed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f132ffae069969de96d10a9eef433589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9910483da500f37e4ee722603465eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686bda053dcf87a702d900b228c0eaf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea5fb60d37bd2c861e9b94d9e7abde592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b91a83c911c31036c277f0274bd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371355d7e1344a100f6c73b1a3225b25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1fe3656197b87a0a0dcbc4e13f262595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b700f2b6c6db41ab4b47c656904d157596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646fed856c6e42a04fb00386bf5be9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed25350d884283b8e6a58da3cad31d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c01c47d3482788a07626d87483182599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311ad1fb87c7b30bc425ddaf4b7009b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead44752fad9ad0811ae9bf6efbf91da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574eb34b9ec809bab05420f5542287f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b7bb0e9fe05d8d4ab5d005db0274d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c86f8cfca83ffacbe567c54614e35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51769c8d4b3df84e94c985e21d1008605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6e61f7bf76f6f685ba5ae48a926a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7640114d669800326be0566f4d9a62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b4e99c0e76960730faff12bb8f86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773be41635810a6dbe444988a674bfac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be04249d5e45d94b91344b1d1da175b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4745ebc05d4127c5bda5ac44ef881c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4e6a383e89ac087eb6e501f1c2701612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8fbf564654f2a62335cb3836af2d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88648b6f7b4d3ebfe4e5a305abcf3e38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd9484a7418b0701c3334e4ffa8838615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a2ef4b9c7030001544b1168ea6269616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef5278cb79cbb2b468ce7b63d30297617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88adf2abc97e80a60b519232dbd102618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90574c3a62656b7789a2947d1178b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1b0a3ba043085fac0dd89cbd20e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b811295723f55a5dee959aabeae7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad957addac27d4e024d12e2e4b4c88d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62136a485b92f01afa62fd3732f90c4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f02ea9b77c2d287776f37a7cf5cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2a98b047fe6bd0ac70b534535bf1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ade985ee066db97d4c3cc0335f61c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0df462a5168b45b90f5e980d0f3c67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1261017304e89cd1adbc64d34cf6fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93eef90c628b83b74aee221f633b3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531f44a4986b5fcb75db9a536685e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada93a1a7a40fbb02ec8aaab1a6e0ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d878e57302da2f6bdc960a861f70cc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587fa359000c65b2f2603232920ad20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a587fae07f5fc72abb8ac0899a2ee6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aca14b01ded2e8fb007401291f1f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba903e45034af202573c1146d94f094636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25211237f3556c9f6ab8d997b0c70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b1a469eb78ff2c6bb2bbde1d395b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55687d1631b32a646e1419647e3fda9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ecc9efe5631aae6c3d43d1bcf49d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09640a00c5db36597c2be121e3b42d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604249b138602e91b2e0c7d8e2fafad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9a90a044ff06f327c31940f5a477b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955a9e400fecb04c12aaba4b751c9ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70604f3203ec2d6e8512877efb1ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c70e086f7ea3ae28c01a80b64f103646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cf40ed3856887ac09c8d53c60dea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeb9233b7851f7d6d17a154167786c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a99dadd052e2617bcc83dc49bff23c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0400c2e36cb75c05f41495608e514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b75d8abc0327d22b7bdb3aa3287a81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df976ae173b6038376da68b389557d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a2ad26f4a0ec3a61fc5f694bbc477653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79ed3c257c13ee29bb904d818bab8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84b7f75c37e73316eccf93b6695a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e8530aea7aa1525892807f64827af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5e143c09707678d2cb7cf1fe263c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e15254d3c4e2ae7fcdfacacc99b1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea666649b28fa6ab2f9b5ac5cc047c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada37fc9ae94fb7009e17f2374cc9e19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f2fbaaad3c5bdbf24c47383d71d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ba4225673caf890ad9ba36f1acfc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b8dd151b6f70f995daddc413db3df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a08a15c65e794409c855ef3affc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f46e6e56bc8669cd1cd8f05b1a1d97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c3d942798725605e8171e2fd282e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707a16b705853d81a608f4ebccd04d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffffa79e91153626513388dbcac6e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b1de9b9d4f9b654dedb21441b5bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169d24ae5e1be4d9ac1da0c10f7be9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c169cc87b5a9cbd05d1fa4fbf74e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30427f75e5d1461670dd8c3b6ade8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd17d0c73fde9e3b80440136d9c25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c9e1488d7965f9f6b5022cf45d630674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca511eac751813ffc476fd512829efd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb54283dcdfc3d312e037e18b05ee39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ef3c1c6fb368255058d50ebcf21f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9798413bfebc58a7f4317b406bb04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e4385b87e96f42c059ec058a32947679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72968749b3081ac4278524b3205556eb680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>