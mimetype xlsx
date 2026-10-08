--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ec4a1109ee704588e51d33e95e4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f54f3cb94d5fa718fed5e257e444212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ea8d328ef6c9a081c47b39289d9443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb366627061c84a931889ba5630d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68faa2845b664073a999eaec2ee37675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc4d4afa0def96c1ca5679314f9b3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed86b7f88fb29b1ee6d72630d4b0ca57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a7ad07f8e703fb3714117340972718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb7ce4c266606cafc5617f35ab9a569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7f3fdd2c088aa2fd2fbcf54f2e93310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b1218a83e8dc382840fd2848430aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda8ae78fc37e34b63655ef3eec06f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca70f4e71e841bee3c884a682077b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b40fbe7696d8045e9c8ab47cd3a3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71ff268a40df5638496dd0a9865e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009fd2ba4c28b4c3d07d7b408e8f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd644bfab1b577c78b13b98e6212b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24dc046d7f7725be5550c0b8cbe21b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f43fbe3f40075cad13ef816571c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fed74ce08208c825cdaf65b0d2b3a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1c0442b4f289238d76bb0bc3abccf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db2ec59f54c07cabb9ec734a275fdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b762cd8ca10bcb375abe85d35fe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef8e2d98c80d2edb4f27ca326d615024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e8d255112e00151a40ee8974410ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca0e7660be376d87b8fabd496d15f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80351f37b5fe98494e49dad5d696c8ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae0122379e71afff730fb39898d3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cc69dba287a1f2ae8e70447ccd03229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57285220408a7f34fc5208feb522565430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3537ea3649200470fa188f74af9e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d534119f3a8894d104be08e245855b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09bb9e70d344224aa2e33f924a06c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0549b3df2e721d0c133353a5fe94eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d60c614dc296f563b3aa0e8e7968a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca64066ccb673f1e51522bbcf4a6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928522774778bb6424a654fadfe80fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e55dd44652fc80d33e8a7f551ecfe838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed47a48b8a1e075ede3dc0d5d0d3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c5de9ce6e4fbec850efa6ffd234740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef1cd5a16e101fd8458186ef6e918141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d82b0855eaf2a35d9453d21bfacba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1681d5a6ebd63e842d8bb9ddd9a982043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799d89c9264c21f122d27e5856cd2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca181ff00fde1321681e1b0d4282945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daacd35ebde6697e6fe946818e1f5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297e75b02b14692b0c62d9a77ece06e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f37005917f582890465f7acf4a8ad848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab02e389cdf81ce884e612124b91b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2207334ed76408b7fb0848ee22db850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2062bf54226f257c17f44abf5a95151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b8dbc4deddd2a766b94f07f156fa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45112e9bf1d5ea8f9b1c7f03e72ab4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c2715d6bc66fdcfcd8a0c0aaa7f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7b6b69ea5e62d4a7e291205c3fb1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6531edc69223a4f578df799b8d429956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86719cf882ae2f58b763ce5563c2c6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad29cc846d5e28931ef021c584f1e6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d86e89af987fe0db6157b168f57459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199350090408af9d0e323d0453aa5f7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c9eeb393a8bd162e54f3d2cb2b9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d1671474208dbad27f052ddaafa8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821c3972bbab03d7e38d54ef0048aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ba2bdfe53811fdc8793b62e4754a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e58a53edb8ded4eb385d2f21e70c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5ef14dbbb8f48488ed70734d37f5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153ba3ad71b03146568fcc5b6826cf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98cf28a67a741d67cb9517230fb52b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ca16e4d2c2502e08f2009356868c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c2311021f18b992c50677ba00cedd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405cca1d9fe12bcb862c87117ae5cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c99fe2338ac35c69c74806c37598cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900bcd34cfcc3c43aad6aef5432ac2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8fdf11abb20f6ed0a98ac23ca8e2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79597d932d2c2a59c3f13c62ce552a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80001648f2f581822decf872fdf2655276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b1e9d31e46e0932beacae635163e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e93389767bd68a9d9ff9c249ededc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44050665e4df06669a59a385e3a762a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfc1a280bb4f99245af4d622b4bae180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba923d119dc2d5a46e1c373617ee138381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdd1894730880e506309be75dbbb4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9292c71a06e0696a6fec385e68ea08e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7a60aa1863d6fb05f6450be88e89784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ee08ff93b70762390b6a788a6501c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace8d0ccb9d8fe748cf37cc34f0d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee886d3ec864fa40a0d11a3a0b42b50987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78958483e2cb1ff88ed591d4a4974a0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863626d2e098bf0cd7d02f32c4696db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c0877c9954628b13f702bc4d9295d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf479dfeb5c5a830fb59f4a960d1d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d35c4c1136754c9f27c911977ddf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d815fe2daa7ec97ff19291a9da976e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774653a765378d0e304b0668055e22a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dcd88d4eec58925bf711b7c3ea86095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108778cc967d5b7ed108ff5b74b7ee9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a9b0399720c218287a77709510f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f7515a710cfda14edb26f23b8247a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c960a95347dadc8aab79a8164a97199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0cf9c1bd08fed3b5565d6f4b87546100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218cf59a35acf24323d8c93882fd7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df681c06d7885509a7638f4a9b4093102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd794ae79b9e265aaa427b6d06fb760103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf602e7a64cc4441926f0df921e6ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3446e93c6befdeffdf4e4320186f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b99960e3fd5b457c8b0c5b86aa5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe37ab387910bed553bf0fd9f234dc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd5c4b6d312d505bf18b1634f1044a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0b991a9c466aeb0faaed0c8ac854b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65bc85491d2f77dce34e760361783b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866074b5ded00cc4cb751035d326c13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b87a3c8e74d010523b528063cfe4f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e263483dc4a24cf12af9404092480113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead986b3c4a084f216073e600a7b32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4e2cdf80c01127ac4f9b7ccac1acb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c19fc419164fb122630d38996f9117116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bafb1ef550acb0323ee0f50b2279b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e3178e19ebf682a87b2403026776118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadff5b07b65dedf2f710b7ea0861467119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd0b4b368bb665e0687271fd43827120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9bad8c6ffad8438d55d573ca19d55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff033b297d76693741ccb20b2d6916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c3155b5d5c673ca30746f46eec1d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b7bca11c5a19ff2bfcf9178c77d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fdf782b4a649c2b3cf457bda25a2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9ce278af1cba0a1ad8db25f5f677126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8595ce4d85e8cb9ba3ee952e9ed11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ef21fcffac13cdecbd37c67b70bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6b30087a34e7d8c8a1bd4f1270252129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b6483706b56cd128adaef274ca841130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1fd176a15c53bd40fbc4d245ba8c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f4ded330336e5d9c396d19d512f32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998805784bb27fc0d2b1a4731a2cc018133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f071d4e1596da4c4c3cfd37ef1da1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83953caaa061b20cd1bacedfd1e9949b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b46de13dc7a406a4e62d1a2f9e5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa86ba8319a20d140750e7d083c8f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde11dbf3b1ce73e0994b3dd21d2140138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926624b8f218e77f59e72de14050b90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c9e24844ae7fc1015dcf4138e58f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76564f42b6633a705b0de3acce035af1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b611ec00622b0f29960a0bcd3176e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd0227edae7ce97ef5cb14edf2b3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf01a26ade8505bf7d38ac65679ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14330f013a47ded5228b6bdf04b219c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e6cba523c068fcd96de25883626ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166deef2d61939ec2b87e43c784154ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84a00b336128f10dc90883d89b21d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603285368408e0431ff0854a64addcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e78e8eae6c59816dc36c10b3453c57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42844a93e1d78c0b9ed5a36366e085b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517261902b168283755e4d95defec1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e89a17354b17560153f9840fb31f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd74c14c630c99efa5731a99e72382b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0465ca63db1b8802da52dccfd57776e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9279cd5acc3e8b0b120cccc909954e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1222049b6ccc0909a66064bfb6438157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acdd7772a15d910021151e5190e662158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd2c90cdd811d34dc470b1a64a381159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdb15250dadd597e309ece927e8c35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07adcf09058720c56f4977f6a80c28d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b057d96efc84d90fca6024e887d85cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5b66556b4dfccd224a8e1037cacd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a11385d18e921f457e78b56c87c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d66b249132015daf37374a42fd6f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e02e043fb7a6d4d8795e11f41ebd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61f30b9ee8464a88a0f2372d414682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6ae890292433ef17bbd9a495a995c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc72a6a34a7ec8ab3aef625f555f21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db482b56b75412a08f921333e08a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab371496bebfa2e2f64c4ca51ab1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34989f74d36ba8585a10cc7020db5f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc798cf02f1a0bf8b19cce61fcc7e8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f17df962ee116f464e8b8fc81f2044174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd0e0e34cd24ee56f5b9e2eb3e45f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915caf1d68333f0b9d8b80ee021df6b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35542704d1598a2585aeb2f0150c23bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e5d09af84e763a227e80d74b86c5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba75ccd6a8609f9ad0086add5d4e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82292403b0aa36c6770e5c2eedbb67e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d700a14e45377ca4dfe37f17d4a09e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626d4dceb39416a708a20cd345b1945182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416856f0892ceb6cd4eeab4046d05e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5307f7d87659a145af4ec6ef4ce27ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155defbeea225b4c522cc23651a65536185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2fca409082ed4b65fa86e085c6dd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fffb0ddbbeff55513041dcab75f2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219065f3477d4a2a7c29362b49070e8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b09e7cb29c57c7e9ec5101f978b8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47083ca77441b7f5ee27493b904339190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c5e7fdce8e8a547750bee9a368dfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c189d1a7cdac03108f8fe4c8e0548a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1734332517984e2a9d22ee8d0706e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436308ce8903aa9ab680f9f897d5c7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c44ff4dc24fad3c474ba406539a64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e34064dbe9599cc855ef57f290efc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9292e8a878b67077de97f91a0c754197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d1cf1297d440d76d2b5275d1e04dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849323f57c8fbf93bfd9491f74892f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48881d5d134f8da3a5e7b95b225031fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438bcce6148040a6c67083cfdec044d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5509da039d9a96b94091198ac818a7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4fcc1e59116615322bb3723576bba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022b180b8bad71d28dd351dff2fdb76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae24f5af4efdce33d0fc7ba550a8818205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d51350f950ad85d37bcdb892ef00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67196167a86039edf7ae66d652395f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621588bc864a113bed3e41e180772db1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0677d16483d8411c0dd8f3841b486da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a022d3283b7e9bc217286b8ec58d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa745afce706bb217b88a2d14e2db617211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909dd75ee9a928ed4a1ba080eb4b694212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab37487bf0f89c592aaa2875aff211213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ada99fa602f2b1061e9c7fca6f5026214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7804c06b9deec0ad43848bd35a927215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afba48522c0a332867a1b7bfc2f63a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a33aa22bf4f89e3ba8d312117a65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591005e0b9a31453fc4763fc0d505c35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3de30ca814df34723fc6e3daddd45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073b18d288489c1e483b7a0691e0c5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81869c6397fa91577056c7c368dd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb0536be83161a1b5b864bf66c35e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70a659e79420ae7ba590be90dd153223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63fb9370a0e31b24e56ea1fcc30ba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace9500b456d0ab39aa08f9d956dc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63598d7d3d8935740f855d915b365e1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429f3d9d2b7275c207bf0bbeac00f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2abcad4f39d2d18a84037791f8b89d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec716e97e94fccee8c63125d273117229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ffa4226db70096457611f5af1fd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c00de475cd0ca0efc6c645e530fb55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05bb9e53869b464b07912cf18b4a97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644bd7844d531f820b75e89a4c2ecfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e9d394c981927334b6808a993c3dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a1df39b71998f79e2ece90db606ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9019a204c7f2e04d920b213850310ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff8162619b6769033e2eb45ff1b5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ab877fc759154a7a32a2097ba19a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdbec18ef82ffa111840a22c9743e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e080fd7fa2d2a023381de9cf08490240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee708227cabfa2e6bd050979711ece241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bd2c09b5b0dd715964c630ef10537242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5bc239f6040f249a7141a133d38b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0f95020ee8f0975cd1ee839f7a37f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320354bba9166696f91e2b8a1495cc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db2c7c2e861a25706f46f7808c43f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62981626251cfbb7a141eecec9c9e2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184b521c7b5dd4409f8986dc56a776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8568931be27fe20065f7eefb7215a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6653a886a1ad0500cdac5bd6f92f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a1d9d97da20a3af6414d42d6861ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872edb9f767db91c89e6e45989103f64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4d108b139c1ea2fabb44be7f0907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ebb94843408190faaa8f86570d39a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b54a6ebcda4f1764629331d56a42c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fd18855474748ce48ea06ea88f786256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad29c43a262d472512e8f26ad7213257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff0a7c599a94938fd9ae64f20503e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daef78421db91f57f7c442a6ca1de36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cff32c9af8be05dd75c7e99d97200260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178209367dbaa646ccbc2e923a8c37f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229264539877d09713eea54d2904f38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa47aca8c7abd684a35ab2027c2fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e7e2a61891e6446021d25b906e94d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de07dd4d7b15756cab911388441b6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1d5ad78d803378aa8c3cf187b254266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5941c1b356894af1e184cd5073ac2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c4180a4c0c1c5162f92e4753e97ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808dcafb8342fdf29babfa271d2e8f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f568c9755fb86ed37d2fdf1338cc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d95324aca4f1731073a4137518ad26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de23c2458b7ae748659911b33b62549272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f632a8d696029f47533883d73e4ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eb173596bc3b62c1c076422432d95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2758380b183e4f56d0bd995b5314b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf510f6fb9b34952ffae58097f946e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb36dfd224c107a681af139f539014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816b3db8d48141ac82e69c2ce23be73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a1828aa7371f508ae296170e80f24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff1023857e20cf317bd3d64f589fa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7dce88399bf59d807524ecc14dc11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd47cb3bdc2616563f55abb3ba7d58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96717a5b2e5f4ecfb482fab3a9a4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c070bfef0ad9d129a9731a7ce4e8edd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8afc0028b5617de2550a3da0d2ed48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc031b927bcaeffad2d73334cbe4d22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f496be8a838169981b073fe8735a1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e31823085b68c041d9ded99cd1dde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a08092019dbd1bacf83cb1ad4c98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bdb80fc738600038f993496ee1513290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0f1d679af37d85b7dc24df0667aa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f03b011167d79397c8491bacf2e3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29eea43604db84e962af3f6a00033d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e64549fb4d837f86be9a7dfb14f0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906f7d40cbd3a0f8d994926737d597295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c79ee41b6d667551f2cb38489ef23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b45d40bd6731a6e461357ead8394c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affde53af98905a1459d90e088852ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7025f80aeed9076430963828c6d5cf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fa9af1b34256a8c4f89f2cefe871300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502b6e5556a27785ab0743607235dbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa5a54fbf39538f21adc185577691f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152b8c48962b41c80f3be42aed4e58c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a492a0e57415da92f7b508c787b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938faaa02460c7bf7fbb3177181e962305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16ce968c0060b39a63fe5639e86681306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab37d093a92c7ae9a8df907b4a2f35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c33302f33367cbcd221f6031ad5a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377808b6b53395464ff2f4a13d7662a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17cd472ba5a96c7d940ebcf93ec7ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01442d9ec31b09614acc926881bfc32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bee2bb323d8cb7a0ebbfb1aa5dc3f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcc625f8a79d1d0b45b6085f390043313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9fac4bdc3fc6e382e073aa6576b72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8569262357d62024580f0c3ab8fa11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4c8fc7ce6bf1cfc6d354f0e615648316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e5de6f0a99fa72de16efd3535d6f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb4e3ff68798a5719113a1917c57d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07831c75dbd1ec6319cb50ff1d614e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b14d9c87729b38884ca73efec80a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f29f13b8f69df046d2646bbd1a8d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc888ee755cce0ddb8593c9f3e0bf3e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6933e4e301f38fec35a653f526b31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87740bd000e1a95d4fd5c1ba3e5332db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675661680c019da645740f5a3e8eeb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b0afb79cad0b63df2c0833b575d24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf56cadbbbe5624ef932429857757d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f99166f741ab9220531d03ea5b058328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ee04aea23214ef6afb429fe8a0c5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738eae33563a5cfc4c53d0ecc898753330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b591c2e46fc3b7651a6b2759800315331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc2cb3d48075df921c827b12b1655332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42f51c6f413168a06cb2dc9b93c9ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b14a35d4f6d6bf5c20ce23c1fe66e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda6e99279853470cd5a761c07680b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd96967fdc4f4a810111506c60707df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa395e4cfab336ec5ade505d78ffc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0fc55465c86fc1d78223a5d182d7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f130a3816ce2722d8fcac2d8048522d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ead33dd8869525afd3ef358a2756d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a2a92e3951dda8b13a268c0197062341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462182ed433836335a6beb96816947f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598674fa047d8cf84926fc2fbb89eb2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3088f2edcac97ab382d9638f62ce7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500ac064ffd83396f11e558de2fa6de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5171216f7a008fd3a8a60a444d0a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782abf56db8694a6cf96690f41569e81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397073f12e43ee68d5577bb3096de01b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489205426f1bc513a097477da50991e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e23b2af8dcad31cef7a9a2bce2f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b0fd8f496e5cfedd43c0db63203bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619228b8e27ddb7c82f4a689bf0ad0f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5741bf1fe2c77dcfb78f90cb9ae677353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131e457949446fef3347c3f253b845f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c0f64d2321edac7386c31ed1c0e9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e468f193b6a764e4266a1a226d8bab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e81dfe5abf1a912540c5f114bd6a07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5fa32af6a9c93aedb1d61f3bea60a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e7c9694619887cc7e49bb2a70fbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bae5d7dcf9c732395b62f7606cb393360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863efb3b576e1c1dfab2d2a066080bad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db957d394d04c956a486ac3a2b4741362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5b798816c0e59fed610b2d48b4b04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76081b9c6630ff1945b0fc0187bc76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ccc0de29b937a8f7cbcc7281f92ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0905f8f69b44dc62e1fe23df9e16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da773c03972a4ff56899a946068bb4ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970865295a0402b31d5c06a8fab9f7b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e596de85e2621747cff6bdb2d862cc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331942538545eb683af8acc0d9924113370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f8b207a57d7c3fa1e0bda0ec7a49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771430e599903deacc1b6c1bda799044372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856b3889ac3e57a1207bfe2b4cc2a82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398183ff5a2b38a7dfded1a6351c075374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec100bbb56d39f367ef9169d1289de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a214d381da458949347523c7761f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1035f506e4736bb518f17936e22de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820294e11c891a4d4e6f0bc8381d032378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd01cca6ac54737dce284ef41c4a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d14247c28a896c8d75ebd09983612380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a76f0aff263209626c760a419fe433381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af7b29cbce5932189c75a4474919a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f301a1b54ab9c8aaee67a77927e43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe132c7e28d5ff336fb26ce813a9534d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967385a1a14294cf3efaf854a037edf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21bfc5de0cf2c385df2e464c5d430b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c599e84580b7707e564696def2b1784387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16676c3b307d743ce63690f30dc5936c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74308e61ed7dc1501c8ceaf32e0ede97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867745fab2e94d1448e660072810a5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500a0f5c02e0fc7ebbf9a05980065d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ea81e65acc449fcd261c9c0a479c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe16fbed19c577c0bce9ddd3c15047393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cca6e4bbe64ed9bb20589ade57420394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c04747ca8869d0f84861d34083411395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c4ec6db29d39d57f07d1528be3c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0aa806f000b72db19d78ba276d5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53fa9a4e4c3f63732097702543648e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2f5905417736df220938be08c0d6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dac4e865771d61bc91b99c23ad579400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede32925b01f9802c5a62ac7324d54e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf975f1bd576d5f56d0c41d54e801b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09f26d8cf2b27260f1679c821df9d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be38d218adf9fc6dcf4fc63e47efec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d47ecfdc5bc4e022097bd63a32bd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e27cf2a81438609781011ff1f1aef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf8d2ce4c5a90b72aae40d11b57294407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fed35cbd43b9722e0f6171e2c2a1f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65daaf1b8bb01a7d6d840438dd28ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b9ac8e389411254819520a648c412410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4ee7945f86ea5877a1c3269b24747411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61db6691f6cea1eb46b5f2092cb30d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078d9c0d3cb6c9a85d938e7af6c45f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e19730ccbb375f6ab6bd8af2d9d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f26d40babdc729f215443944ad309415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371da2f28943b484bcf5ffe750cb211a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c6be1b02acbc536c9d5c7d46a97f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21776b55fc384c40dfbfe1b032544d0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457588b2df425555e6f408e235eaf38e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc48903f330cf992fb46eee6a5670f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ad6940b688d74ebc6549459c0c5b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959ed13e2d982d81a73d7a29637d37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e45e1f3dad83e59929248ec4e15ee6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1d35844fe67b79731306ca72cce93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f5eca708e7627733d9ebca8b10c5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e72ac1299eef8b0557eddfb666aa7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677fdc50ee2ba266e54320d1149e89b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a930a37370e19d4528db742ec0290428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cf17a5fe0190f621b99140c7e27fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a9aa634688943ce65edb480f2de83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40bb183abe6754e9071fb5af88ca0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b955fd5df739b8bb11bed7d059c44b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb88caa2b14f8f7e68ed743a5c07b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396b694d75998c982f35f51ab0bc59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648aca1ee9cf392ccd1fee07a700545435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cdd6e2b36363df3936b6199c8d25e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4dce3f47a768ab142bc4c036a88c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0407697a7a7a9468928605a8f104f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f79a5d8dc49777137788587316b9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5e92e5777b75d468f33b7e3fb6d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81b63269541c579c302d8d9f7e5360441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b535c4ca7fb197737cf06eaa5ba45b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f28905afbf3f8e30ace7e89cc01e9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0370a090887fc4a4edb64ee2eec920444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a30d7abf695396e111675bd06aed7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe8dbc909bf02e8ce6564be1b1978b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d05665f380321576d176122a6f120447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6d37c74243c83b02030bf752ffb04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f349c9b0415a75ee3c64cdce4cf3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf169b29023b0c2179be4556150a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bc6b723bdbcc8ba3b7b0637672707451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2553b7e575b2359f6f6e82c436440d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b7dfda8d6918999604f94dcd0dc1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45282c5ca74204c98b4217a0607ad23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556780de2cf08c87e6c85d1257989684455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b25e08873a122597f731a0449812456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d02d81e94b8ce989268ef80b7680c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c2b78bd67cc04b2058f13ea2114a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd970a3888cdd6c3435baab5c710545459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58929aceb5642b51ab6a8f3c05a65fc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005cc4832d284b2d8135bf951684239461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e0066b5b6dccd7133d56960fe7a54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452175a48e5f3277cab5946090b80e35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ff1a2d1186294fff3c416d6e60c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e06815e4e0611ebad843305338690e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06c88950c49b62dbaaa048376b0b28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323471f58e05f925a134a05e0b4569f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b1c54fc8da5716dbd18fa2873cf35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8ee9c9308f42fba9015a7e3bc5685469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e5aab4b9de689bd66af7f846e81e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13b39d3e4b670c66944216c34392d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba52ec8c79882e942ef6bb2e66d7024472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a32fc9f419b167f446bd4c51c561473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b27d26dff58becd1be76ca9b7e8cfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdd9007876f295ab1a39ded3bc2f2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e6c0185dc1e7211c6c64ea3266785476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6251518d978b77780047918578c2a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfa7353552487e69572d94b7c30ef0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d2ab30aaa7c3e9b98b2cdb717802479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea75aeab475635f6878480ffba99a17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca8b0e5497976832c36e7af97ee12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f62fa508521095f19fd2e74266526482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6338d33cc7a27905b743fe55d379483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cda6204300842f8d2277ecaa807d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604951c191a9b7a44462dee43cf7f47e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc30490a667c787626d188493cfe9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574f95a58f6c97208d5102877026d24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c74cee64520f2f0dd51a096daba6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a95a831b4f9886b3a48f80aeba9a0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febda5d788850f7c5f18b6a59ec5a254490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1cffcd3e9a31a471b743947f8d79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db61c04c3f83c2e59a429db90ec70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f72e27285b4c36ec52ba947a2e4e5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752567d7e8adafbddd1fad3b1b92db26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72e11f84f0706fc3a7ef3e3d8696a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191164afcb4cd33f523b070abe4e673496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c389bed51a594f1aa38d7d4ed8cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec19d6d6c0c362a2474f9ff81631f65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04cf3c7fdaebf7e2160ae0afbf5feb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dea0f0752ae277aeeaa8e1ff072e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648ac1e01390ff1d9956216d5e5f7b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa15171917b5e7df46af065887eec1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6ca22dde8a2c06d7b724d0637751d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040e32e30ad6b14147fc4b0b7dabaaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a8840f2830ddcfb8b079026ace80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdff2ad32b3c20c0e2d149f61d51507506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522d2ed54f8018f58c06931621ef98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c751797ee8e643fd59f86a523a8ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118184c4ddfe02bbf75351a6a4783189509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e8ac6e06314244802951825defa5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb950c3dbab60eab3ef4f4c36577f829511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e01c43f40fc835b96283e2852c5bc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547abcbe53ef24a85977814b19093ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf588f86969b6ec5657a682edd4d6e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e65c4ac80a0f66de6eab8fe92330d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e75b34863d5aac435df2bc96e57b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c63199cb9dc73e618c8055ae3bc8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a7c35d630080477291db2c7b775d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3272416fb7a76ecffa11f589aca60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4068a18760c25b589ed32fbf0b6308c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94fa777d28af38092a1c2f34da9492521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efee7e4240791f0c457cb9dc19607a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33344cc868fde7403249b3b4cc37df8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850cc2deb1319bdd638363a0696d3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c85b8257c17b68d9e57bc1babed34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c444b1ae13bda38f682857c8d758d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bcc24d37c463fe12c83d6b8664ed5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25acb999f7db720bffb1fefb14c0df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34354342b28be13b001dcde5b1d28bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8651c595cc794ab613c91486a78a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e556ee954904503cd0491213bdbaf41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55779ead2567d2e1730fc7862f9fadb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4f231bb15694f3263890186673ded533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5677a8a9406f1e377ac3e5255eedbc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e90a0dafb194f7391f7312417dee25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308f6ba216c1ad1c173f48fe41d725536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447254fd482b1ba3169bbeb48d0687b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74aa06bc541eb65647d1b68ecf7b33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ad8f4e1427f6bf941524cdc05ad5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f19de51df475566869f7e816528cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3333449eeb55f8a6785843ce48434ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824b9509af21ed1dc59448c7d0428ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d65ab827cb08a6d698552f1552fe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667c29e12e16ce9575af5b93409c6a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485f16a12b185f696abe5ee332fb73d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627618e8ed678d131c77d3e0119a37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fcd0a2ce51d6489647893401b803547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408dc8e8035cf28dd3a1e179e455087548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612d6b004f7f50d106a84ade1a88613549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8d7c7af44f472dbb219e85d6f3c44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055106f958fc2c55746a3b44336cd6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdd766d19fb6401e4f6a0865a4c364552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fd0d461dc800e2083583031732b7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6116fd8485340a04b50fdf9a8e809e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e95f26846780a86696eac97a448de3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad253b6ab9093bfacf9b46ac5092bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78e26b53065bc0d6d8a51091b595d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca716e9c113131d79459a76d163d96a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4265a3962ec167cebbb0cc5c256d38d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb185134f5377603754d67872976f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca2fbbdcfc4523898b2efad5d636b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca8aaaf9175abe08a7a8cf34af6cc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37469cefc71d0dd04f29095b534fd44e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5cbb58f3e63d38898c0d3f63a1f55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4f32110443f350d6c30b2612a2b75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63163f6179d222ca5792e5145d02e3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3a0084e7d168fdf6361ca8ab2e2b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c60481c70e96de4a592112b2d095a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d48530860911c007f34ba48c79e2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58b1d1ad84b8eee328d566665566a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963401d59e01276115cc9b5d2f02145571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546234a6a540d5e39d395654c10e7b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe876d7401f7c7f837933d73c4c8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff931fed54c9a36ca9d82c21d0737fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d94e1941cd6785abb23a7c2629d6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb82b3d90daa80431b10c5d5fbc541576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d24a84ee4170ec73e2415b333c634a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ed3aca8601d90817d30c166d54e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b469dc9a3e4a4f64d1f139b3fad8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee754abdf7c0a9afe9a46ceaa4127486580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf01a4621e3f0aa0cf1352986a3a58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4a3f12d401972fd1de62bedacdfca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ffb49171169aadad01b8261bdbf66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c0941d298e163e3721c4533ce899584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff46c948b01ad3ca922892dc6ebfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90cc73d012f31a7c7197d98cb17693586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a02d149cd52ee3f8e327d8dcb0cd7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e25c72cfb1656192d1c0e7ad7a0cd9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3a273ec6165e3f761a6fc00bfb36f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff3a0bc0d1418d074732112d0bc3b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e213934a8d8c4b8dd4026c5ac9e18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63831debbeb67a3bd30aff0a2da96c52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f53ef26a7fa195d9aaa0eae1443c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b90cb8be91015afc02b71f29af0d62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e1be1fcc1378d87651d8b83a339dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd8f2063b3eafe95226974ac2c6a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edf1545fb94baba144686ebd913414597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675dcd382ce34c9b550fccef9efd16c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96d9647964b7a6ca44d7cf906ecb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6063230f1aa65c2e6e5e045fce750c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47594d7d531131e3d700e2b37b6b64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9253ac4f2078c5d8902a1ce34c06be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeed0cb821c8c08865ac5804067ccbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d41a416bbf27fcd8a5110adaf900d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7b59c905685297c4d2b6b0e5bb1c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5220d98b4a47424480fe53758de7f54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794fda51d67c6f708d9eecb10a005fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a39d7770b33576eccfcdd47bea271608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5396415909572427a8004baa084cd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7fff30ac9edafa5e708f67a164b62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd3ea1cc184fc497e5f9b0624cf092611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40376df4fc779d9ab2240edf230ea157612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1023f484ac2f3d2f89d6118532433b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c31149aa0dbf41bed4524294a22fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626922679dc6e83bf6ea9b69de6812d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaaa4a2de45c2116854f4db23bc0de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9485e74e94d73de7b800f14adfe2337617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd931149aef60497e3b3a4e112611406618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163e7943295724420c21a4e57a72e47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d2699232f37a4c0f2992ac4bc797c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00ccf9b842b4937e231195012af083621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033bf6988ee358e97cd0a4910b1ecee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5df4a330afe7e5f4224d32e340ca23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e647062aba028773d92c886d9e4c2d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b676c60a4cda96669f3e33c0fd6fbe4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4932896e530fb742bf29a6d09cf33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c0ef988b368344ea7424d23b29ce7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82927d8bf5d62fdebf84c6985d935a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa096dac1228c5222e20c6f2187220f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f167fc4ef01b742633da5d476100e6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bad164441656c9b86fae1e6d07837631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f04138e6a5c124f43beb2224ebddc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27056c1fd5c394b027569c22e2ec04b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336470e2525b8230d232549abf7fd613634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6594cc9ef4e5720935ed6f0948a6412635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32827a4942f1b4dda91774f41be3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec69e74ce9d95ff84493f4d80f9ac83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb37a2f6626218b888b38e468404b72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660f081b1bec8f58eb1c554d13e1d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4f22909d5c912a6bbcf4a94c381e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5190d6890e1732c1be3ca54925349b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111362b9bee9ac26a212895ecff2983d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45efa96e6e4716c5c6528e7db4c6e9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93039390784917b598aa03f322c10c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559d305b30f0a46003b3ee54b2ff862645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76850b1bc3868908716ff4f6d5ca5bf3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e075294922950569bb40887befad401647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04ae27897446de95d7340354e41ad6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938749662f5d2213915f2f8600e4e29b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a289587cc886ccd291f45c6f53d7adc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882058ea74539cc2b09283405a8910c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b27411645709215e9bf1d5b625d35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc761ae83dae64e844a82a0d2b755a95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afd9ba16cc4e4f88b5b599bdac9bdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b332aeed02fa4716b07e0ddb7999e1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529d277ce90b772caf59b5e256d30b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f525d6b78dae4673c81a0760dc9297657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5dbae117d57fbde76a40cbfdaf436658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e67d832eb36fb38205bff54ba6c58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d0210b4e841e285ae6b5d603e298660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98120814b0791690a7802796e96e9ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d417d5fa63b05491db7c10518e09b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe995a418a5d32f8e357513e497c93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185fea384cef4df6efe919062e1baf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d7bfec51093422ab18ae14958a3d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cae9a236515f71657ac220340daf44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da604357c36b9aaf9735823171ffafb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff9d3460bfa0d25c4eed6b5592b2a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2245f2f315f4a4e138163c955249a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e4e99875aee7ee239150eff343034670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8e63130ced823c2097ad82bb407e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9bed5a4a072a835cf492e9efaa168672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b18c53331bf4b099c3d4af6e1e050673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0249c15a3180e5a352a27c146c829d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd84ed9e0277a027c472412e0790d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57238c3ad244518ff36b76a6b32b3d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221c53a3462f7c0922afe84f7637e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c13014571a131c9c7d24147da82f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a33ad19ef2905e2607199efabd1f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e08dabd51016b5b3d05b6e898297a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9103c09ec48c92a7d97edfb76f7f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bff0b0b1b48af00d59c96774043fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09476c2e61cb1d3122daa09f6b62e73b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf677063b35772c90e4357425a554684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91243841b0df5930b578ec09309be69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851e5213e64a4ca443369b4e99733b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d4657809b85d290abf2b0de295685687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6629ed72f9944b2bf1e621ad3c66e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247491156dddd4e8e3a59e58b809b4e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bf428976ba96dc9732c22269aa40f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206216244495d34bf1291d7f257ccb75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4440738ee2b969235bba83f52840a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1500ac8535ea065ded307b17ff2079693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae85a2403c4a73174042c12a79d4e62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd3ad2af5e6915687f97621f324c52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768f9f96148c7220f973a39e0c6b20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a81dea5ac57af4cb4159d5ff4728f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4490338b7fd29901fbcc9565402de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af47bc159ecd69a9d75999fb18806d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9836caaaf3078f0f440f69f344b46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd2d514a9f24b8db4e8456700a532701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c5911981db2bc504220b56309ba5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad0d465f5a91740da594c91889b96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95458a06d559ad211bdb5b20601dfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8d62e2bffac98a71b55f249bc2da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff3be74bd4dd88af1d8be9fdfbe965706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada1b57ff8dffbafdc0565f9ac1960707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c2b0cd18ccc24542699cf073fd777708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f10a16cc0f73e80c750d169467d2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fe5bba6920d4010f6146cf2f56b9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d86b9c26770993c1114a8b8b543bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9ab27a72c62eb2bf19c8f9ce7f214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600ef87f36f3e0a317bca38806ae3c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b41ddc0abaa26c2c7cec6993cbff26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c752de818a0d550d5c69884d6de0597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ef1e0d65f3c3cd049cdfa473c58fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6334c17224cb9d0c936822b276569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc53d13708acca96327cedba223e6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe4f9eab8422e2fbab4f23b0933cde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740a0a484d702817dcb31c7071103d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a44665671b49668ec6d71d4aa047013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469b5a05e1cde0519cc60fad3faa70914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af21761032c97f8f746f72a4d8e1a0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c60f748c5d98b8fbe58301950277a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220ef916c5869b6efee81cc5d0c64f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf46e7fd51d9cc722d068abf703f9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64bb1c3baf552f1fc5647f383a250619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ecf2a2321d09ae8613017638420c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8a18a6af3586de9c443ad6424b7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1939151a7a5a876c9feb9af5735f5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e136fe87edf245290e725e21599a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa3c0730ac8f58a98417e58d4dab2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3d9eec18dfdb799ac67c86d5e7ad025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762770408cbd02b653cf32a336e6990326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0141773b0d8c308485c317eb065b6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38fc1a6b688bfc17a51a5d5fa5a2ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cad24b5765e24b1a369ebce998f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab4151eb67a03ce03825a651fe7a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe68d2068e6c5661bd6f27b3e9146a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1eb3acf794eaf2464180f14ccde6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c66f901ea4e2428f745831702ba6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d2bec51ee5efa89e29330026ef11a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc58cc04abd05affe9cea779949c5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28001a0f22de5fefc37ac05e231ac2f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560e630cead2d7542c1b6e6678133237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a481090f62d82e991645312a5414038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694052cb0718c5011242b2a06cdadf8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d76e19a492cc2ab034fd19123cf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e152464af9c0e45ce6359b708a1f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da443152429aa1fed9db909b44a477ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ea03a27d306a4ff8a4a737b0fe40e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f6be34b03033a49ffd7879323fd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fdcd07a6eafc61f6c7e1faeca1a2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366909d5f374cdb5bf417f1633d176d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50a32cd1a8e3580fb0bf0b25ca08ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927852b263e686756a17b72b2440315748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fd2956b1b31a4aafdb5fbc08f7eca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b5fde05245f88e64c6e798621310d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c488be395c09fcb26719869f5c0bd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bbda703c347fb8fc4a2f0e81c988952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee40dd3f90c3899350098f504573aa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671627ea0cb7bd818837cfa5bbf815954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bbb58d62a42763efd0b65c69fa5bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f070b0fa585ac7a1db67334f3accf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce448f4b8747aa913c0e3ecefb7fc0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31772d9a4a57813f026f6a7f03a21e0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cb5ddcc48781cf16a8ad84f7875ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1172d6442598f018b062f5daf99cd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ef461d6ea0a48eda750648432b6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c935eb4571925aa16e09c52ecb6d9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc975bcdf69ce6d490751a6b99825d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc221da15cc38e333fa94d4c7c62c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace3b93ed1a31b5c004511d9bc300ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a4e0b7c77ccdb05f96626fe998d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac4b0df807aa4daddb77ffe4c269067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a54a2240c42e413a908c11f35eba468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf110846fbb6e942ce4d4d38766ce0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe84ec3f6209cec1e8b6df67a3a9d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745de227dad7edc05a30c11a1b824c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45adb35c71289a78233c910abcb119b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e9033bfa631b11c2a3822e9c5f00f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f0b3dfb159f1e8712d345202a85c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5571fcaaaf7233490869b966f29f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a329408017e818c4ec9e4b31aa036176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf8959fb982add8b06683e2db719a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3161e331b24b9ff89468b5ae268dfb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0899153f2a2e0f3e4f7251c9fb191579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6c9317afbcbdc5cf56b32de771ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c87bc3ab72ea901b9206896b50cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cada4fa1d37afd860de7759d82e3d9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8bf88ba93ab63852037eba73893e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75bad341a4fe086d2af28480cc317784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9dac8e4d6d2362b43729482f9386f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b9c583cb34b9958931662b6bf763186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f1ddfe62770b7c4df27f72541288a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd151f28d868324a58c64fb06102d9a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a81fe0f73cafccb300c34bbec2554389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500152b24353e6358b6cffc48f3414d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e79b69b7ac05a0a45961958b516d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd2d1bbe8aeebd5ec43ab0e35d9a2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6ab804e827dba779bfe4971ac349c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a64acfd8505c3b1d652daf20bec094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27faa6c0e1381fc154090eeff9826295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f6bb2085f8e339c0d2f5748eaab2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439d6e8d379097e88c93cbbc0d8141e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eaeb65189fb000b91fab33ff0391398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff8a325ffd3d56f2b2285bc54e6ee299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426124185dacb3e3deb8df06a7f40f6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eca53a383eb786ccf2b8bd1bceddc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1f676696526c7a0d083726322fd97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc565c735c0a16e7228172cf64ffc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8e8dac213eb0855133fedb7bd31c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9253bf825c08eec09758ec132a8f33a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577276aa14170c5ca8eadc8732c97821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8484dec416c4a9f82cdddd56ca144d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb987a29107826242b903dcfe6e6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff77709823d701a0143aa30d6605be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e91c0c346b1de84997c456fdb7d1dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4600bae212e0a07e36e74f583aa003111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d59078d2e0417db1e55d6184dc34c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7429c33dbb6cc447f960a6c338e1214113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381d12e319d30d6d426df53b287bf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060224a1ee6de73a709215d44eab2df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56da47cc0c2ff2debff9ff109747708116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3121b241dde39544c3637cfe87061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440074d79c321f92bcb1091f8d599226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb719c0bb3ae0b21a5b844c878d76ec2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ac727d96b959785f936df8705b93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1474c7fec274e4c00491367eab78841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ab34a2d1de8c09fcfab2f9f19ddd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe9eb8144cae8ae707e303c0db0da0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829f359f91077ebbaf721e06e76c34b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f70d97ba0185f630e113ef027173f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b44662e4a805b697f82be487c37c83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feda558c0f54a299b6818b15b17de8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673195e535a9115ef20f4b265439c8bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcc61debf1ded5aabc44948f3eff49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c56d0914dc764f540117ee68b50be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34448f9553caed65bbaef24dd5a3ed7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb9349a3f1e31d2e17623ae88b7de1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63066ea8966f3e5694bc4e548dbff86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445120b16c78a7b0254e00e447428abd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99fe1fc78fdab208c06aed430053ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e101423a752f0161f46c9309c6908136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a3eb6847b01817ba687bb1e12a954137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed2d764257bfea368c01694925259138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ce5e4309bc78cf0ddad62265ad80c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97188ee5ee1471633754a2a082c4639140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40875ad5af72f189e6bc3ae73b17ff6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd00c8ef21368f6184a0742f6abfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8dc4498a8ea2366875e8d6d86c324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5603762c0b4f6418f657da45408bf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc1fefb4b526343b6c49c6b448d4fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f957912752d27580bab0926f83b3d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d11b51671c1654aa9742976f700664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b050a6a011ef06ea8350bb8a91b760148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753a86a60dea5f9f8ea37af132a1d9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf7a0ad2dde1fea4cdcf4184537fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb1603112cbcb6d05f6f3f331519f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecd857471ca342441841418b2a4236152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d6a78438769d0042b0a82564d3d92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70ff66feacbc592dcefe3190eba72a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6674685d6df0628c8489a00f91ce79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc4559a1afa66b16a4e964993dc7ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b1482d1e7657a9ae124124e038c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61627099427a5e5d40b2d1ea16b2037158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40c1245d3a41fa17cd2cff6fbcf050159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f099a12959531d14bbd745bb6b804d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e5607119db308cb7e46b5e067886161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c5c34ebbdc2f11edff9805ccf9efe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15486a13596109eedfca8c3035253c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a5cf0b87c36efb12251d919a07d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab7dfba854365969ec0b931ba6af4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62ff092206610cb618f9c5630677e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74dabcd3a1683847ca86051d81902167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef95bb904e8c0931425e99d89169a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692c90d58f975bb04fd6a4d3fc24ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c2547ec1b68510a01e7b7f4850592170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13068a3f52f8dcaf770b2255fc9270d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173eb601453e12a60a8dbcf01a93d2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768cb141f4b6a085cb83a2689611e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccf24be7cbd288b5e98a94e25ed7f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e15529920ba79edcf62771c6e07fb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0925dd0da87e2feeae69f8b4175126d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d8f04f5d82b4aa0ce586318c3050177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad406e5cc2a7160b94025d68971769178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6190b18f3078a1d669eeb2be82f6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cf60ce4820e607932cc6e0476e864180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a20b1eed1ebf2f73ade1271b6fbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e097a649960c33885c625781f891738182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c68f18b6f199e5d0561140919d66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9581a6ed5542bba45ac40f0897d8a49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a63d8a62a4e2ee5670b4e5dbf4e570185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402cccd38068eb85f84ff7342618b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907324d74cf0fc6ed7803be102a1b2df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa3a90d80abfe6086ce3e2767a00f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271eef38601d63b20c01f7f7a522ac9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de677016c8b5d3bc785546abdc007190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39524e88a0f8d3999dcaa5fd9f10390e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e1f921b80718ecf91b6b37da52a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437e099c25c6b9c88ab5a89c94c4dcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27115699acde30988d85c60fb5e45e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e5b4ce856d530a59b69d35b93db1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252db3ba483d28010eb5f0a3d43ee69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6c183d6f867d3cc16c0a5de38251e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79319efc0e81ddbfe10b151192b29167198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463bbaf157413ba424fccbf8c9d5afb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec699b85572a8b3c251d85773ebcb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ba347ddecb46c5c407bb165595a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c6e03fc878b453726bcc6628e1a78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbb9beb0de175843522f27200fe00b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296138d0480ed39754533366334d1226204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef343234b107c50808b9b810163e153205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ae5a508bbeac4eadfb9387511d42e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19160a8849b857b89927ff77d39ea7c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c0c953caadb6d9eb8a144491c5d59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e027fad01b635ceb3aa23ae6b131e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7627d581cd6951b42bcf28af0918b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b0fd1f152846362ef020f110c38c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4cce82c4a76748e8cac7e6b934231212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9886609d91eac7f1107957bf69cf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab682fda7849628cf919385a6b2c97b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaa289dc5a8eeecafdb6274c9864c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160820bec2ba8c66381bd5d466b12d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d2cd1f87004509e7e21fcbad3241217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0286aa6f7cb75b75c9ccff93f0fb73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96b1b76fa968773ab457d3a9d1990e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e3126fcdfb47adc38ad2d20bf0945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1df493a448ff7a424609552bbd724221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b766ee465e89f940a31f2a401c50afe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491d45d1cf0f687a049323e32988587223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee071f58384455e2f73f433e4e9b252224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ede54ff3547019036dd94bf25e22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79029145b1cba050316b24a1d6c1285226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55626238a1b8facea49c4e5991986a2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9699be9ef9109ee9712fc9152ae3b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b23ad183a53254072cb3cab2744185229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9868f5e9e5f19749302f2645bad5f81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbeb76318583ca59783c80e95923f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8fb98586e6e8eb1f9371f1e014c8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a31493509485bd17bc004b40bd94c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80bc6ec112b49da73881011d61d10b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad87baab693be2cbfe73c2561935191235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36287007e7dab52c7f57834b699e40a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5390b46988c27737e5142a3026f46b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ead10e297c93c7fd60394123a8029238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc811f30bbb2fceb35a369a0930de3dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8022ea6e63d767927f619b8bf05be4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a23c3c6198db93b1b9f192ca5ac8a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2617e0c7201188c8563254f8c3f4aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c199d3acea930a1a1945e2376e656b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c887714f7d91dcd029370a622aa50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91216d093fa7a381d827bcfcb0bb3af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb91264e767dc832b7218028656a7e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134d0cdd8e4eaedb44841c1b20e6439247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713b537f13a7e91cf9f2f69f7562308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137a31355c4e9039fc20390964cdb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045133862af069942e3a7dc8c9bf225250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068bf725cd21948f89fc4391be9599a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d31faf06b00224de4487c6840321de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76a2eb64a13b6f125ef04863d9036a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b78f223e958adb9483944c3992a2da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ba09acc3094cd6094ba6a527b7e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83264ff1c410b3aabf0bc8c4ae89d192256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04378db6d04756f903d287ea3c405e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43216511d2b46d005d52f3ffc965b96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf993506d6ee4cce82ff4375d9ee45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982d32fc3ef4f05c3af0e880908303b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0729f14f25dc1aedf9deab45194868261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b46a47bf07d4fa8ff1618bcdec121262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422cef844271dbeb9437ea0552c9f41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1954532c94d6eaa37199bbf1a8f40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd86e3b74c7f029d9d5de5895d221265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf63faab59512613cf9a3bbe258f5ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63f3d262a82a3ca41257d7c870515267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2db1ce767c9dceefea710b8be11d78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc1c08f7e28bc377f6763e692c8e4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0089bf28575ea60ee2424979b37fdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4e2022215d0a2c3fefa08e1390f66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b514ae5f47b67100708745714246b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb403967eac3f99aa6d26bf8c268fd8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699a93bf2ea33edf9d99221138a216d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039231d4231aa73b66e3b364eaaa54e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e6c321d6fb26bc6d16baafe4f8e42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207bc5cbe22af5ccbb12751f43d454a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683474551cfed6e695010a1e361127c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ca606d8ba2cd036bdb37bc929503279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3174d7fb5d1a53ea70b817321ce455c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad2468c9b90d2a8766bc41c4e39462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5648214f56e58bd7e2c78a4c873b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff7a726201c4abf29bc273b11d36fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5c3d676fa870aa618919be57b87e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00aa935269e8b72012d3b0c37a2c92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677077b9d6c3c08f61ebf49e609f9cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61faedaa1f00098cc36916fea20d9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698c80d0e35742c8d49fbf6d245579c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9630483eec06ea26b393db2bbb3f230289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85134b65d595f958133f37934f6d4ede290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5da276692c574f473c59ddd2ba4b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137c1325f9092b1d904b6282566e0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26147f43ab1018149299fa4dad67f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0111f324a8797a5f995491b07fb2466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f76a313c2ab261e2111e5c3b367166295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce01762beb1212c425dcd9f69dd34e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b914b8945f2c42e5a44f4f8f95dd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7489d3e6b28c0c91d84ff39a8fda9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f7c0d4ccf816b23b96149adef0e4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1013d5534efc53cf61e725feedc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73cdc74b4bf4a71818d21c8d9962d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1588d047bb561c394da459637c02e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d11dc31ff9eab23c1b156330baab9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d17696b05c15f0419d711f253034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fcce30a903d70511ee3478eb35247305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006738264425a3bd4f5517bf615f92c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200edaf7d246cab9b1f9707bcf002ace307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b9783c5a4653fed7315f4aa458667308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d48e28025b64595b1ada6e4c05875309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446c5f956cb06a667061462e07bcd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4a06b56aad1b81fe7281c8d235fa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5a9387d4bc86083becfd374c972c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52519ddd2aaae0aeca19a0eca9f4a67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c36b90b113bab3676c33cd86c0d43a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b66fc7946f8bb1dec5017dd79552315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0272055a324d2f639bf8a7892d0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14453e472af53e09e289118aea726ce1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187cb43506f239bc23dd909b6dabaee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb73439cd48b39a85e48a679df722b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c872f24447ad9effcb87e06d87a6fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba173b8db9977be903e52e4495e44af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6e578039e984068a5a4e9c3dab250322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a6624de1ae1817e44d80c3c5d56e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7c136b5049ee085c8d779438eb1e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460f6fb5c6a59ebcb1217031766ce5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1272eac3bc0a9aefe708ca18a92b171326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f5da6373118ab9e1bf0f75974e11f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f11786a8f61e8f6afad7458313c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fcbfd4b56493b1025a823dad1c9d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cdeb656bbde84ac13162d81df400e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fcb11be58ee55c914c61347f83ece331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aa12504275237048e6f5a4f4fb1dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08271c23b54c65bd8563e2640ff138333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d09e774986731901fd4810ec6055334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2390c6403e2294df9f26d23afb9f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bfd80790cfbae611b48a43ef1a6eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22f2336865420cdf47dd4fbd7a83a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706e68401fed26205ef947f14f8203338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e8381b72f99330678dbb922f0ef53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83165e9e0652e4caba7aa4b7c38a6363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dde5b770f42538ef1b959038e002f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41365b60de440afd5e41760491475b28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5706e74a6602dd2f444c6c6542da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdccf2937c195857a8cf72b78cfd436344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a0a886b348d4ae7160d57f7b70e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f13a0b2e262e32b0728e13570bb094346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e67a822ef66f48ef00fa31910221e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acf0f21c03e5e78072be7db00b3450348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525350667d99f5e679ec081f1d3e740b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c57d1fe8071730cc3e291feccb19d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333ded95674b712c1c0545a92d5f0ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66622c2f6b18a0fdfbb2fbd27815a4ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb957388d8cee57bfcfcd9567c873353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58a63fb551d8c9103b389baecf62c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ad4ed4c679a7eed7a3e7b182be016355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e20bccec763981e7527c6903b777eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce0ec470bc0b433579598a35609a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861997d345eef2d7fa8f2e4da186c79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf504077bf0d5a9cf7317f73862ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b317d7dd390f0f5d1132900af58e81b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be996513f64960e5ae743b0969336b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64678da5612f61f45a7bb09e602e3a79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cfe2519b9a4ecf641e077f8f040db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28d2191779580601d4a8fb9421da16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b531bc0a334468453b361bb4777c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d945a5bd2546b9b58a37cb3ded38b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc84e75a5203ec9683f753b9fda750367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cef82af8add27620c13911737d45f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deb3107daf3ce0208a30ce74e246e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd486f568a7ede25c480958ce5ed691370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e11c2f5849d5b818aba04900a2aa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f87e46deffb312e185d6644ed93e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7cad266e81f392c257546f858e31c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6d4924b39826a4705c2d1253f9635374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19a6f66813a5444e35543448a7b480375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a2f126ab31bc335782820ba2424b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc585a1a381e69066dd9d0c17d3984a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3f0c6c50cf87d611501da7e0c27cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336376308242a9e97c6a98a47ffc806379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ae37c659a12c227afc8fb0fb0c3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e874c3f81d083041fe5293d3c4587381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf224a2c7492df8cef0b551f10d3e55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff11930fe05410356677ced95da3bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc5957e445377c35de0c0ac1f73cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92136b70fc35dd66dfba6313edf93143385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f249a736b8d60e06d2f89e1def2ab3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9dcb5b3947cefff082ae183ed236a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff63e6f1c646ee860d46071b9bd335388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df8d72ab23994371d016329ce770cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee46f4c6799a12f3b77729a364b9d29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f778593164549215079cc7a4cdb4524391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e659ff8c124b19e873b5c2f0cbc894392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf11014fb49acc1473e3a8577b5b2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093c48a44bd3ef01937e16cd0c7e741394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac36fa89984adabee0b2f6ccbf38924395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a75476e67c7b7da60d17275df33747396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939946baa0f2c98ca1d7aa7e4597f464397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7d9d80b0332c0ded57335cf547dbf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c941eb1084d1130597a3f8a8e8ac5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900e7df6bcde9589f1971029e79d903400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdb72cfa908eb8aebe58ee4c5fc8c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71322247b12fe9ff64e64a48a25616402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6e826819b4be2171f4cc26337cd29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964a7c6967da4e0697ebcd6f6fcaea1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67596378b74efe8cefe64cf269464d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df42218f5cbb97130aeef13d11d198406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384ed81328f53513eb5827678c6907407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc4bf8a85a16e900db73e5d0799e2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d201af5e67cdcb7835c2b6b44ee10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd3a53c2363a6a3a752b1c04b1a138410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2550477a4c0255f86c944715ff9663411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb726e452d7f148cdc0b1f7b2d13bbfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f430614bdc87dbd1ff14a425c4f8055413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698de71f6e6edad120df6c0ef6a69494414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70ad53daac8841819da9deb0fa1c0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcebdfd72c6bee1d0b72c1a7132dbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f8c65e3a4acf49c05fbb5038adfd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a776381030afb4776829d7438b88c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25314b44d7e1572aebef31cffcbe2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e8eb6568817a0831c6c0178638236420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783e2191aaa2818fa83c70b2d450c0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4f8a2d657d066b5b18745614b31a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2788133e3d4ac69aad2cdfb2f3743423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbe964bda59dfbedca81f04236b14d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848b06a0afabb957d485d5f5ebf6e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29918e4bd49aac292650663e684c6e05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2a28a871ca1e06b1a6981b1496646427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059192d56a26f9f29910881d02fd509428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a11a1abab1a9f8e13a3ad45b23cff8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d64f06739440bd3d01c03b500de84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a23d511304fad79e44292da79556a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c633ae02451725156bcd816bfa23d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9669f98accb2d86991ad255cb3600433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a651c94ca24da52d09878dc0d33cb1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbecd95d8bee70f4b0a282d0600e05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff98a0feb983dde85b50f2db4cd2739436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d19f58cecde804bca61c561c671d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c9b0c9d120bcb94aaa678d0e86c13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4838b0c03dab7c2f842552aae647e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8af809e6b0382a8a3ea0015217a85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b2a25f1edb6913e1a4471ba263daa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac617ab6614b98de73653a1c7e4f42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d10ce0c9d1d23addb826ed9456b7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e49247fe6551ba4ead3d685221c60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5ec8628c0c6ca9b56de1a94c26df3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2930a0db50ee1e7f92cebe182da72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728116e223cd4b725bbf8bbbe319022b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefd7fe75d379112b05ef6961caf97e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab10dda47622a4ca4e60872b37ab945449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc5ba7289171e860ea91ee85a45c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7cb73fc9ee93bf13835c61519f0bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c48096403c93ca0059830501074e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60ff8d32ab0315579e0eaadecc827a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9455549cf205eb1b1ba5fdd59613f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a9e3e7b8fd819bf02abac05389f38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f573cefa30053dc2ba70d1e0442b18a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd0beb5291426040cc272975ec88a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e763a319d52c1c92438f2bb22d912458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeb1d9d6e59bb70fb77a7803d603a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fca8157e3d8c5aaedf203f8d1e9fc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71661bfbe065a1acf8717945ac640f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b187415b4dfe6c16d5fdf7b227bfcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eaf5716207babe655535ab9687264463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb50bea9c51739be24f3cc93869f523464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fbc7170730937ef2320a7e7a04249465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f76889a73d31718f6488a99c42dd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ab4f2acca30107ab34431b49881c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb482f0f912d29ec9de0c037907422468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd49fd933a3f6f3195b2fd9cee8d65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b8a782295fc40ba998f8e977954ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647cc5fc3a4cb72601f6b15a5082b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c2bec84f1c5335a98fbce324e588472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1c5d9626996bf49cb2cf5979aff02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8881ed31826093fc5bc547664e95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91721d5aeb9319b81e65a83373c2ff8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca940438f745a89262b7d1d6316d71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c8e6363606ed0476d5a0bda1f1aab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d0fce010b6631e5c92fb125ab038478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a7f2aa3cc1891bb920e6591e60534479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bef3b5c1bc2d052e82952d97f1208480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f480f199a9c615c1bd45d9d37c165de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ab04e4ade56b216f2b4d351298af8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca161f9b177b6eb2449d8d73a43c95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d596fa2c1d6bdf2b9cb7591b58b1936484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550f1cfd477c7b843dd564964e6412485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212338a9ba1b28af3a94381f37eca4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678d1c45a99b0f41c18ee8a4128b78b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c78e8a9da7d95b8afebb77031f12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a4b605c406bc6de8331df53b3310489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379cf703dbb41345bafd9ffcc22fd2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4595d51bbabb4155a3290f745220c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693744265a7fee4c44e263c7850ded492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b28c08590c5937d12cc67bee62e93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6265ac09aa02574d70af247e26e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bc5456522e75cfae6ebc5a8c78475495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fba30cdaece41794d3fdc5dfd52e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d192a28f281973c72195527072931c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd74736ce924814558a2c49e01160498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da986f39f21f69566dab87962b43f6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30561de8f47e3546da4f26bbcc5a216500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26bf8d6065702c0e1e02f37c249e73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc438a6323668fda58122f1efba8c706502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb657b7ff16989e40195545a66fbaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc7aad8d25d79b9c79a6104e9d736504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d08fb1a4bfa252c2e265cbaae219a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ac058d7bf22e4d1f34ac2b8c1f5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d21cf84a5d5157771dfdcc7767767b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a9d6350056e537f155c918741db7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c33a2fb4d5a71a63971f19e0b0b9a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f453265d2bc7941a670919de8759fe2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212ee36c6f9307ebc2a2b540e95b39e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258072b868fd05d2d6ce1d5216d87bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40928b2ce92c2830ebb670c329702c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755b71c5bfedc8f9cf22e41b7a90d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832378371318a3dc6ae252564cb2ddff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c7002db2d4295c1e7bb060b0038d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6455743af971bcad2c517c9dd9021517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07d2bd25c1a79c5aa521ce326e4629518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721794e57404cc599663e46481286529519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a577e1687f005f253eaa3a22e003115520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909fb4b14b89197469cbf6192e9a0ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ece84dc99c603f658083601e3f0947522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606394febe55109a472c5ec07076d79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f5fd70a328caca4070cabf62bc71e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba661233ab9c59d10c633afb228178e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3b065af1fd32b61816aded7691133526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d7d59a889194279feb8f18e89575c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721ea66e2b17ba47d3fbc3ef7cec896528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174043701df0afbda3c8813b1065ad6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e87519fd526f20fed6234365518b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda432b972fb0c8c2eaf5d69ee533da3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a85a53ea0a48933faeb7dae8ea0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e35e6f8daafcf5b8754ee2da5d7dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4912493731cd75dfb5efc04fe5f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b06b854c6bb938e4cf0270a2a92e58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6a07fd14391b0d17ab9b575e20884536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca122562d5c34c6517877d454e32c29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504b4956386b340960a9113e9cc64c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e73b7a655efb96d3a56c5ae3d25e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d7f8e13def97cf112e9c9d2d99244540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aac8498e4e5ea7ad6185def299355541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb7c5d914d79c93373139e22b2545542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a20de201386d7d72241d606401d6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6140a01a06ac3af52c79ac3e06ae8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b314336ef78259f32a80dc67ad9a78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769cc2ff73368d39790520c223f2bae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862d88ee3a4dd8ddee61edce54a24d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b725d695009a97bfe1a98e3ef800b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17759766a59dae44f4a8b5414b037e50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b67cbb0b8da2363bbb0324f47dcb74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef638c523e35576c91a1821ced6c46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6016dbaad140a8e12b8d3d45bea3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a4d350b7133cb4ee924b9658ef2f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f5a0b9d59293f79355468fbc31fce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aa6f84fe08e2b2eca2c50acd4ab40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9be1cd44ff79aea2580349d9ac617556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76965c0eaff88be59fcd0cb3376859c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3e1e55fd73310ee51224f45ec537f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb964d3571c18f38eafe16acf1254ab6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301c1460a1e99c5ba52d334a0c0dde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8495bed41a44bb133e4552a0eb4f8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96381339d14788c3b11bed8f32e595c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b027f0f678f2bcd434c39fce4edd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4958116f6e1c4004f5660da6f73a252564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56df33f331a704d2266709c4598887c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da785c3363a738461b3af2a5fd01cd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613faae0575b010112a955ba247058df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d70b65fde09db2d6a6a702ae20b8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e0de23e095fd96d6e4b0301c8f8a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e0206a73ac4f9da7d2ce1a25cedf3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f437badb860f180f0f806ba3a31c16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3345e8a140c6f031999c008fc15238572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152abef34789d2c7e8e1aa336325312f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa29a4aafb23c9da4ca6deffc11c316574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2875db4ca5dde5cc1ad60b1391d2d28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3bd25c8e7cdd84e12ad5c87a5553f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8ace3054600abe66682dc2a6cef2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb57c58487abaf1136125ca1305817578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bad0402717e2e81311df7f3c411c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee982709fa2a7ad4de68e338ffc9046580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868948f902c6f4e5119599087254fd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b81355e723ea0a2fddf4acba155b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05caa56f5e4d7b973585a51e1eb803583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952e0b772c6cc68cd3d10a08cbd3560584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e847f8a5d0fa72965025202da3a5dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eba8960082c89148b70ab05e0843c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7cd21a96561b31f0cf6549dca444d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeb3f7b2ffa10e250e92c33430e14c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4ce9684516ed801da33aae5692b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bc88c592ed871b44f72b27a9e8dc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2c5e04dd4d40c9755bba2b46ffb82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15084a7eff0d05cd05e3edc339422876592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782d5efc19a9f8b47e5c9a9ceb5af5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18765998f6c42eaaeb086b8dc4700fd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828f4cc0f4f4edebab7e9b9863121f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27974e152dc6c32f7a37da721815a3f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d043f8f2f7f285e88a0465da5477a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a358436107072e29edf64b42e25f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a607a4d9d7f10ed42be8d9a8092adb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10008558cde7634022f760257351ebc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdae15fdbcc3324a2d771301654a57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d33fef05de789caab4a37ac4b6f0cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e53dbd49b4be391d8ee8ab16e3f71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c634275669ff6be1a8ef1317e45f2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef930ae192eb0044a7e0ba2506abc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37de96b9e967e3a82f8d90e28a70896606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657051a067a1db54d7897c7f8ca468e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aadf6f1740e6f8dc2bb063cb1501d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af032d4859f56aa052febc89011bf3e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b57b6b29830d1df53131dddf4ced6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252a83c3b1c02fe1500900e8df3b350611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a000c2140ecd50744f0d7d44f2c44d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d35024e402dc1ab743cd892a6a9ad4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267afcacab081dbd16f8d3d1f196e71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a676db94e1fabf8d60cb99086016615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b67d28776764468ae89956d6dba2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f397ccca2b2c408e566e0aafed50e01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daa8034a02fda5372a7faa901f38f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92851aadcefbd5d448fbd683ae016445619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53473feabb89c5fd726e43a902c4bfd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e9f22b4437b5e7cb5246e9c0e087621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb4b5acd90246f3f48be418868645a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f2710acc90122b7a34f5d81dab399623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079437f3cc2121045f6b51230d32dc6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d463dfb9abd163d83ecae08115f918625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994e145d44d65be07606030df58c90b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d199e153db0aa5559d76e5f924d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6bd99a4994d2df56852ced77cc3b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8de8f13864f44e142c9236b72dbb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa03cda098af2067d94613d4c9b9fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bdfbdd93af8bf9217ceff5860fb8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44960ddc99fef6f5136b3641bd082d4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727d3cb01a5025a8018df7d8d87efd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec545a4faf5990243e187150d88306634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7311ad9c224df75dd4a49375ab2f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3c0410a27597cecca00209a32d235636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60614ba25cfdef1db6018b0fabd9886d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb32ed2ef9341d0d01fa89fa20cf9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dead2c52eb19dbef18a13914a97ff0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a0a1273d6c8136cfc8ecf3f47d5f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5575c62d5c776b3792845ac92ca0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb7cdc12ae87516d37a14dcad628e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2a55dc0e2679e5b8a63a1cc78edd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb08360ec9b9c658a836d2cd1b4b167644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f26e2620757cd4a1a22f45e764016645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04931950c280d427c589f8483010d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb877f3f33c732fe3bb5d3009968978b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cf585423db500f455278a17b786d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b13b0a9cdb02d2b87f33910c8efa27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773131634fa2edf6758ae10db309390650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74b73cd9ce4083fce2e1c377178916651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b77649d259a64d487707b2f1c87e97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c0f7964d54453fe8ebd1af25c154653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f873f65dbf3dee4c7ffe8687bd5c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e942642aba4e3103c063a86305206d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdace2a6a03f27434366251343350a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701fd2d2661207c20fd49900e6dc18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c7b4d2a5f34aba2f4c754d98e24b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42066069f39f21942ff0450b6aa7576659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c69e94a736e54fbe2d31bf642675660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd1a226cfbefc86d33910214f1082661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee90fca521f3988ef967ea2eb6ccd6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb578f8474f9a4d9a9916663cddfcc9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566fe4f349f08450b020711e96b63d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bec5a3346efa71908f61ee600a42d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b91db405f69c2423e38e7916aa877b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f105f217c62a107accd79760f9a4d00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472df71a2d0479fb327565bd7a70fa3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd28f88597611e58efb28e3362f285669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03664675f0abd040079ade3a27347dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c5b3163ee40bf7b07a6981a4b0dfb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb838bca4891f35dc772a7fedff077da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce16d9a1d913ddc9402f33f03f12e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3934542dab179a7a0699908357902674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c9be050db0a1e55d484df70701ced675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198796af727af7182e7c18eabbfd6cd1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e5c421edaa8777fdd55bd7be7bc47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d33d4f1321ae8f9beb0383a5a3d9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344766a6a69feeb135294db04c5e39e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17414ffc025f22abffe9554b94357f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>