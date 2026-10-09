--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbb7fdff5fce2624bd1a9ff5f0894c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a72e641160f4a6eadac33ff08e4c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1808b508d60c7d8431f7b835a6f06073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb884b0f2427db5cd59a709563e05de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511d703562e524d7d1cb36f41ccd5645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011001e82c15760f86d3fec22739c526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0491ebcaf67a470c05df357b575d9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d728c64e8650961214c44dc0e2acb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c45e2e902cde56344a04a6be787d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6c8fe6899faa32ac31324249dafac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d95ea4f8e0614e4667f0e43509e23611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899c78ff8b4b3449e6e33a01c00b6eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adda1f282e1c5a5ece8358a63f065813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2ad55ce8473e399def3186dc430ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95302970da41952a17f1c16a671ca915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faff000b046c6be9e2a0a340c749bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c244a2df6e2c803aec658fd5db4eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2f1f72707b84c48f2ceb6c8b6f6b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7442c780d9a355d23dce3a34ac8a4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879338dbc96e2f78a1c08ed6ee4abeea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bce7df766ee54bca3d2ec9f03191721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e084158ad758af5fdf5e10bfe2f5f1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa65ada5e41fe09fff39452090d0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3ccff943f423b4d7ac772d99b21d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccaade555d72cfd961e39fe3d6b70625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359512fffcd838d1b8414bf9535be45026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc671338f6840467a9a8a2d43512ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa602e5c37c3af86afdfec19e3dd01dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844081e45787e0ede615871c01e6ffd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df8aa987814eaeee5a412fc632cbed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68548f2524ee1a6f7d27cea6382e264e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c58ea37760ffa23fb88889cc352a8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380705a52ca4516a7e6bd0a98e5e67533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc086695f32963c7993543b2d0add934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599414e0585c8c10218ec620b12182c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9efe079e5cf1f3ef937f2914bfeaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883a22bb8c2325ab44c681cca46150b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177e8f2d5e22ea83eb29335ffb5252c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc9d44e868e477877ba2f64ab20bb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0883d5fbbc80c88ef8d1b5cbf06e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ad340aefdc774cd027842b0a22c8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fd1b4c229f585ad049be26b5c0a9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43384ec3807b06405e2452a7c8de1a4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e81b7ab368f664b343829eda1616744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e1b1791adbf48b60ae64cca9c98445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b39a1aa8bcc2848839523f23838dc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e70b0fe4aef23ee047b481c57ad5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228270fff3b2ba2c7f782989425c1a1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5362945ae830aca013d6f04309d5fde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9074664553446bc040d64c28ad47a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422aa1f6b221031fc4443911c8db7e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e3a266264406e717e4c85b5dd06152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa385e5a0369d4200e230285e833c5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a778f655ca0413e4db1b85aad5a68f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea11ba64b68d44d1447433e16382355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d25e9fad33901bdd703548beb685b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9702e4c595bf91a5734c0d7589ad757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a3da0bc7ebe705c4c3faef6962e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b55598e9ddd03621abc10fb9368059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7705842d646c40953aaf940738aca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd2ab211a60a15fc63df07eab40d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25b7f4d4bfe4deb2a8c9716bca55262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518908d7a93e2dd75adee0cea1068f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b1463470315c711409ee59a0fae964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8023ed912237d5f2f3589a452bc3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3927ec2bd5d11e238f87a963cf942e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a0b03a765fd00228a42eab253a49b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb932b92f10a71080a521653c271cca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51241c022e61842e29e6884ea09f071e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787115c55f0439847df2c1ad7d0e9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7c547d123385c18ae12c861f7330e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad760425574174c3a08befd13a277a1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5b71ad8644b275daaa2aeb4f4bbf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd84f3cbe0ec036e51762bd635cdac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4643cb3d41bbbc867826b8e47d4cd5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce08276626c9cc5ba0a3858139aab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624da397c1896db04e2fbc7b2cab91777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d808e8294cb86e006f9eb0763745ee478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d9c73912a595b001622ca75cb4c5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d101d6fe92e3efe5f1b243372b3fa5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffacdc10bf69cd8584821f1e17a980b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcdc9fa2f65ddeabee5f2accfe1c7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76bac4647c5179bccf9a0c78ae636d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7ed811316c6146af6c822c3836d3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc44690eb2328b8a047d30a281011385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd564fdd159034155231f0f3961fa3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c1db4f6674b57c7ef700d03e6a0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47738bc8da5e8b1c377c128be22f6f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdff6291ae1254483a1340d582d05e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4dca1510db26706cc7e3a162ded0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edb6eb737843e6aae65976ecb8377891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3af292303a4814d3b08c6dfcde35292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1754367effcc1060792da903a2af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee9e88620813446b965457822b5c7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeaeed87e41eba224ea618229ccd7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc397bdea63194ee4f7e6c0a2f80acb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a893aab9691153fad5247a086c94b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cb3851c54ad0b69cad0c8fd7ed3be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc617d0078a1f60d64f5202dc40c76f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd726a0187753dbd13075a314e964af6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b78955c462bc210ffead1af7658b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ceb79b05bdbf0f267c4d69dff5775102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd17017adf26d0e9c7628d154fb136103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba93f318e3293fd92a8ea08a15014c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8689065e7f73f81a1241513ee280a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1ccf5d3d0fdde4d9efba7babee04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5c1d4aeb34d1070d8d3b245ce7e3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e35e6e11df060c36247a61cd2d62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24ce39a9a4356d67ce9278fdc39488109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80404ad45b4bd8e43be26c7b7f1c2aa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e5d6489876c08b097932391f1640111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf360d42f7d690c1788f8d59d781e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019197eceadbfb57a99bfa556bd94ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce782ec38bd5c7893a451772e48243114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb91fe64ddc969a438587ddf46e629115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174888163033d4657db3d80a594c902c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8cda23429e16f71d90e2d55a1ad57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0263c92dbed57f1857383388c1cc5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d6a6e9474981838c33c516b31042119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9206c3a9bac40aba1927135ad18f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44e387e186d9d0135cd381291c7330121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d3c147406525ff604da737f098ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9eb67f36db58e8146a59869f8e9e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaf9febb58169f7de8bc7ea4b3a5ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67726ee706411280726cde46c1a0a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81794d8ff4faec60020e321bc416ec08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79857c78bcc0528abecea8f6c603cffb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775ed6c1bd9cfafbf4868e420754d29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3859c7cfdfe194cd022174a862a32f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f1a1682650a4d10830738b3336eb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaed5a5106f043a89e297e3aa1bdf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61caefad5fb47debfac9afdf00186ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2938a7c8290b2db009be4591c8846133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63c0385feb8e6b9a44a2beda2c17ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87368b64c270a68f8d0b54ba5715fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321de3232a3b0e9d14e1a38e42ed4ebf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e916e27ef9cc95873eff4aa2df3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a59243c14a281c5e9403ca10a8344138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f780fc4a592aa33d9429a084afb53ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cd646e9d5b3a37504fa9a994ead7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b03896fd0e4a9af27bbe70e2063160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b579735b3e9bf269747cc774b6bbbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983061a7a673cc2499b38dea9f4d9cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee3ff9aa8da8a395df47adff25fe32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9170bc8fd8022e496dd57ef52d91e5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd228d0b6f69e407f2c1a31363976146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce6382cd18a7251071c7102a2e21f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9179fbf0b87019ce474b1d0e93307148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b247bdbda4308897eeffbd23678384149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888a84c2f71a959e2993ca34d0e183150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f678dedca98229b753113bf0941617a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7acb0e38b16835e81205136b1b6b63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785f2c6ec94914758db6127f4a77324153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472efe1b9e3604d4b0e133860d06d1a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca408e4bb69bfa7ddc40fb2c1c65e82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65125a5142ebb96907f1a1f1214851156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa4038d653900985ba1bed921d2ecc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0bc4cf724d049365e2aa0a55fa947158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f782af3fbfcb3bcfee5dc66c054bb50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2866d2105a6c24244974c8ac78afa8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67d23b0370844c2ac79a866993101161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463d37a33fd53f4c19511a633b55de3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d2da33802b27f95677f209fbf4322163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b7efb5880f190d719ea62d3f860d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccba04deae3a04c2ace2810024bed16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfefc6b167ee485df4911b7ef683e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca81b86113fe325cc9a37777123c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a3279e78f795d984fd5a752446a81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a0a63e98cd9db4b37ca6019374171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc89ed4bb2291cd399e85486210272170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162d4357bfb43db51cb376baa094e9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9bf3fb1c3d1088d18a83a21c3eb95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d19ca41b7bece46c2b3bd936a510173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89da0eb121e43561e302e0240b8fd64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f366dea26f4b61b059c3c10177932175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907c6bd5e9b26b855627d8cb90f405e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6bcb8956139aa20c0cdb54859d6a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdef9040647c382e64d5764c636d16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46536ffa0d1f694a38a3f37a72972d8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67ed889f315b731ffac7f876d527c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651395aa36c6c161cfd7c49db7e48d67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173934c761d1fd3f9d7e7b85f3f283e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d4c4d81b72bcc27fecdecead2cd0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b332d3dbbfb8c7d166754df58aa5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345c80d88b019d12df6b39488077ace185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d727c400e712aec3e3538221d033186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770e88bea8e7de40a6118d509413c57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803e9fcd30f61944ff159318158644188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6d1a5d93aeeef9775be1436150f2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fcd57f86e8a18f7fec12077e69d04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb771e782b2014e02962871632c803a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc865e5d70ade83a9967036f9de2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd81d4b48f96d3401dd2e564079163d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f9a2e017619173dd7d90057248965194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea8a2b5881fc4e1339bb80dcd2424195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b563cc0912b9ac093e2ab4e6c8c62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc15d63836867be6916b2ef2cbfc8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336cd66a33f63342f13186141680b3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755a544497c6858a294706f4272b3dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2622a503a7a853fc042b5fc623991e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ba85d4935404399df4f9ea538127f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b421344876e0bb46e3716df992410c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cca23a7578191f09dd1f537270dbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dc4ce6f47275e774e95164de7fefd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b9cff2fb560c319f125e313d37d6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae1a57b817acac9c134fd3814ad507206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b26859ad5249daa249a5cd910611bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f24f333a86957359a8b1f8e4f1f1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599ed9fff5739c5d9cce7a040da3dcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb10c18e897a3df07d153c6cf31e4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e8cb29b27473d031dc065c82721bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac247a8486a150751afc08dbb1bbc59e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d4b65daa8f495de8129430674a97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cda381d9f406718751d8dab1d48fe3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275ccde7d1c05a6f3856a822697ea5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3ccaf58e408373ca8eb852869fc10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270750efa111116c90afac66ff57b06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc88f3e4206d0d7b6667bbb3bcaa26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de589bd122d86c7138833afd5fd047e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7cef22fd440bd037e1dcec9f70260220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863b508f585a530efe4f1a48a67d4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5f16f0047f63e7dfabce2eab32c43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ec99c340f7912e5e1d23d32a11e17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aecebacfcbcf478ab8d585bacf6273224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a19ab6a071f45f115dd511c7998fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0f3748a9eef68c281e562d8eba1d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a83dd60c25eea2814cef824d6aed5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d41220015f16f309e17f99d5cc3b95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8c0acde48e289e4669280fe84793f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52880a8924c27dfa43eb0967bf65083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b381f7dfceb500a93b26ef2fea9ddd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c80ae024118a6d64dcb2635af4dab7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272182825d55a739977451a7bb8a3fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417146a71351f3ea78812a2f03717cc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa87fdbe5e10d2fad85daf31dfe317235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0a9f4c023eef7ed1ef0ac9ca6688236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad97a573ee3d52893bfb08445c5d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70817b83b1ca78c6a393aec9f4745151238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9701bc0faa3127b89ca0dc319c29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c056be0c7f6f64f8af0a048ebd214240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72af7a169d2d7ccf337ca12e0eb265c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a9c2aeaa1dc839476bd87a4e47210242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e907eec1f4fd032bef4653086ca245243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b458c9fc52e7446d9ba262930bad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cec9acb9043f409574b2c0cf0aed84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577c0a0ffeb26e5ae41e620d28ab0cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0480608e3737dd06cb20440fb43dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e095219ee3c7846f31c9a872666a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91509b5ae7b975a2d3ced9eec897d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551065bb0e1378babcdf31b766c1472250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1150b41b64da1383a6114d2486b775f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd10cd1b66e1771a2a0e65cd49757f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd850b9b5073a514bdb7088a1b63910253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8a0f516a33be0eb2007445829ba4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d810753d35734a1275aa9fbd47cc2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1466be7cb065d4fc220e947508867b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78287bc2378c72077fa18616386f7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1decfd21cf80fe0021b993d0cd88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38092d83ef27f9385297951e72f3b3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a714dd951d3767245fe6494c1c3ed8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f480899f45ade927c1a650e8401c9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3982e2e8576521c1cf8e4a72afbf3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a920a5e0ef7ef5ce9e918de10d6a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80b366f551775e836acb59f5097ede264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc32ed78e6e25a85e514c7c9e96307265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9322fce10e396db4584158022194266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36e8eb1bb76524013577b23a1ad22d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0ef8540a9bd02e17e1c39a07def4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805211ed4b036a01f1c5435b40332a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f7f2ca22d232b15840f415bbe5588270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebceebb2958e020616b1877077b49b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f9590de4fab9b16c3b398f0b42856272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba17c8a211aa70ebbae99d468e84f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8de28ff29c7c2fed243fc7a4a958d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738b8332711db12c09d8a7f61cfacb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ed2ae2515e270e30df21ba9bb56b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03208a1deb33dfade4182931e99530a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9483824ad56a1408c5f552efc9b68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e5d5266ff3c1be06a704b7015617279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8128ae60f9e328aac224f91509c42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78d707be5cb0d11a3e5a74dc5eb98f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4cb7555b890157164122263916f46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d64829ac3d854f250982016ed24ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba66bc20a533d2d9d485fd2e3a63af5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa5d759d12aeef102c94946cfd85a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc147ab9785e40ffd5d0ead446d3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb22d4b42765e0d8917a3a77af018287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cbd2e15bb8e0f72c7741d437f2a2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e4bf788d19e2918e692a0d1ddd3bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806164cbf46f2f87299dec6d8f367b35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f0ecb957f657c66d16bee71349e40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35012307ad1e8bc9abc732b31c3f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b413be7c5829e4e8d129dea73d02cf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9920d92ea42ebea0dbe074179524294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9bec3703549e9cf96303850cc30c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bc30d988235f9f0eaade238fd35a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b387d4bdd4bd61dd84eb406641a5ed8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2097c551ccd7dfff6c7be59303b59fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb95c07e15c7d2b5254e410480433299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784875083303ffd3c8428ca25f508c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ceaf4d8f69fb6fee9cf2acb0badab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97001fac4e7954d4374f216c2a27027302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693c4c74c7cd9ec8448abdb5c92d0b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95f03311cbc38685b7ec81f81ee900304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d1bdf641993b734941e91c0cde46b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c90e0e7ce644ea6a7d07dd0f3c4d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a73f51f3092b0382c321e10ff8021307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e8df26c41de0f52ae998ff4c4910d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039b88400dfee5ecf853e91b2719f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fcc1da62c8e310b54dce0076915fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb584863d34214fc45247483c62037e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c747000b79d2ac323d9ceda9247b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941afde60fa2f3f403f1d82cd9e12c55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe8d5a0acdbdb6e79bf53ffca40951314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557586b56bb2abc0ec27d9ee69025e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f352ddadf7812b307c13bc685de60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd7c24bfdc6e95439b162d88c07cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca024abb2459f4624bf71457de5e9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72906df85ec41d0a8a4255cc22a5ef41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bb39abbf6c476b82adcefe9f24bbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a5c9bd33b894f52079dc10c136505321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2c512e8fdb7a522ca3659c9d18cbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f0586c2e8258f290563703155eb91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae5ece3100003ac24a32ae1a401b1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e70d35e926240f553fb2ff858083325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b238a78cf41eb814ca551a565e67f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2b866ac58294cb5d918ea4345c0d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490f58334477e3dae1a4301a416edbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f46862da7b714d7b53e29c2ed204329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63a30932d2e46c548c2b508660ff76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe63f6d3ad158633c6d249114655a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c401a6f4be35ccd951b07eeac8b56c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89b80d5e22c8e172ebbcdd15f71a86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb06706e4d7036680cc8955ffa164d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b3ad9f76fedae348ec5a77c2e7c9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cc8797657bee4e3c64add2c8586ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d301db7b5627dffedc08ea1e9953a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f308d2d004c94fb0a9aa1a415e0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b7e93f6ab9ea6a09c8983c5b2dca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7f41fd9e80331a27061bd807bd76d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c339ad1dc8d4c11ed04c3c36a9007341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1650183a3db34ffda65a4be829b68f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aed5f568839d7e7a89c684bbc30e26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad618b9fee773b84b6aa3f553dad9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828307f395e54d59aa64670f03bbe732345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e18e2770fdcdc72dc7bfbad9a5955d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522d79716078f1da37631991028cca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f85c763272c5d415ed5c78ddc7381348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b29ad909755e257abdccd012d5634349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2196f97044c41a46a2517098ff22c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ada53b0af944c41f84e6609dfeeb1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56826ead211611f4c85a06c24278532352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc259afd14912fab572b468d5f9f69f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6ffb217c570170264592791a935a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4bb818af5e0cb97a8d7a07c8c194355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c4c086a94bd656208cca1b51d932f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de10fed76ba38135b2d00578c7693357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bf4a656382076e91aae6123a64a56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cb6daa12898a189b39e0e5dcb0d41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba89a8681fdaeccb7c51c2c82f4047360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582beadb0b7ec07384e5e88cc5e2e3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf4fa6373cdab914c9720a66e98bdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae381e38e5f1f9cc77956828f8a3a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e45717406c0ff6626206d52567dc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d280840aa6e0f7907577088a4385365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea917481be5feaf17c7691c0b8d57bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1bd85d450dc3d97fe9abb3cc2e2db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dad88fb5ebaed6dabaded29fb000f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28293935857c47f93a46538a7bbab1df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86546f437a5f331d278f6e2dc7a7f127370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add06107d11a30619fe159600bb845b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacf6a56cb2057f19d4316dd6c09ec3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cfb5af2c350a001d21b04dca361e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d02555882a239b4037041f911d59b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0900c8ebb4c51d64a5b4f45198b3ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e5e3895f8fc5b3996acb3be2e6e89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c36a908792c3d748cc9c706714fd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6025e33114fb8a008058b8f34a9fc62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a355d027b384af53eb6df90432f725379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc393bff6b7d908704cfac5e2cf289380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78639a0ef31a91306c184f693336feec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68d596ce4a8778c2f422167a1eee9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a78a7b1f3a3524c1a97ca4b874b53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9969e56a7e0d62defc1e5bf80ad04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c18e571fd62289a6c1f12f02f2a589385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc4aa7cdbcc4cce0c5c95dee4dec99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad927679e8de37f5f38be5c2f24bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211a369ecf3cbab67b8c7e27c9abdc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda7d5c31b301c2dc85c7574d0cfe2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848007700499d0f0bb1ddf95c5e7832d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa613a9c5bd411c05b651ed38838a1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559c5633e72a233155c25b808930f10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fcf373292e217eb49257ae74ad988393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c283f99ca8ebcc25d4db06bdc537f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01779da5bc34a4a5a4e6087c3af2de04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef25997af4c209f7d2e3ba9971673d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16752e97a3d2d0ce3ffc29035285db35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e3ec60086a8cda86a875b6be1e98b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef374cc012fbbe001ded478a90087d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388390c12aef471bcd2906369f90327400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb660e77c64906fc6b605a77c277185401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd13affdc2ad12e69ea3a7a9bd2b12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc3bf453d57dc05665dde4b57b88b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e5ecc98648e3518beeab210df7f33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695c7f60be5dba74b5ff248e5b4751e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e2a382d20cae8ac377fc660616c99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b3ca8404994b000f1192cb6d9f68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f45681026c470f39896b95a4429b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511bb7a492d57d48c98f3130fb99234409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c58931156a60d164b160d21b47ce2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad32d4de37a2a98e37f243df8428e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a77b1f48de394cad9ff8a9323bf986412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c25fc04c86851d7f9349f5fe979f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41175efef85bbc9e5bb847ca05d98645414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e0edc691b8bdafac8a731c3863c43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc193fa1b6b9aa9549bded79eb8e9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3059b949bee2a647c0d5b19dacdf8c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943c2970f983170fd181778e87c8c36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b009e7b2459cb2333a2ed5c5765873419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90a2d3ad5e8c4a4956634a170973a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6d93fb36321cca29e9e24683b6d47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741cd64d95a1f5196505a56f7130f68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641accff91c8c09b9f9a5b492b479c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c2eab0fee9f23f2bdfbabf11e8887424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b9d6b1c5d8c30df9b8576f4a90f75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d4146713d6396f03851060e16634b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a289d86d3fe4d73273037136682c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d207e77283514b2cff5de50ca9e1179428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f71ed3021eaa339b66eaec9efb6879429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64e5e5c53f14f52a79d0af7935e35a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf7bb7567430839cde9cff3dce9d8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2a8ba73f233a7786e84c4bcbde35d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca136973dff85e8ac5aa6a960cd31f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4ff2573518b1d772d8cb323c6dfcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28d61c4e2898250c1b56c5bb8976bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca97bc318ce36179423c71f35ef0dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a58adc475e0d83642a82714d076450437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620edfba454e5366bd7cb31b482f2241438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518a145fc908414a01f176e034bda85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65962ea149cad02536031804e3ed2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e1ff85cdf8693dac2e84933fdf3d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c98509cb93ef22c6e3a1eae3b45db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469300c7972fadfe3400b2bba189e2bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038f3259b9296db6cc2fc73836d9167444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d6e3c380302833ce5bbd8107a2df9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726731c97351020de9b72fa97a2e64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0b8aca50f77e80caf4604909d508447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619632b142a9ba2eec747159b4ebad5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4f0aeeaea4c9ab4a5f5efc3265233449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a69fdc16a455322d9e8840c1a8df3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d72a784ecfb32b52dd7b5cf98c2e58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf2e60b503f8d13d28fb88c65e9c5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86287177ad07402019953085428b9f73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd000ca98c9a63d26b3bca755952904454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dacae0a73f1d8910f649dc8d7e4360455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ad35f240e9d4bf48bd72487c18ab5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07d300b0d96519449ff093368a272c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801383ac66587d7589727d70d24e76c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd37edf69a868cff0bafd2067e80f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4633a05b4133fd7ee298a1860e94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77242ed9a7d4dd9b4076d7323efb835c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8117115af98bc1d5bb998075192f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ddf74fa96a70e815b392ec16889f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a75ed88012bf286984ec79a0dae268464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b67b73ec4ecefc80d14efc34ea6b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8984ff4fbb7913a3927a2ddf37d91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61e6a6407691a85f5ce154fce7efde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c827db374e9e952f47b3f198833adb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f29f13a068de1d2a0fd759310f53e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dbb1767090e85c9a5c5b0e684d789470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d295d62c9f5bcb69644b9dfc293c378471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b03e3a5c7ef90681eb41d51dd73758472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d167e059a1665956862764096cd59d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4211159c48650fb57d6f45df374a239474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90ade9f4302c3fc9a7d37d1afb49a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d40da46746e565b4307f8b2db4e23c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf18a5c5c68f7ede72383f65f374cde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed626c2ab1dedf1052f3a920cd4c20b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8078f3a02b3b7b1be01266fd8cc78f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630a7319e73de36ca60890f0f023e05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad78d2405f8ed9942a51adc78e30b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3199a2d2bc15b0aea00c3715c54add7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a370b2acf8c9d5f12be4b894084592483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6560f4b13ccf5a72e6a2b8510896c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf0f16736bf8cac3e850a78b2d128e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40f0d5f387b9a51d3f3ab5dcee618b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af5a6a884500f7de92ac34f6c5272e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee28c9c84fcc963ff1082ecf65ae5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f75d0077da45c839c0deca677e51a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e74ba88711361f92153596da7aa88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b15feb44225c18b4997c319ae9d9e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6122d6dea0adc5742e7f3b246d11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6f61b1a6ff1324f053f22a1628e5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d98414d0629ade2a15b66a8a4f357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ccba1d291d7063566e819833e1171495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcca4cf0f3cd91f1fa5aaa431dc547496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad581e807024973df48e6ba36f6feeaa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d81bc482947788c54b83725ed740c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9855eb63bd777478fd8e5ff0bfbd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93f7402c8a23fe8db58f9cabff385500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ddb39355bbd96e50d4c25598c9c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa677be0a9fd0fca5207ddb7fc59424502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbd266da7f59f6239692f69633a147503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbebdfc2e4dad5be3a3198b02cd054504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad609a000a3a84fae6bf83662c4ba50e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc4bb106839ed030315386b98d20ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cebbbc857ea77bd73e008558ff3311507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f619ce89b1c7fca885a37b34db7706508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c928a367f39d16bc894c422b67fd4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6bb0ccfef8f602bab5ba174281969510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf283ce23f04254345d2f849913a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9dfb2f50563fce6780c85ea9e8a68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e6d0ada307f260cd1545d5918e90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5b702d6b2ef11c5663f9e58cbcf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871760038ebceb2a437ac212eb28ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f90a6deab6ab5df5bd9907d70d387e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3e5736742f16ff86ab086284e8c06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2af27ac8a285c6d1773217a9e1edd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7549bad529ff30c9907345cbe0b5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e8792ae2f9b3b3b5378859cb7f385520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfad15c0acc3f5c413d059821d1886d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519d9e69d6756eef6f5150f64bef9a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebfcd9002cd584b14c6d8251b08a6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850bcc44c52079d05a5e92030d2e79a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa895a7fe4bc4e63d470b22fb5d31fea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d3bc74d3ea5e7bb90dd469148919526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d8ffd8562a57078c456cc62412e02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e23a15c40c295f1b37a774fcedc975528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd446ef851cecc996fd4664f8732b32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c1b31971bfdb69faf922a3d78e090530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49055bee70928948856fa0d9eef22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04daed15c64b46100257bc08588ef75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8229759c7e5f9a1cdcc50c45a5bf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ede4e4c10caa95582a7bd6d380e1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eee68a1a151ed56ca8bb102310823535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f22c48362e1daf715c196da430ab8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b92d39be12d213dcd6a2f79a1cf4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326ac9898dfee366ead4d4df49d744a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee413f80c0451a140820aaa39d15b58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc8b034512c78e4b1f00e39eaa713540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556e1db2a7f5c2e6f624de0454bd1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39471a013f914234b76073ae262b804542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cadca9f47049349d5b637d3a944a88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a05a61a1c4ff4630b908081b1ae1f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744bee119fd767f0828400cd7e27a56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc8f521aa421e65472fb9167d57b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafbb7ee8110d499b13d1dd4949fca0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420601c80a2a754d8176edb47287942548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86038677fab45377156b197e572270e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15efd087c7d01a19312323ae908f0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f1af5dd0b36f83e1a2c3219e0e56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da6c7b7ef6333e4c441b707304756a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43420364811b3c40930a1e59094ce8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63cd7790f5e33929a6e5efdb5338a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af6f7d9072f18e8ea247db9b91d5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97f88c41d1a9ab9671fa05e1760020556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe4b6b0491d4b7d7393f0136c64b89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8b6708b781c537ec521db2f62be8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dfbc3a8dab3444844823c671f853d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d26aabf30b5b845de8553071dcfc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adcba396a8173641f0f91cd8ea8645561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff21dcd5aa66fe881caafed41d7d674562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c7bd22c47aa4399910bad63e350f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed239e7e6b6b34618189af8068c7beb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc800efbdd18028c0e6444df9ebb3af4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f12044655a3ec2f69cd1f087b94c28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a147d47c9babd2c9e89fb99e9a5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ef9b71b6ec08920f0ca1b5fa4c7cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a512055224c972e31dd65432c69b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d8db398e804ceba9da61d281785ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce6d7155c3a6501eb0f29906e5cffe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6d71d69b4f080a740872a068e81d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f07915e5bf00f102d62b7da68ac2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b7be1bd8cb945308d6028066c1b11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2d0b82fbcb2ae435ee300a6e2b126575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17830ae09a8bbb758ad5567b3aae9355576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241740370c580dcfa41716cd275fd008577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d894d501f29462398d1639108122b4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e249c469cddf1e76a2c6906279b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea02631ccab6092591e6608cc956e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4107f1627e0ad91153dd3dbbff7c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6394fcefe304f13fffa351ca1acba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46db2b67e10805f8bf99d263151029583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d754a282221e0ad09ec3563e3c30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50127cd1e2e20b9fc745297278801e77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90bf83015eba8c6561474cea8a4a4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b57d5388223970f1a88a7b4ed9d88e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff589e35f92b847f72092b3ef4c17b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa71bc182d9a550a9d47f10c004de5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79fcaa2b15e6d8dd55555723d9a0b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dce01fb11031e182d7b259b96807a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98df4e2e5988600020f35e3df21c1c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94933661156aa849b9fe116eaf6488593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b0285af78705c7e0f330955c9b9a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f93e3fade013bd3a631dd53e347bf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c3289f1539f028f83f5bca65d57d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d931fc1c363ab5dd25b17b00c107597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095a3076488862f2645ad8af9136ba1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9059761adc88c95ef5b5b99d4d43d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a3c3a5143da407520dfd1798b91c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497ec1c61912bcc5a6bd1759fe5101e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b31f183229cd9eb1ec2a1c44e625602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43449180e6cbba25a3084b06d571d6b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d544e839f4f95ba361f3dd61872cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86d07dd6ab1a0498a6a558c1b2abf6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecfef3bb37106ab88f3f185de5b921606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32075b9d78216e1ad9eb365fb5b5ba2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb615e077a0d6c1efe6e33f3cfbec6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e35e7ef686c520ba21a9a30dfbf674609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794389a4739722b65c90c7731df26dd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de152410b0047323aa7e24f842c26c65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd60f62de4ddcb85fc9c83ad402b329612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb360cede52451148c8922c20099c039613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb70151bcb532c40cc8acf868b1833614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08261df16003678929dfcf0120dbde87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087903d78352ea52bc777fc5bd9e7c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58170027d04de1991842ee3501f29e77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac0c6bf89f3609d10f633cb399a182618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22710cf1080e51705e0681fb125c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3bb587908168b4d8788511c5ee546620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea828155f4fbc3c6f355ff3d2a10f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7180951e37bfccdb49197bfe9c4ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a8b3f16518c745f48812ac7c7deb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23832c102d1f216d18200fa3bb9c8c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c833b9887b74093480bcf32298460625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4767781580fea1817e344852c4472f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d6e8715ac6f3617eedb3a4150ba47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5ee642eb2d1c54f46eff7480c9165628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e9c2b702085914816366b6e272fee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21576e640ada35cf3d9530ecf1348f15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b01e64b63b0d873ec131f8dec9e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39f4c2ce1fbd53851df8a2263de3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4465ac0b65cea3117be89e0ffe7c4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1ff6ca8678f9850c041e8103313d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dedeb3892df1d6564039df6459610b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e5015f4feba74247941efd925fd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f391772a7950c04222b2801ce2584e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51865a24d19f2cee2708942fd5381d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff450364c319aefc1e1f3ecb3c3af515639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df032a0739df62e72d0d15b0fbfbd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ce949b3a6493666442596a8a668e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d1e9b6df83b42eebcb171232081a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2043f8407f1639cf95fb0151a5396a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544f10bb495b924f663bff9f12e8036644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e67f057eeb917caeeb3e1028964dca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a86de780b0818c944ae1909ca7247646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc34e4b9e836655cfb8bf9dbec01ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e286aa26ac29e26b9c48c5fabeb5c2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd42544dff3caa3ebfd01ad34e1a04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d44a526888569c8df4064c84a779e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbedb2acfac5342678175cdb8f85da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cacf5da2f92a3450b43d532d9e3d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb122aa23eef642ec7e348ca8779e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5052dd0790a3e1a7e14a1696d9441654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4734e63e4aff68524259f2478167491655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b980cbada40d732afd6a0061c2e5b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c938aeb1f42b995a0d76ddf593a4448657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42188908cf1d59b56ae509a062cb7a39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e015f4dbce1b083f1284fb59caa2fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e062331ca80588b823ee4c0071d33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe7e88e722d4bfd39b72b8bb2b8b69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fea7fe4653a88b316ecf2312fd0ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b422ed5684eac4519c179e2b065f22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea91a9a83990f05056e407392dd8c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c27d1a1762afcc36f3aff6422220a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c6097807ca9d25bef82cc34472c42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1a9f4af85faada0e6f3706c93131667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda32f4dbb7107c7347aa73a19049995668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d5ae3b2ccb9b9615ea2948c03822f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfa751a9ee5b6e90bfb160e3f2a1a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73591931db85102884c556055f56aef2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd4604e288276505f7bf0028c99383672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f244ade98e11feb1ea0df7ba42a5b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb73c81f4c0edf6f9bee17290d5a54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8e2437251b7942ff32242b4abe8ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746bc1e4136ab8b72df2b1452f1427676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f583b0c6f153f05cdf291f678150e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6a14e2a9b00d4b1e9eada9487b29e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca53239bfea20a369a98ea36c4cfdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e813676ac515857b8cb5caa1a614ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f969fb79b3bbad61eab45a527d8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539408d8badaf5989c9a412fc70ff09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ed1645348a00605ca77726fe8ee42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f5337ded3b7bfd34cb9f46fdc05c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba29b779a3e72e3caa7f6b361f277e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b59a76cc0a5e7a769a491405c09f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb625f322ea0aead5a194b6fc7622ec3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb56e153069453eafb76d3f103a8f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34921f14030218d12e82f8aeb17b6d09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959433a03fc70ba6cb0e644ac95d668b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8115db71b5abd311a2a6ff750e7e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b193d1aca34cbf476bb48a66c566692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4774f541da4da09058110e34e4944b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e95b438d27b71ea434f25c48963e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75723ed7047e00b8a70f5c2187e48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7645f39a1c0476e9e29dcfad3ad472696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058ead44a004658b1482c30d4af5c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44dc9663b9df7951bc15e83babb43d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe318ddefef8ec9d58802ec0e5f7ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c3a81e36e7fa3a7d2a8a33c9e2e6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a94b6f1d533d8d72c9892d3b857cf8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a559c9d2736a58e9b479c7159191702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62cd0f07d84f66f3dc86a89bfe906703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb20cd5164cbe0b84e7fc8f881c53e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bc1879595fa2782f530aa1dd687f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefbfe8bed4908ae99c3cac22395586706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919d31f4a52ec6e897db4c015dba5cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e393f395617a442b94c971fe058b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b39bc6b5b8c594261bfd02bfa9de32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e730302b8df166f155e16fa6ecfc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c630546fd664af98ac1aac937d3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb1e2336357ea2144bfde22b3dde61712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552304945ab659c476f9beb14d717cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7158499b36ff57689cc8ca803d3a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298549271b9effdb1c59c1be474c548a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99880c18a39868b1d823a2e15349ef34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311f0ab725796d014b75306d48e34365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe224ec337dfada1e0f7bec267a1f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8f770ffc1a9b0dcc34fcdea4e74787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf5b9d04cb176678fcd254aa86ca408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b56b222e1666def17c1da8cde3db519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e076bb8842dae25e6468adc13c52710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e6495bf62ed8a87662e958c696bcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de628e07000bb7a052d021b94fb81ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535d4ba5ee2ed50b21fd9d6e2a7c12d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d4eb13beec1e8c0b83f71fc155e6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51a3079f9120a36f44ae7591c603815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adf2d6f72203eb530e1891e46d2d3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb9675eb9e9b7e159444e093b0cf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034abaed18ad087c3881946d69c5f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95c507ba34b3794d23fe1fa75def319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72b16216e60af991d8cbb78f6b4db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a3934c8b8f223c9b3240bf189cda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370148507f9d6d2d3773a5c049e9731c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeef3b094b64fd78a7bc92e58fb0b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25189f68c12481758b090108c56b90c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21002fa5ddf89ded2da0707b4282fbf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38497905e4ea6a390360038d98e76f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff620de044aba58d8700c4fe5cc34bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc313f5eb5170e5094069a476a84e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e25a6feb78ecb7311865efbd0668b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd465cff66182461ca4bc62c4239bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2937c52a7d441ff5296a0f258b3b2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421768269c606a41fa337d3142d2ae6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c0e652b32a8a1e82dc7caba73649733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2035ae9b7b1936fafad93cbce91f9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9569a1702c816eaf1e8aec9e5ea43c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b8bd30797cb9efa57bf80185dae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756dfb30960b4255d2da3ef96cbd8d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b27897309d3b84f07e077cb1be7dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3969cdd1231921ff4c3e89fa5be339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d1690aa792199dc4ff9712b3f59d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fea40b7228bec56c20d57072621cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd42ef778085cadae6fd6fcf878eabb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4fe2bc1817191efc6afcad535745143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ed9285cfc490e6e87c037c9ca063444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0839eb04b8f844e679c0de1d75d98545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ffe5bd6d987dee5fba515071e572246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e011d6affb72769519d384196ddbc5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5600ab93a27c2a9608cc2794daf8f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad562977808bb9b85c49bb7f6b0a6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee5d573fc2576e7190f37b85e19abe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071842e552be0261ea34af76f5cb5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d25d58c6a81ac25a442c4f4d2adcbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bbe1bcfd4fa9c8440cc59e4096b7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f39007969128724b4a3fb8ea9c01fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9a513ffb701675cab8f3c17ad499c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1af09bb6ffc080a295fa61a908fa0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9bca542784c02334796f59da7081257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1ed3f3e19fc2ac37104052c3d1fe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97d75280220ab8928343543d2aa3b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b951fa48ad670a27754c1286c7650b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1969c4eaa85e311104dc0dfc5899b1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0edc0d4e36ac5b4cf59a58a38c3d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ffa62f388aec50253cb5cd208593063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41704fb9b35d1f7449b4c1589e99f2ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37351bd516174cda47463ab13d2ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad4aa54f7059b1c840958960a4903166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c17c432f342d3ecbe33bb33164fd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701446a1de93678a10a4df1299ac309268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d62eafc8c5e31c01085bc5deab2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce6160e234cdc9ffd8d265f0a6a0f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093ea5843444c20cfc92ad2eacc06271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce90ae67b3945bc4fbfddb225a6a73a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba4fc5ae7bc05b9da2a536c263398073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf711ed10be0e42880677951c5080e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c1ba5ef23bbbe430ac4b32666adc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0b4bf677d1cb4d91fded1843900a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c39ade17f45bdcf1ad2f8a381af1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85ef2ec0401be6a6fe667e3f72223278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d90a1e748a21226b356d85a4e34e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf161224288df84e3961f68b308e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78625a55b93086194ea72c4412f0d4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d1eb45a72bdf058bd9fa8e3ca88782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00344acb04ac365c5ad51bbb2ccc49dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918794795a2b9765b96e303151d50d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72a087a01ca9fbccab1b9bf8a79b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc8f5e232630c5daac7346787bc93686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cbf76b8593b9e883458f7cb1d8e1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d50f98688b4b98ebbbbdc8f30b9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05656030f32417dad0acef3e95e6a85189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f0b0077ebbbf86a63d3d1f2e5366590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250fe43be967b7e2347e706613483591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b14d54e93534927babf1ab77fce5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ecd4405238c93b3e8efcf193ad47493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da59935fb3a49453f0a7cccbe3de994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c17d5747fde40f0204e239f00e6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c097b6279f40d30dc13be9999b07aed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c172c42d8e8228a28ed3083f9ffb3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1851f5949e7960dd7dbd44b786cc31298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced52951909de9245705f1a19c33056a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39870a7545f91e42336860ab9959819100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d1602156653946c5341b1412fc444101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea396af0855799ef0b30569ce82e762102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642afba8fad845f771087f979fc1ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f648a9045157ee31c896616ffbcff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda67d96197a72137fa50fe077796ef0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b0f6397b009e5dae53704903fc3a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d32d1362f42297bd308152e38ff280107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6d88a396cd0833848397716dbfe6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad8ab6c465bc9d923ecab8b1be575109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069023aff0ac385771b8551eefc6cbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134b3c93b6151c994b31e9133c63771111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78126367c22548614ef52d1888baf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cecdaf444b479671c1a6f8b881dd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96971dbed6f8e2c464b5149fb1c186b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb316c63508bd8a1ce951d7181d993115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d4d34c5fec33aed5658f2b3db1db4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434fddb3017fd1b2c60fa6e72fa5ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0385f46cf5ff7a72fb32730f41228118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dbf0d1327d8229f743f59df46ca14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48209f12bc12697b369b3ed5d78a2950120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a1a2a640748d88582429f03c87b4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593c8b37afc3e2448e3e22166e1c1ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7def6923f0763db1f0ea205896fcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeda25024dbb5a70530a4e858f08266124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f9fc571977405709101588eb59ba0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16b5e81353dc69a57f8f0ce3e1a874126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557683f196b37de558ece781cea42a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d8018ebf180a4b2dc085715384627128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c423683fee81168be2306f57d3cbe5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a59ac8f6fbe2ef5e7f0fad63a0977130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881e5704b41e3095b3a262330c3d80f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537d648742289f1ae09182e919511d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b1ea7aa408e97c342424ee68d6cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938521d0d628b8b211b4e7b5fd524762134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d1fa3f184b69be1b2e4ec53596eac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdf5351e0c7e6367328809e08420d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a0564016ed3c31cb42696753f8cba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf147e9a889f5a7e1031df7b518ccfe0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c6ffe78823b621a45aa5120ff6de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ff36af4e2342ad58450596043992140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cbd5cf253da89bcd9c8c39072d66f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5776384d84ad3b539153b9c9550f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90c51ea2fa7dd1352d674084dc107b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b34d77baeb261140304a5074bafabc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ad289a0ac7c1e9bafe84135a1a7e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863807b4fb9b2e566ee076b89d83b2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d720b494188fbbbb07c74d49b58cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676422f38b7b892b4066189e0c75da1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800319c1904ac8b8eda42dc0fc6b279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d184ff52d1b17c99717742cc47027f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4521e7978c9bef97eb06c9eb462b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155aa53be3c7ab5536ac79341cf40b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa2edd93954ff4c660e258bd93c89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f1065ca15cc296a042b239ed3234154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8734959572890cd6b6483a96236599155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e06d836212737efe9631676607cf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721514f20c77c4e2a5d53b66b643b25f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b967a164d8ab894e2e79a316f8650f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efc1d721cd83c0cafe6103b62d1a29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c9bac01cd5d6c60fedf8d01b35d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d891e25b5713d4a3a1afa684553b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0bc91d97b6ef33efcd307b838eede162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e13c7f2750a091239ae3dec95497163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57304671b91986f3a7253f411e385718164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c4d292fc1763040d4e4d8528fb9cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4974f8cb4be4efae1c6b53a84deaa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ae7d7021dd5a88544d19cd154872d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf6dd37c11bc8053218c2aff2a965168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc45e83d03ccdfc0f2f0475c8726ae4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d279302f68c000556e27b4274513170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60648e4d06509a16841151adaea034c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54853de55d389100e4fb3020c949e578172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651064490a5901747974a293abbf031173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8cd87a22be6f0a79b43a5fefe9a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2070b718c18630cbab5663fc89558d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d75d1a05aa7af88ea330e04fc42a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f578854f18cf8350a094d53fab8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a0f8f3bfaab68697f9cccf487eb97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1bd66d8532b96b33f083647204638179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d5be981833fbd0a4975605d112f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ccb7e112ca6a87ebccf2e73a3f71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca85d3d5fade5680e1374ddeb48a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda7ae9cc131104e2d1be18d631a940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447b1c6576b1ddceb491125756ca33b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36925c81a27f3922f20196d15be71277185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1cb7a2a4e437a4b13f41a4ff143c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bad212c896b03f4d60b386320466d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a95dc78c5a716fcaf9dec5b8972a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f4aeec1739932403d959554b301c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfec30576392f69eebd5c7566fa48db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de278b53b8f953543cab4598197ae89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bddea1064dfe05ddb9561a84c14515192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf1790ce674458779e7c004fdbfec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f1bd0038b28b1d48a2d9ffed8a06a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a6b17a78da025512525060a393f38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e037a88feeafcb3950d09135c91de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac46e6465d05a0d3c0d69a74b108b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7f1551e660f55d1175480d3ed61fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482ef9a6ee404a77faf095bd449222199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec150dd462143098356f395c16a084200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ee9afbd0497918ed655dab88b96ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc191a9162ac8ecfd23d7b15019811202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a1eee43829f452297e79adffc28f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7466e064c81d7d504d2006ac1680b91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253efa8de6c7956faf8954e7c3177ee7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d6222f670ebeb9647d01b92789baa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42774fb4015345664a242bf050609eeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4873028f0ca77fc69fa4e5cf643564208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd74ff9f292cee6d706bc729f479bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe5ea3cf73bea3e9bce7ced83892b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee766a017df827a37f4bc5cee59942c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745e7031b5a52151cd7673e5130163d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a627687cfa82d6714365ea55351a89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66651efcfa980bf065e1197fa2fdbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8036104033879b0f53c9e6124810e86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e24bce3de998cb8f80a48f492563c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57963875a6c6f852e1b147e53ff8964217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8f149a79f7a6e26622cb920ab17b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0990dee43856a62132a1f6cd7ef99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26bc55f869365421a3acb516779e47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe9cb162f7d8e4cc9fb7ddd72e1447221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466101ee66be9bcc2bd7e331561a39e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b80986822edda15950ed3171c2f84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e33b435412e66e9a7c428521963b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae831d106a9342e8c26fc6b3e6dcb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c7c769ff66f8429aeffcf88ec420f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b609832642274f8b722b57327f99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35011ab117dee65e246aaed6fdd34304228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d404d7e3b758804d019d7bd918390b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f087fea0d24de6b8eab01f3ac9583e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ffb320da4c0b120756f1e4bb830ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fc5fc953844d9f2ff5920ca3ae02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2499f56292730704066a49f828220233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13f416fb05ddd6b4e25cb35a0c05bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f15bce0f9d9cf1db67a0e893ad9a00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913258144332374f16c27a5c40c7b75d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e91663b02dba3763c58436f276984237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d42aa999a79ce5a23c1cc6c9fe45d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90767527a212d7dd9c2b60962e756d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1dab59348ef6e00b9b9e97ff8eb4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2b66b45c1590813093d78a4d60565241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53375379d0bc51934bb035c0c62e327c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060387f8c034080993c7da3068b23f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb7a02a63bbc5eee420d5bf110f90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a1d96ce6705be49f91099d7d76e54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445b169bf8f521af761b2f0ade78c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc894d2e4543a32c535d9a2a8956ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef081c8157619a56d06f43008e91a1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea183d8dc883aebf4d23102f85a05fac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d900b6b0b450cf23dfa376431739f01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00348098fbd48119f4acd2d6355f19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b40f5774918e48a1cb23f5192ff15b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7bd5afa7629a5b0580d5718350c8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcc76a72923c0354ef832c595247cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf4cdce699ae20aa84796ea00fa4ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de7d9e5455fbdfebecd19eb621022c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87b9eebfb2596d0bd5ae97ead0958c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75b6981ca3493f8a51f2d10a2f636e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aecdd6a1454392b9ba7c2ef5298ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc5905eb0b767805d85ed448447f38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b77ce3472f0807c174e1fdd77881261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df702467bda5ac0ce2f7586d49b6a35b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2facb33ceae3376aeda2b62bc58ac7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8f416aed67d76b9b1022d70cb24b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675342af88be0cb95b99921b561ee58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da6b9d20d1d0fc65e567a3b5330b36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d3f39a294bbfdde42c94c1d966ca7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88cf6c512cb4544c4270ae4408b360268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c8fc4c287c68a95ef082e9ff30fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cba8b7fbece76209b7f98030657c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5a12337a356f3b52cef83ea79c28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7d32efb07a6348828ac988d6c617272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763375a2e98ba2f2293ec725628a5776273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe0f96861308420cb432a353049abb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145e6442954eee0590dd29462736847275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f771e83b840a26e5fb8b882f94afff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f49ee8528a57b4f2f68e893850000277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b680727dbf3f1b687b0fe5f85bf185278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05fc1e9c9ead303c1ee1e5075bcbe4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e240d43e23391647c68885f85bc43f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4301f1b8ca0a3b98c97f50440a661281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5f00e0512bf356d848756070c0ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77863d02203b8d1560d19e4c6689900283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63067c8dc83d1edcc033824aef5ecf9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310feaa98b3e342501073709e786c802285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401f9818a3c277ceea9dbd870755f99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e115e6de6acdd47e23d6bc213cae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9e793e4f5d3b65ba0dd236424e780288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd906f58824095be8a0891586527873c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030bcf91cd6c388c148007c4b79db1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403acaba5cbc6d2a42052a00138eb0a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c530abcd2244ba11d5169f4b2c8e1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdbca2b708af1b4bbabb6e6c1620da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4306db4bd098e36da3310ecdd307294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fb19ca5afaffa5393b00356e22c2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf145521dd1056bbe50d99fa8b0119bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0474d93b2508084f01b39b48b1b809d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd994e966d772a415aa91b92014630298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f848b11361daa80169605fb7f3555c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26f7842a5cf7493651e32d3c561496300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356552dec80a97a89ad719f89ef89f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c341b559465ba2bf6eb4a3d72af1d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8426b66e5477d8a3a3a147938280a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f71207b91560d9f1c517875b21c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f17e562ae12e5c3d6ca324bd6a181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8c933705659280bbf80a180b8e7c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36451f0df43b0ce830b530478f6e71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d16dc1627802c94d1a6ffe2524b25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481fdb9590c3a8afdead16b57b64adf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6499cf4a59f103fc4551bb2cb02dfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073bcd501f349fe4f01b08c79643ec7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19835b2b0a0e7e4e4446e004b070ce6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdb51b7b8007a788e2179b5dc80a7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78957430e391225fbfe88ec8259eeea5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6805ae04fe885de88af8a2e9b9e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314fc82625b1bde9c45607fa0685eb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e739ab1d2b3d8f7361c7bff57fb76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db7960e30d2eec009012a2cde636ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7283fcbbfced7de1f14b1aa1260d0b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6acef97dde3abf88afef00856671b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eb5715e050ad82487e4d1bf647bb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2d1d0bd840cf6ee9aee0fdf86bd97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ac37d8f3bcf57d64138b7ff45d532323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74380631aa614e2ee9ef45080daf408f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f425d8cc26a8f5359d7a5abff99ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f880b0277aca7911677096879f12d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dde3d79c0120f3216ba26cb4d21fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e55434fd27fee5f46803568a2993c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3592b90265b1d7a1406157c999cd51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4c03812ac22da54a602855fc94eb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64662b6e4c7b6eddc49a1c3c08e5bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423c4714944660b0f01f0358e5c400d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfc9d44a806cf4ab11ad045c5412da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0940e811b53c1ad9be05ce4ebf3b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553202644b08a33f4a2fccc37139302335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce95fab1541fa1978dd921175f970a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6e03d682a2fa6bb82df83b9cd4480337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95f7b50637f48f850e1a2f392744e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2bc58a39fe6097ace93d0b6a95cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba1a77b7c0c5e169de8719ba95386d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee77272bd7c079ffad90596141c10a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e688d1f50698fb982f6d69de52065b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab49c852a6f28d82f2464d4bf993e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454243adec0025e47695289e2ea5578f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942f66a900ac89cebf37666e4964bcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e0159499eb7438d88106bb030a539346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06e68d3a323fa4865c35d8a184371e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d84d8a622ff42fa883289230687d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00e30b849e4b0d70e699f3c7969c33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18b83808004517b6f8b2046f61950a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50890dffec5ea97a782642c323263217351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530bdb1e5b8b57bf3433765869b9e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02204984efaf8c7edc31d802634aad3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eefb7808f9b149bcd5b8ecd6382d26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4521f84ce9f25a03279209d1ae06f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac2d96cd72518026a63dedd567ac26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cabf8ecd5970a09cdaee5b3a7ccd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef84a3367df9a7ada96da0494c0af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f1fa6e68df18b5afbb975e425653359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f8cf62283d248bf9dba090eee0fa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f4ef3cedfc937dbde6d9214cc22b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01df248d52ff16347287330bbcba286362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35286cb6a67470d8ba918230d484553a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e158a9d809eced7ac6755e04bb5945364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76babe12493cb53617a09ce83da9d671365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5296b9695aded85cf474afed364a6b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fdf3b91cf5533b1c43fe70f93828367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a4796d115a466bd224d0e4dd3a76f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c906d04ee17a32496da3d44d6c2159c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80abaf03cde198271bb25fe5d79fe3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26329c35ebe00c5695b63a6fda5838371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e972a34c15300d0d418ad6ed2e6a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d4471d528e3de246003cf4a5d2b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc8a44c6f1f75cdb9de2b3ddec03ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d2a7638a55e1c695a472976900055375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc305ccc39fc9c3c36123254f23c1929376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9df23f937193373083f524d08decc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ea8ba8db4d59220ab641ff76fae11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410903665a6f695252f2f19a9cd5bd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4206d3c4ff60b39d77f8bf6b3b79e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ce14474c121954b9550b91df80326381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93b98bdbeaaea82d2a0d9cad079a26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e167a776c443ccddda8d6147141f0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae23a6cb2f16030ce7e46c5bb435e41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71cd5445c36d0c8c91a0ed650dbe96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c553abfff09cf7cf90c8042e74e0450386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c3b4bafa03244781d03fd032fb3d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24b06309d357d7ad75b144ca6a39df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b823454f99049642f5607157d52302389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae157233cdbc6f7c2ed358129e765eaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55325f0b5ee21932d39b1e2746420f1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0891dd9a37a420f8d8fca3c6bdd731392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624603b563208b45cd18d2e9486012e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4faabacc41da18e9c03e8db171a3de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c61be7f1cd4a8e07627cebb2da4a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af2b7adbbe94b2fc0dea5bffa7885396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75607ffa265039ca906ff380dd1973397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6831e357ccba513377236db3b7a2ad6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dcc0036942cbcefbdf417e894c88b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a978a0bd61ff4780a96750ea1108b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af638a0b25cbdc94551b78866e8b8e6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d68baa53ec2224bf8adfac0853713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f4896631ca1fb906a2ffe8d5178a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c3aa6ee7d79f927fde38ba78b818404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5587e75fc22a00c1f483704e551bf2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ec1bc424f8fb394e4615272b2c58c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d5466fe3bc7613d0b979f5cc7083e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200c700b89e61b9c9f7103fd8b3b8b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48fca054ca15dd5105a51058b59f1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d380f53e04b333ded91f55421a5bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e490f968f70de8569818ec5e8a4a04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd351eee3a52914665bf38074e45bbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707bd8f450bc21914a26022d30221e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb99689287e74ac81708ff1bdb412414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09026ffbbd1b473bf6affb4c618dbebf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faeec666a640dafb463797ef86cc16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cf5554e6944590bf6ea89c7003f37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483368027ff8fb4129b983ccc19277de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d50d1a65d33676a8532564638b5af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f01058ab8b99ae4ecdecdb771e6b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c62ae0a8f9da7d1da331852a4c7eb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6999ef28209040406707eb7bb4cdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9868acb1787c5309ae52583faf22d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281fc92ab9b04e482a5068302a3d405424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da392ffba606018980e1fab7e046ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a2069274c42c17ba2254898c8a8b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61456c6682cb2b47db3177c441227a0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb602f496690558629135314f1e35b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c74ee2a182454f400ab1a313c3cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d6ca014d37c0e205dc4417b52d18c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c35b3e6e7bbd63c1d334b0ed19d78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b108bb091a4ddd103d5ca8c2dbf6de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8109a613052c798bca00cba5931cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b67eec75bbbc51b24ff9844bc3237434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199fcde2f475a9466537a28eb5e1099435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef7cc8ddbe044d5191f81f3dce8ae4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494957684206b2f79d597d2e9d31f925437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ec0ddbcd4c79da1c0c8e2b4812df2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26729c44b84887797edf7198bab0d7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930e4e5c6316400b677be33b17f85dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a081386e6cf4d1bce20ef5f9d41c7d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8171feaee460f0a2441794b0b30a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf49e865269e25361339b8ef75d8010443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae475c574dde934e6b9219c1b3d52033444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cbaaf3fac3d7705c0fc6cb0d3d9f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67355a1e8dd23f9847b9cee46bd6a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09367a35a65e2a594c082d731a521447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf30961fe2fb380816850516ce0b17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d36c60bf695379cec1e60daf6e1ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a242700e48ba3151ba75339415b1469450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9d05b4c9c8b8383314939248b2449451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bd1fa1ddd34013b3cb15e55a26234452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a8c1cd09f29350a2191a49f998c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4928774295c7da001a319c2c8dcd524454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eb36e405e3e01d6205b4f9915366c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4edefcf61c8a003af491f5f8a88e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d5b7b410aabe9afa14d15c65f369457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ddedfa1413d4afad79932dd8fa82c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2851d5f90b0ee4efebf89567fe096459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f7eaede85ca9e101b420d5e5d4d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11406d0a5ea4cfa19a92d7938b892f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df130c8d13c889590993c7c482e7528462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9dd4a2cf44864060f649d8bcfe6d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb60709379ddf45a0bc972a683e44e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345449f9e8978349bb784aa5fcf1e58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae531c79949a949b327992894222e6c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde776dafd4ccb100018f8608096a1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e5211e2b8886eca8409b88c41601468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d788b8f87ebad26ccb537c8f8aff1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539adc42d7d6ee0060626b2077ec55eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837e25889ef1bb2f9697224dece8a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f68a331eaed39ea142f8e09f33287472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165d1a83bbab4b4b965876c95a949d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230975d3f07bf82b127ecaf42fdf0f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f25191afa75dc83a0062181d7629475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686d89d9d2c0fdc85e3eb26c7ec4fd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab008e5fa888c006b1246ab98e0842477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a2a8e191a76d2f96e07d95e08c5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32b8fc77b2c3de66ce105d60d5ea23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aca3321c88b4ff7c1f31d634fbb63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e4d07dd225085810e95e36dff6b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c55520fcf0d8efd070429209f8a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988359ea29817132209387868b5f5010483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4ece641339f3c78360f56d5763465484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb97a526cbaae1e0f835676ccb187a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d581eb4ccbf92d1bd704663e40498a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670d8e1088cdc442d59c3b08070f78e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca15cb02a916a3a6466ae7f32740057488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355dcc80d2808725707f6593c8886b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83a66feb967b28e99b1ae86b26fe0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae0ec19dc3c0231d48864ae2fe67b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cdb15ff1da95375a996cea7345acd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67cfc67e73f6dc58db2fe1a8341356493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f427e540203970ef7d39f7326a41e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b5aeb1c4e0541d34be899f560f16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b069ff63c72b871fd9ab37b087bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158bc70a78ec13f2d4ac52b760dd591497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4cb9350ec7b9d8a3dcafa19f52189498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe09e637e545e69e0ff2629c8f45d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384383e7c877c26a49c39b777368e354500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d14ddb086add8013ce1bfe6ca234501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a538aeb4fd03ab706943d1ffebf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b30126990c168ccdcb181f0ad30e7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b374024275d8e0e502a2af1b3438e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d159b647228c7cfebd692a7ae50c7f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9795e62965ffad9e67fdb2d43932260506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e0211e3df7fb5515d34a0894a255c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572339afe15bdf99c27282892ea876a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10f1bb493fc4af65b832ef8314c977509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c511aaa131a53e46cf9f44fe9c9cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638cec6aa347ac4369244304ecdae5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df589132466034df18a83450dada5ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b6ff143ae4903281d1e389db622a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7996aaa0e281c4d4cdce15e04d5d510514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e40fbb5fcafa1c15b3c23ff866d2ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ca745b06de8a8428cb93f201bec46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3a3443050c67896dd0f8bb3277af7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769088e07b436e93882216dc2365850518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c008aa03bb379d9b00708594b6e04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f5e51271df419e356c7615c432d47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf26e3d438d4e3c94f79c1698f2f07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52637c7d11d08c27812e582614c6fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386280342b93e7cd3e473c2ad42883b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7814b79814f8730169682c5975063a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93214372f8002ef3b2ea368493c5b93a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce5cf9feaba19bb45fc9175a3b486526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa3f3e5f01f4df97f080da58ee22be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6beb73ca0f4753b8e7cab7407425ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb5c62043e58906c4f60cd01146112529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b129d55701d633a86aa797f42bb17f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2b9e374f781323fbc7b525fde604c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6146a17e0c9b821e0a1145be4161532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6c378b4a37800c3e3d243260190c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd4f2f911fb6efe08e531109f98dc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef85edff2df6b757fe75514994a4767535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1f7bed65408df47f1de99543aad5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aad922da38e7db06f3dca76b25b94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f02119ad98811fd9674b616d2e80bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70025b05f94186fe01a3937f0cb8515539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de6a9f730fcca0f93d89c307a14e55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff20cd810e83283b8b13f2d9f351174541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b527ef762c07fc27be78011bdaeb85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93d6570cf755a8bb3cfe55498d324543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aef9527f0b61a6c1a428924dc8332f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75d9c640a46772e4fb77bd1f7c156545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea99da25b910b35609950ff0c085634546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38017f203bc509ce3bf04162025420b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6bf6a937c79978c1d39444f412698548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e649ded64e9941e70ca04029e96d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630ae89149bfb2a1e4b4dc43c66f9c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde3cee1abc273e42c7e7f31582d97d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56399900d9737a9550bc2d44d633aee9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8ff4e542ee5387d100abf80065495553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec156ef7e6bb233a5dbc59819d834554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf76a225b74a172b8908528484a0dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae8ebb7dde9cdacbe021761d5154c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148a4138049cd04b14de1906417b2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e90bd2956a0428db38a0530616d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3fb4b74dbcdc39110ea87efc2659c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53471f6d95a04f37841b1081f7e1fafe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da25716fd338c1f890095199f80f76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c50e7d6b9bb6ae32199bf33a201b03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b1d8c983c2767e89b0189a3e0d6de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c46f26bec048c498d82683057e2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e1322e6a58279aff3206b2be9434e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286402b0ba60a259bb6911cc3c16aaab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022f8340a8c7c0cdcfea9f44346b2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf92ea306d03006cadde220cf88f2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdb16ef3d2ab421589a849097ec27e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8369d7b9e70fdb97bea850e57357570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532dd4964dd8f341a74b949c61854d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7813c6f63ba281de9b7a82909f1ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6b518d94d3849ae5b339858e1acf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59fcc936bffb98a0a30677c21a3a75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc63e1909425bd00848069fa4e7371b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d29d05e11592760334e81cd789d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89170e48d9ca185e0d985a275b78c3d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75a314ade8a591451f09f3e0d4927578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2c3fd105c0db59bf7f9a3966bd07e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b86a79c40b3bca68430ae0abf66e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1257ca1694fd9011b8d0d48337ce84a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4efba9b59e11e02e73393c59555ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888ac4336e20c16c7607e20a4fbb17c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea9805c94684621a3ef5432a548cad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429a60333844a2551bfa67d0d87074585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5ba3b434e643197dbee72650e5570586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839855d3a76f954b3b2e1c62410e0474587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81054fcf119ba1c27447b41c0504ba12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901cc557cd7da1deb1e7ea572b0299589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b382394a5942bcbc3719fe8c4b3405a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd62c94e82ce507ce73d8ddb242ed60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3722b6ea8a7af9dac5242a1c8076a0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae293fa996259edcd355d3e059283a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e388c375e86a39393c5748cec9dd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6450ce3dfe786a2c7d4b83f074a3f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a802a7d7a6aa7dd30c623aae2967f25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291cac23f3d736379913fc4c09428d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5617a68740c1480e0807b9fb0110a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05bf99057da881b713d259f9d8e4c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d58e90aaac01137ed311f2afce175c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26727865bcd0b2fd34a852609c935a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a444ea1647c547a3f176f76d23c8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e58525bf8e5212d4493da438558b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651bf95f3e574a6adf79799f215e8e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb912813b65a3ea5b8a74976c3fb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5e0b34ee18722e55ea70d76443dbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669caa1d8c43a80b0bc4f74b7528531d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56b39b7ec5d1ade97bd5a488eae22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3334f30778c3727e5d2e79c0048b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996844bc2f8957fbe68b04ab8440e02d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d0efdc94443e707547cd73c24e598611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c6e5289d0d8d9c8708c4901894d55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15de0597c38068cd9d6baf2fb36885613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bcfae28d3f5d1583ba1df4ace75e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460db143f985361c6ebc404b8ade0082615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705405fb5badb017c16003d3a208c568616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ef7ee333ff36809b203aab34dbce0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ec677e3fcec0aab1e7852c39991d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ee08e49d1ee8010ba654e08c1154619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c1eb9ef1760f4eab9b23c597e39cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb95610015a9fd34c652f9b52bd7f33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b5a8bb67a9606ed0a7c83b9529528622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ad4b965c638ba89b6e7efa668ba5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c38421238462fde1bdb5893fa9b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4479b34a1468d1328b2cd0e9be4e1e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27141aeeece015f49e24b8c45da68c12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a581a1b372196a79302e19fe9b2c9cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207afd39d4d32b4418ff5eccec889c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622768d7f4ac822afb25abec2f6c5e8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c19debf9e7f67a4c25f2fa9f70f4c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431b3995d0d29164cacda35cba1581d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17b9b258328ec8ba1b8452562644e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae741803c572780e932b614663248633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868bd263dd37c5c2c083ac76e329e07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149740b3f35633cdc2dde349cb8c6fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6615c10226d3dc5602df5fbdb84e0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21744a523d3c09584f9ea30562fe9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12fdc43a125eb3af0bdbccb18ff46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291a42efde5a118bcb245870e9747a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f68f410840cf2547740d1c3b7fbd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddbd7e8455992a72d3238a3f40bf60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ef2e0b492234235ea0b10da8864d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29581e5fb140e7f08ff01fa968db77bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f4e6f6c1ecceb4e7052d21e7d797a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30664c23301195bb48e78edd004a6e3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e42e752ff2e881770d1cabf93c0f01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365e32d2960870607d3a5ca5ffaabb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ddf112d7927900cbaeb16cbdc86a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb5a9cbccc876d1ed6fab577b4fb41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4122cd7101eed92881b029099a2d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de1f3e7f9eb8f5c41fc483c45628f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6710001c91b76059741e619ed91852652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d815ebea6a3346d7880ffb89937b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62d56ce63e56ba84c31a048680522a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aea4f217ca3e7b5b132daabcb86aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59a7d2e2008be0f2a0c87c37cb0b9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab4f5e63724fac49c4a0de8a03b154657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f29ae3f36a2049ced91123c19ecba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4a40b8848800178d692b2d98e3d54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8a06deac4191e1c8d3b65bc8172e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26398a734d594d65b2880a837249ff9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e1c2b9355ad1d150992e7eb61f3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676587719bbd3fc826e608b140484115663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac33206fb914b8974e149d124649d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40132057b9e018cc5946d39fe2ad9e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae79e637acb6d5b12d3f00c39029138666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce190cc1056940423201b92a8bda8a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07259f0b8e540bac1e686d0ca3f209a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318f2ae851d22a3b77882d2f3bca884669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef43156ffd2d62a57aa94368573ddb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970650f5218831a3a3dd46ebb1a392a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5561803897864a5d4e05b1a6f5b4908672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda51e733626737debbc909ebd057c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d506c006a2e09406b18ebf9234bbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6f7934df23d3dadaf5a1259d03b46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b9d950bf804d98105969b02e6dfdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1bb18441308255f71ece602f866a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60337bf428287ef2ff1e4893f2df5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995501b8b60acb662b14d035913476a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296858f89b6f7f2d8270c8670283412680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>